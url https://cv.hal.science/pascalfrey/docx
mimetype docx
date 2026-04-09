--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1322,161 +1322,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Signatures of a Major Adaptive Event in the Pathogenic Fungus Melampsora larici-populina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Persoons</w:t>
+                <w:t xml:space="preserve">A survey of highly influential studies on plant pathogen effectors during the last two decades (2000-2020).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Maupetit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Axelle Andrieux</w:t>
+                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Lipzen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Petre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (1), 14 p. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.920281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evab279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.920281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606205v1</w:t>
+                <w:t xml:space="preserve">hal-03849040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation survey and life cycle transcriptomics of transcription factors in rust fungi (Pucciniales) identify a possible role for cold shock proteins in dormancy exit</w:t>
               </w:r>
@@ -1590,174 +1573,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of highly influential studies on plant pathogen effectors during the last two decades (2000-2020).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic Signatures of a Major Adaptive Event in the Pathogenic Fungus Melampsora larici-populina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Maupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frey</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Petre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Lipzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.920281. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.920281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evab279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03849040v1</w:t>
+                <w:t xml:space="preserve">hal-03606205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of morphological but not aggressiveness‐related traits following a major resistance breakdown in the poplar rust fungus, Melampsora larici‐populina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1847,51 +1847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defense Compounds Rather Than Nutrient Availability Shape Aggressiveness Trait Variation Along a Leaf Maturity Gradient in a Biotrophic Plant Pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2883,546 +2883,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide patterns of segregation and linkage disequilibrium: the construction of a linkage genetic map of the poplar rust fungus Melampsora larici-populina</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microsatellite analysis of Icelandic populations of the poplar fungal pathogen Melampsora larici-populina shows evidence of repeated colonization events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigridur Erla Elefsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halldor Sverrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Hallsteinn Hallsson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00454⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 139 (3), pp.597-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-014-0416-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269013v1</w:t>
+                <w:t xml:space="preserve">hal-01578658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite analysis of Icelandic populations of the poplar fungal pathogen Melampsora larici-populina shows evidence of repeated colonization events</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome-wide patterns of segregation and linkage disequilibrium: the construction of a linkage genetic map of the poplar rust fungus Melampsora larici-populina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pernaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Mita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Petrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 139 (3), pp.597-608. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-014-0416-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578658v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of genomic variation in the poplar rust fungus Melampsora larici-populina identify pathogenesis-related factors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aptitude au contournement d’un gène majeur de résistance quantitative à&amp;lt;em&amp;gt; Melampsora larici-populina&amp;lt;/em&amp;gt; : dispositif de criblage rapide, constitution de collections de souches et fréquence du phénomène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Payen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halkett</w:t>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Diévart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00450⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35, pp.39-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/hk9w-tw18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269012v1</w:t>
+                <w:t xml:space="preserve">hal-02629623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aptitude au contournement d’un gène majeur de résistance quantitative à&amp;lt;em&amp;gt; Melampsora larici-populina&amp;lt;/em&amp;gt; : dispositif de criblage rapide, constitution de collections de souches et fréquence du phénomène</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frey</w:t>
+                <w:t xml:space="preserve">Patterns of genomic variation in the poplar rust fungus Melampsora larici-populina identify pathogenesis-related factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delaruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Diévart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Constance Xhaard</w:t>
+                <w:t xml:space="preserve">Thibaut Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 35, pp.39-47. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/hk9w-tw18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629623v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sensitive real-time PCR assay for the detection of the two Melampsora medusae formae speciales on infected poplar leaves</w:t>
               </w:r>
@@ -4339,217 +4339,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ectomycorrhizal colonization and rust infection on the secondary metabolism of poplar (Populus trichocarpa x deltoides)</w:t>
+                <w:t xml:space="preserve">Exploring the role of asexual multiplication in poplar rust epidemics: impact on diversity and genetic structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelia Pfabel</w:t>
+                <w:t xml:space="preserve">Benoît Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai-Uwe Eckhardt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Struck</w:t>
+                <w:t xml:space="preserve">Christian Cyril Dutech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tps093⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (20), pp.4996-5008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268267v1</w:t>
+                <w:t xml:space="preserve">hal-02646739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive analysis of genes encoding small secreted proteins identifies candidate effectors in Melampsora larici-populina (poplar leaf rust).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao-Cheng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4558,1143 +4566,1135 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Feau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25 (3), pp.279-293. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/MPMI-09-11-0238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the role of asexual multiplication in poplar rust epidemics: impact on diversity and genetic structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Disentangling the genetic origins of a plant pathogen during disease spread using an original molecular epidemiology approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Xhaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 21 (20), pp.4996-5008. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12008⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 21 (10), pp.2383-2398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2012.05556.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02646739v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the genetic origins of a plant pathogen during disease spread using an original molecular epidemiology approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halkett</w:t>
+                <w:t xml:space="preserve">Impact of ectomycorrhizal colonization and rust infection on the secondary metabolism of poplar (Populus trichocarpa x deltoides)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Pfabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai-Uwe Eckhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Baum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Struck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 21 (10), pp.2383-2398. </w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (11), pp.1357 - 1364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2012.05556.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tps093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191214v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting invasion success of forest pathogenic fungi from species traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chalara fraxinea is an invasive pathogen in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore A. Philibert</w:t>
+                <w:t xml:space="preserve">Bruno Scala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
+                <w:t xml:space="preserve">Olivier Caël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halkett</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Feau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 48 (6), pp.1381 - 1390. </w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 130 (3), pp.311-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2011.02039.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10658-011-9755-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000012v1</w:t>
+                <w:t xml:space="preserve">hal-01136967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poplar rust systematics and refinement of &amp;lt;em&amp;gt;Melampsora&amp;lt;/em&amp;gt; species delineation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Vialle</w:t>
+                <w:t xml:space="preserve">Melampsora larici-populina transcript profiling during germination and timecourse infection of poplar leaves reveals dynamic expression patterns associated with virulence and biotrophy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Hacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delaruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Diversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 50 (1), pp.227 - 248. </w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (7), pp.808-818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13225-011-0129-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-01-11-0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646810v1</w:t>
+                <w:t xml:space="preserve">hal-02650884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of Melampsora larici-populina reference genes for in planta RT-quantitative PCR expression profiling during time-course infection of poplar leaves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The poplar-poplar rust interaction: insights from genomics and transcriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Hacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Petre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane S. Hacquard</w:t>
+                <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francis Martin</w:t>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, EPUB 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644005v1</w:t>
+                <w:t xml:space="preserve">hal-02642064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalara fraxinea is an invasive pathogen in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Caël</w:t>
+                <w:t xml:space="preserve">Validation of Melampsora larici-populina reference genes for in planta RT-quantitative PCR expression profiling during time-course infection of poplar leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Hacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delaruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Feau</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-011-9755-9⟩</w:t>
+              <w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (3), pp.106-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pmpp.2010.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136967v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melampsora larici-populina transcript profiling during germination and timecourse infection of poplar leaves reveals dynamic expression patterns associated with virulence and biotrophy.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Tisserant</w:t>
+                <w:t xml:space="preserve">Poplar rust systematics and refinement of &amp;lt;em&amp;gt;Melampsora&amp;lt;/em&amp;gt; species delineation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hambleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard C. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-01-11-0006⟩</w:t>
+              <w:t xml:space="preserve">Fungal Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (1), pp.227 - 248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13225-011-0129-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650884v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The poplar-poplar rust interaction: insights from genomics and transcriptomics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Petre</w:t>
+                <w:t xml:space="preserve">Predicting invasion success of forest pathogenic fungi from species traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore A. Philibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pathogens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (6), pp.1381 - 1390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2011.02039.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642064v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput microsatellite isolation through 454 GS-FLX Titanium pyrosequencing of enriched DNA libraries</w:t>
               </w:r>
@@ -5814,51 +5814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obligate biotrophy features unraveled by the genomic analysis of rust fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina A C. A. Cuomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6000,51 +6000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20 (13), pp.2739-2755. </w:t>
@@ -6076,796 +6076,796 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development, comparison, and validation of real-time and conventional PCR tools for the detection of the fungal pathogens causing brown spot and red band needle blights of pine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
+                <w:t xml:space="preserve">Laser capture microdissection of uredinia formed by &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; revealed a transcriptional switch between biotrophy and sporulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Hacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delaruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Saurat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frey</w:t>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-100-1-0105⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (10), pp.1275-1286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-05-10-0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136983v1</w:t>
+                <w:t xml:space="preserve">hal-02667759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser capture microdissection of uredinia formed by &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; revealed a transcriptional switch between biotrophy and sporulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Delaruelle</w:t>
+                <w:t xml:space="preserve">Development, comparison, and validation of real-time and conventional PCR tools for the detection of the fungal pathogens causing brown spot and red band needle blights of pine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ioos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Saurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Legué</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annegret Kohler</w:t>
+                <w:t xml:space="preserve">Céline Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 23 (10), pp.1275-1286. </w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 100 (1), pp.105-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/MPMI-05-10-0111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-100-1-0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667759v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hybridation interspécifique chez les champignons phytopathogènes à l’origine de nouvelles maladies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fungal pathogen (mis-) identifications: A case study with DNA barcodes on Melampsora rusts of aspen and white poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Feau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tanguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mycological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (6-7), pp.713-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycres.2009.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664559v1</w:t>
+                <w:t xml:space="preserve">hal-02658399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal pathogen (mis-) identifications: A case study with DNA barcodes on Melampsora rusts of aspen and white poplar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David L. Joly</w:t>
+                <w:t xml:space="preserve">Interactions entre populations naturelles et cultivés : l’exemple du peuplier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chenault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycological Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (305), pp.31-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mycres.2009.02.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02658399v1</w:t>
+                <w:t xml:space="preserve">hal-02658918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre populations naturelles et cultivés : l’exemple du peuplier</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of 41 microsatellite loci developed from the genome sequence of the poplar rust fungus, Melampsora larici-populina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Xhaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (1), pp.21-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12686-009-9005-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658918v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of 41 microsatellite loci developed from the genome sequence of the poplar rust fungus, Melampsora larici-populina</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’hybridation interspécifique chez les champignons phytopathogènes à l’origine de nouvelles maladies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (296), pp.36-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12686-009-9005-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02667477v1</w:t>
+                <w:t xml:space="preserve">hal-02664559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure of the poplar rust fungus Melampsora larici-populina : Evidence for isolation by distance in Europe and recent founder effects overseas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cyril Dutech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7069,51 +7069,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and expression of elicitin genes in the interspecific hybrid oomycete Phytophthora alni.</w:t>
+                <w:t xml:space="preserve">Distribution and expression of elicitin genes in the interspecific hybrid oomycete Phytophthora alni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ioos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Panabières</w:t>
@@ -7352,51 +7352,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of microsatellite markers in the interspecific hybrid Phytophthora alni ssp. alni, and cross-amplification with related taxa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ioos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7450,515 +7450,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic characterization of the natural hybrid species Phytophthora alni as inferred from nuclear and mitochondrial DNA analyses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Axelle Andrieux</w:t>
+                <w:t xml:space="preserve">L’eau, vecteur d’agents pathogènes : cas du Phytophthora de l’Aulne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Ioos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Marçais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 58 (4), pp.351-360</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136982v1</w:t>
+                <w:t xml:space="preserve">hal-02666788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of single copy genes containing introns in Phytophthora for the development of detection tools for the regulated species P. ramorum and P. fragariae</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rose</w:t>
+                <w:t xml:space="preserve">Wettability of poplar leaves influences dew formation and infection by Melampsora larici-populina.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Husson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-006-9051-2⟩</w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 90 (2), pp.177-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PD-90-0177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666217v1</w:t>
+                <w:t xml:space="preserve">hal-01136984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’eau, vecteur d’agents pathogènes : cas du Phytophthora de l’Aulne.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usefulness of single copy genes containing introns in Phytophthora for the development of detection tools for the regulated species P. ramorum and P. fragariae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Ioos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Laugustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schenck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 116 (2), pp.171-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-006-9051-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666788v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wettability of poplar leaves influences dew formation and infection by Melampsora larici-populina.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pinon</w:t>
+                <w:t xml:space="preserve">Genetic characterization of the natural hybrid species Phytophthora alni as inferred from nuclear and mitochondrial DNA analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ioos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 90 (2), pp.177-184. </w:t>
+              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43 (7), pp.511-529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PD-90-0177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fgb.2006.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136984v1</w:t>
+                <w:t xml:space="preserve">hal-01136982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of genetic and virulence diversity of Melampsora larici-populina populations on wild and cultivated poplar and influence of the alternate host</w:t>
               </w:r>
@@ -8191,64 +8191,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of 15 microsatellite loci in the poplar rust fungus, Melampsora larici-populina, and cross-amplification in related species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cyril Dutech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8460,234 +8460,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rouille du peuplier : un pathosystème modèle</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Poplar peroxiredoxin Q. A thioredoxin-linked chloroplast antioxidant functional in pathogen defense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gualberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Jordy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 247, pp.28-32</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 134 (3), pp.1027-1036</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681634v1</w:t>
+                <w:t xml:space="preserve">hal-02680157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poplar peroxiredoxin Q. A thioredoxin-linked chloroplast antioxidant functional in pathogen defense</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La rouille du peuplier : un pathosystème modèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 134 (3), pp.1027-1036</w:t>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 247, pp.28-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680157v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First report of Melampsora larici-populina on Populus spp. in Eastern North America.</w:t>
               </w:r>
@@ -8794,51 +8794,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Resistance to Melampsora larici-populina Leaf Rust in Hybrid Poplars: Genetic Variability in Inoculated Excised Leaf Disk Bioassay and Relationship with Complete Resistance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8846,51 +8846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 93 (4), pp.421-427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9686,415 +9686,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of Melampsora larici-populina populations on wild and cultivated poplar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variability in pathogenicity of Melampsora allii-populina expressed on poplar cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pinon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Forest Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 27, pp.397-407</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696112v1</w:t>
+                <w:t xml:space="preserve">hal-02690690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic and genotypic fingerprinting of fluorescent &amp;lt;em&amp;gt;Pseudomonads&amp;lt;/em&amp;gt; associated with the douglas fir-&amp;lt;em&amp;gt;Laccaria bicolor&amp;lt;/em&amp;gt; mycorrhizosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Garbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
+                <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 63 (5), pp.1852-1860</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability in pathogenicity of Melampsora allii-populina expressed on poplar cultivars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recrudescence de la rouille du peuplier à Melampsora larici-populina, en 1997</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Forest Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 27, pp.397-407</w:t>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 118, pp.58-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690690v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recrudescence de la rouille du peuplier à Melampsora larici-populina, en 1997</w:t>
+                <w:t xml:space="preserve">Structure of Melampsora larici-populina populations on wild and cultivated poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 103, pp.159-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1008650128568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686496v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriocin typing of Burkholderia (Pseudomonas) solanacearum race 1 of the French West Indies and correlation with genomic variation of the pathogen</w:t>
               </w:r>
@@ -10451,277 +10451,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Durance River valley: a great ecological system to study dispersal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halkett</w:t>
+                <w:t xml:space="preserve">Poplar rust dispersal along the Durance River valley: inference of dispersal kernel and consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique du LabEx ARBRE "Maladies forestières et changements globaux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mireia Gomez-Gallego, Jun 2023, Champenoux, France, France</w:t>
+              <w:t xml:space="preserve">Workshop on Evolutionary Dynamical Systems and Applications (EDySA) and Training on Mathematics and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Thiès, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125869v1</w:t>
+                <w:t xml:space="preserve">hal-04428063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poplar rust dispersal along the Durance River valley: inference of dispersal kernel and consequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+                <w:t xml:space="preserve">The Durance River valley: a great ecological system to study dispersal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frey</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Becheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Evolutionary Dynamical Systems and Applications (EDySA) and Training on Mathematics and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Thiès, Senegal</w:t>
+              <w:t xml:space="preserve">Journée thématique du LabEx ARBRE "Maladies forestières et changements globaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mireia Gomez-Gallego, Jun 2023, Champenoux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428063v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic signatures of a range expansion in natura: how clones play leapfrog?</w:t>
               </w:r>
@@ -11246,51 +11246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11326,247 +11326,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the light on poplar rust infection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards evolutionary and functional characterization of an avirulence gene in the poplar rust fungus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Maupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Saubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop PathoLED: light sources &amp; plant pathology test outcomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Angers (FR), France</w:t>
+              <w:t xml:space="preserve">IUFRO Joint Conference: Genetics of Five-Needle Pines &amp; Rusts of Forest Trees</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Invermere, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137334v1</w:t>
+                <w:t xml:space="preserve">hal-04137412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards evolutionary and functional characterization of an avirulence gene in the poplar rust fungus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the light on poplar rust infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Joint Conference: Genetics of Five-Needle Pines &amp; Rusts of Forest Trees</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Invermere, United States</w:t>
+              <w:t xml:space="preserve">Workshop PathoLED: light sources &amp; plant pathology test outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137412v1</w:t>
+                <w:t xml:space="preserve">hal-04137334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards evolutionary and functional characterization of an avirulence gene in the poplar rust fungus</w:t>
               </w:r>
@@ -11578,51 +11578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11712,51 +11712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11824,51 +11824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12044,51 +12044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary potential of aggressiveness related traits in the poplar rust fungus, Melampsora larici-populina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12165,51 +12165,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary potential of aggressiveness traits in the poplar rust fungus, &amp;lt;i&amp;gt;Melampsora larici-populina&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12284,652 +12284,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence de maladies sur peupliers ou la course aux armements entre l’améliorateur et les maladies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demographic and genomic consequences of a major selective event in the poplar rust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Maupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regefor Atelier Recherche et Gestion Forestières. Emergence de bioagresseurs en forêt : Comment identifier et atténuer les risques ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Champenoux, France</w:t>
+              <w:t xml:space="preserve">International Conference on Population Genomics of Fungal and Oomycete Diseases of Animals and Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791243v1</w:t>
+                <w:t xml:space="preserve">hal-02790211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When a plant pathogen runs down a river</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conséquences génomiques de l’adaptation à l’hôte chez l’agent de la rouille du peuplier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Maupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Foundation for Plant Pathology (EFPP) ; 10. French Society for Plant Pathology (SFP) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Dunkerque Malo-les-Bains, France</w:t>
+              <w:t xml:space="preserve">38. colloque Le Petit Pois Déridé, réunion du Groupe de Génétique et Biologie des Populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saclay, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788429v1</w:t>
+                <w:t xml:space="preserve">hal-02788070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic and genomic consequences of a major selective event in the poplar rust</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When a plant pathogen runs down a river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Xhaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pernaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Becheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Population Genomics of Fungal and Oomycete Diseases of Animals and Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Ascona, Switzerland</w:t>
+              <w:t xml:space="preserve">12. European Foundation for Plant Pathology (EFPP) ; 10. French Society for Plant Pathology (SFP) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Dunkerque Malo-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790211v1</w:t>
+                <w:t xml:space="preserve">hal-02788429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences génomiques de l’adaptation à l’hôte chez l’agent de la rouille du peuplier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-wide QTL mapping of aggressiveness traits in the poplar rust fungus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pernaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Maupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Mita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Maupetit</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frey</w:t>
+                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. colloque Le Petit Pois Déridé, réunion du Groupe de Génétique et Biologie des Populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Saclay, France. 1 p</w:t>
+              <w:t xml:space="preserve">International Conference on Population Genomics of Fungal and Oomycete Diseases of Animals and Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Monte Verità Conference Center, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788070v1</w:t>
+                <w:t xml:space="preserve">hal-02785090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide QTL mapping of aggressiveness traits in the poplar rust fungus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emergence de maladies sur peupliers ou la course aux armements entre l’améliorateur et les maladies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Hayden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Population Genomics of Fungal and Oomycete Diseases of Animals and Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Monte Verità Conference Center, Ascona, Switzerland</w:t>
+              <w:t xml:space="preserve">Regefor Atelier Recherche et Gestion Forestières. Emergence de bioagresseurs en forêt : Comment identifier et atténuer les risques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Champenoux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785090v1</w:t>
+                <w:t xml:space="preserve">hal-02791243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update on Melampsora larici-populina genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13140,502 +13140,502 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9eme Colloque de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Colmar, France</w:t>
+              <w:t xml:space="preserve">5. International Conference on Genetics of Tree-Parasite Interactions : Novel challenges and opportunities for resistance to pests and pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792933v1</w:t>
+                <w:t xml:space="preserve">hal-02793206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping QTL of aggressiveness traits in the poplar rust fungus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane de Mita</w:t>
+                <w:t xml:space="preserve">Quantitative trait evolution within a qualitative resistance breakdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Petrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Genetics of Tree-Parasite Interactions : Novel challenges and opportunities for resistance to pests and pathogens</w:t>
+              <w:t xml:space="preserve">5. International Conference on Genetics of Tree-Parasite Interactions: Novel challenges and opportunities for resistance to pests and pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793206v1</w:t>
+                <w:t xml:space="preserve">hal-02794919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative trait evolution within a qualitative resistance breakdown</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katherine Hayden</w:t>
+                <w:t xml:space="preserve">On the road to mapping QTLs of morphological and aggressiveness traits in the poplar rust fungus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pernaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Petrowski</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Genetics of Tree-Parasite Interactions: Novel challenges and opportunities for resistance to pests and pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Orléans, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle 2015 du Réseau Ecologie des Interactions Durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794919v1</w:t>
+                <w:t xml:space="preserve">hal-02792666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the road to mapping QTLs of morphological and aggressiveness traits in the poplar rust fungus</w:t>
+                <w:t xml:space="preserve">Mapping QTL of aggressiveness traits in the poplar rust fungus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pernaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle 2015 du Réseau Ecologie des Interactions Durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">9eme Colloque de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792666v1</w:t>
+                <w:t xml:space="preserve">hal-02792933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du déterminisme génétique des traits de vie qualitatifs et quantitatifs de Melampsora larici-populina, agent de la rouille foliaire du peuplier</w:t>
+                <w:t xml:space="preserve">On the road to mapping QTLs of morphological and aggressiveness traits in the poplar rust fungus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pernaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
@@ -13670,565 +13670,565 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres de Phytopathologie - Mycologie - JJC 2014 Journée Jean Chevaugeon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Aussois, France</w:t>
+              <w:t xml:space="preserve">IUFRO Joint Meeting on Genetics of Five-Needle Pines and Rusts in Mountain Landscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Fort Collins, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800971v1</w:t>
+                <w:t xml:space="preserve">hal-02792679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the road to mapping QTLs of morphological and aggressiveness traits in the poplar rust fungus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane de Mita</w:t>
+                <w:t xml:space="preserve">Pathogen adaptation to a shifting host landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Axelle Andrieux</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Petrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Joint Meeting on Genetics of Five-Needle Pines and Rusts in Mountain Landscapes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Fort Collins, United States</w:t>
+              <w:t xml:space="preserve">Max-Planck-ARBRE inter-departmental workshop on plant-fungus interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Max Planck Institute for Terrestrial Microbiology. DEU., Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792679v1</w:t>
+                <w:t xml:space="preserve">hal-02800432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogen adaptation to a shifting host landscape</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Petrowski</w:t>
+                <w:t xml:space="preserve">Patterns of genomic variation in the poplar rust fungus &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; identify pathogenesis-related factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delaruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Max-Planck-ARBRE inter-departmental workshop on plant-fungus interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Max Planck Institute for Terrestrial Microbiology. DEU., Nov 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800432v1</w:t>
+                <w:t xml:space="preserve">hal-02794927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of genomic variation in the poplar rust fungus &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; identify pathogenesis-related factors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Payen</w:t>
+                <w:t xml:space="preserve">Adaptation de la rouille du peuplier au paysage variétal populicole en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Hayden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Xhaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Max-Planck-ARBRE inter-departmental workshop on plant-fungus interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">14. Rencontres du Groupe Français de Pathologie Forestière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Hendaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794927v1</w:t>
+                <w:t xml:space="preserve">hal-01606751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de la rouille du peuplier au paysage variétal populicole en France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Constance Xhaard</w:t>
+                <w:t xml:space="preserve">Étude du déterminisme génétique des traits de vie qualitatifs et quantitatifs de Melampsora larici-populina, agent de la rouille foliaire du peuplier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pernaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Rencontres du Groupe Français de Pathologie Forestière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Hendaye, France</w:t>
+              <w:t xml:space="preserve">10. Rencontres de Phytopathologie - Mycologie - JJC 2014 Journée Jean Chevaugeon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606751v1</w:t>
+                <w:t xml:space="preserve">hal-02800971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of poplar rust to the poplar varietal landscape</w:t>
               </w:r>
@@ -14335,64 +14335,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomics, transcriptomics and effectoromics of the poplar leaf rust fungus &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Hacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14486,51 +14486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Feau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. C. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14812,402 +14812,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports de la génomique pour l’étude des familles multigéniques : exemple des thaumatin-like proteins (TLPs) chez le peuplier</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting invasion success in forest pathogenic fungi from species traits?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Major</w:t>
+                <w:t xml:space="preserve">Marie Laure Desprez Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’Ecole Doctorale RP2E. Biodiversité, Ingénierie écologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Vandoeuvre-lès-Nancy, France. 8 p</w:t>
+              <w:t xml:space="preserve">Conference Jacques Monod on ‘New and Emerging Fungal Diseases of Animals and Plants”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746248v1</w:t>
+                <w:t xml:space="preserve">hal-01173287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting invasion success in forest pathogenic fungi from species traits?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Husson</w:t>
+                <w:t xml:space="preserve">Breeding poplars with durable resistance to Melampsora larici-populina leaf rust : a multidisciplinary approach to understand and delay pathogen adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Lung</w:t>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Jacques Monod on ‘New and Emerging Fungal Diseases of Animals and Plants”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Roscoff, France</w:t>
+              <w:t xml:space="preserve">4. International Workshop on the Genetics of Host-Parasite Interactions in Forestry : "Disease and Insect Resistance in Forest Trees"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, United States Department of Agriculture - USDA (USA) (USDA). Forest service, Ville service, USA., Jul 2011, Eugene, Oregon, United States. 112 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173287v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding poplars with durable resistance to Melampsora larici-populina leaf rust : a multidisciplinary approach to understand and delay pathogen adaptation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Villar</w:t>
+                <w:t xml:space="preserve">Les apports de la génomique pour l’étude des familles multigéniques : exemple des thaumatin-like proteins (TLPs) chez le peuplier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Voisin</w:t>
+                <w:t xml:space="preserve">Ian Major</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Workshop on the Genetics of Host-Parasite Interactions in Forestry : "Disease and Insect Resistance in Forest Trees"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, United States Department of Agriculture - USDA (USA) (USDA). Forest service, Ville service, USA., Jul 2011, Eugene, Oregon, United States. 112 p</w:t>
+              <w:t xml:space="preserve">Séminaire de l’Ecole Doctorale RP2E. Biodiversité, Ingénierie écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Vandoeuvre-lès-Nancy, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748005v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre théorique pour étudier les interactions plantes-champignons pathogènes foliaires</w:t>
               </w:r>
@@ -15318,90 +15318,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards broad-spectrum resistance to Melampsora larici-populina rust in poplar: new genetic constructions and potential adaptation of the pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15443,77 +15443,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No resistance is sacrosanct: unveiling the genes controlling quantitative resistance to Melampsora larici-populina in interspecific hybrid poplars and quantifying potential adaptation of the pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15568,103 +15568,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint transcriptomic and proteomic approaches to precise the molecular basis of a major QTL (RUS) controlling quantitative rust resistance in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline C. Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alois Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant genomics and beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Evry, France</w:t>
@@ -15706,90 +15706,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterisation of a major QTL for rust resistance in poplar using a proteomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline C. Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO - Tree Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Ponta Delgada, Azores, Portugal</w:t>
@@ -15818,77 +15818,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clonalité et diversité génétique hiérarchique de Melampsora larici-populina, agent de la rouille foliaire du peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cyril Dutech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15939,64 +15939,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remise en cause du potentiel du durabilité des résistances quantitatives à Melampsora larici-populina chez le peuplier hybride interamericain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16064,51 +16064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the early response of poplar to rust infection using expression profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16116,51 +16116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. New Phytologist Symposium. Functional genomics of environmental adaptation in Populus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Gatlinburg, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16185,64 +16185,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de marqueurs microsatellites chez Melampsora larici-populina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cyril Dutech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16766,351 +16766,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répartition géographique et variabilité d'une nouvelle race de Melampsora larici-populina, agent de la rouille du peuplier</w:t>
+                <w:t xml:space="preserve">Diversité phénotypique et génotypique des Pseudomonas fluorescens associés à la mycorhizosphère du Douglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Pinon</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Klett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Garbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Heulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congrès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1996, Nice, France</w:t>
+              <w:t xml:space="preserve">2. Rencontres de phytobactériologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1996, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765464v1</w:t>
+                <w:t xml:space="preserve">hal-02771727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité phénotypique et génotypique des Pseudomonas fluorescens associés à la mycorhizosphère du Douglas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la compétition in planta entre un mutant Hrp- et une souche pathogène de Pseudomonas solanacearum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Etchebar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Trigalet-Demery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">T. Heulin</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Trigalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres de phytobactériologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1996, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771727v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la compétition in planta entre un mutant Hrp- et une souche pathogène de Pseudomonas solanacearum</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Répartition géographique et variabilité d'une nouvelle race de Melampsora larici-populina, agent de la rouille du peuplier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Trigalet</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Rencontres de phytobactériologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 1996, Aussois, France</w:t>
+              <w:t xml:space="preserve">4. Congrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1996, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769167v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation génétique et moléculaire de gènes de résistance aux rouilles chez les peupliers</w:t>
               </w:r>
@@ -17955,256 +17955,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poplar rust never sleeps: evolutionary characterization of the first avirulence gene in the poplar rust fungus Melampsora larici-populina</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Evolutionary and functional studies of the variability of reproductive modes in the poplar rust fungus, Melampsora larici-populina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Abdalrahem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Congress of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. 2023</w:t>
+              <w:t xml:space="preserve">CJM3-2023 : Le sexe dans tous ses états : sexe, asexe, sexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230809v1</w:t>
+                <w:t xml:space="preserve">hal-04233782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary and functional studies of the variability of reproductive modes in the poplar rust fungus, Melampsora larici-populina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ammar Abdalrahem</w:t>
+                <w:t xml:space="preserve">Poplar rust never sleeps: evolutionary characterization of the first avirulence gene in the poplar rust fungus Melampsora larici-populina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Saubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CJM3-2023 : Le sexe dans tous ses états : sexe, asexe, sexes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Roscoff, France</w:t>
+              <w:t xml:space="preserve">12th International Congress of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233782v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of two co-occurring mutations at the AvrMlp7 avirulence locus in poplar rust during the breakdown of RMlp7 resistance gene</w:t>
               </w:r>
@@ -18453,51 +18453,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The poplar rust fungus effector biology: challenges of functional characterization of effectors in a non-model system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane G. O. Saunders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18565,51 +18565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic architecture of pathogenicity-associated traits in the poplar rust fungus, Melampsora larici-populina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18742,51 +18742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt M Labutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lipzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Fungal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Asilomar, Pacific Grove, Californie, United States</w:t>
@@ -18809,493 +18809,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03253560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture of pathogenicity-related life history traits in the poplar rust fungus</w:t>
+                <w:t xml:space="preserve">Update on Melampsora larici-populina genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Maupetit</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Rencontres de Phytopathologie - Mycologie - JJC 2016 Journée Jean Chevaugeon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Aussois, France. , 96 p., 2016, 11èmes Journées Jean Chevaugeon. 25–29 janvier 2016. Centre Paul Langevin, Aussois (France)</w:t>
+              <w:t xml:space="preserve">13th European Conference on Fungal Genertics (ECFG13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740999v1</w:t>
+                <w:t xml:space="preserve">hal-03253579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on Melampsora larici-populina genomics</w:t>
+                <w:t xml:space="preserve">Genetic architecture of pathogenicity-related life history traits in the poplar rust fungus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agathe Maupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pernaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Conference on Fungal Genertics (ECFG13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">11. Rencontres de Phytopathologie - Mycologie - JJC 2016 Journée Jean Chevaugeon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Aussois, France. , 96 p., 2016, 11èmes Journées Jean Chevaugeon. 25–29 janvier 2016. Centre Paul Langevin, Aussois (France)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03253579v1</w:t>
+                <w:t xml:space="preserve">hal-02740999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widening the landscape: the role of ornamental and wild trees in the spread and adaptation of Melampsora larici-populina leaf rust</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation of poplar rust to the poplar varietal landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Hayden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Joint conference: Genetics of Five-Needle Pines, Rusts of Forest Trees, &amp; Strobusphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Fort Collins, Colorado, United States. 2014</w:t>
+              <w:t xml:space="preserve">10. Rencontres de Phytopathologie - Mycologie. Journées Jean Chevaugeon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Aussois, France. 2014, Journées Jean Chevaugeon 2014. 10es Rencontres de phytopathologie-mycologie de la Société Française de Phytopahologie (SFP). 27 au 31 janvier 2014. Centre Paul Langevin, CAES du CNRS Aussois (Savoie) – France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268623v1</w:t>
+                <w:t xml:space="preserve">hal-02739666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of poplar rust to the poplar varietal landscape</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Widening the landscape: the role of ornamental and wild trees in the spread and adaptation of Melampsora larici-populina leaf rust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Diévart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Servouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Berteloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres de Phytopathologie - Mycologie. Journées Jean Chevaugeon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Aussois, France. 2014, Journées Jean Chevaugeon 2014. 10es Rencontres de phytopathologie-mycologie de la Société Française de Phytopahologie (SFP). 27 au 31 janvier 2014. Centre Paul Langevin, CAES du CNRS Aussois (Savoie) – France</w:t>
+              <w:t xml:space="preserve">IUFRO Joint conference: Genetics of Five-Needle Pines, Rusts of Forest Trees, &amp; Strobusphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Fort Collins, Colorado, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739666v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New hypothesis on the ploidy of the hybrid species Phytopthora alni subsp. alni</w:t>
               </w:r>
@@ -19402,64 +19402,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTERPOPGER: Interactions between natural and artificial poplar stands and selection pressures associated with their management in French landscape. Poster.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Juteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19572,51 +19572,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un effet papillon dans les peupleraies françaises : les répercussions d’un contournement de résistance sur les méthodes de sélection variétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20040,77 +20040,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey of highly influential studies on plant pathogen effectors during the last two decades (2000-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20160,90 +20160,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTERPOPGER Interactions entre peupleraies naturelles et cultivées et pressions évolutives liées à leurs modes de gestion. Bilan scientifique 2005‐2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bastien</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20565,51 +20565,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="830EE8F5"/>
+    <w:nsid w:val="9A325B6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20796,51 +20796,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascalfrey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6294-737X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16916893X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/303543418" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-9212-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mycor.iam.inrae.fr/IAM/?page_id=731" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mycor.iam.inrae.fr/IAM/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfp-asso.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufro.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05533603v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Meyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Slootweg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-025-03109-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181992v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Buronfosse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ioos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-07-24-1477-SC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04430456v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.356" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gorse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16294" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677391v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Acu&#241;a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andrade-Piedra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Armengol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elizabeth Arnold" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-23-0166-FE" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847696v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Guerillot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Salamov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-22-0128-R" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606205v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maupetit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipzen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab279" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847622v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Blot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Shelest" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2022.103698" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849040v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.920281" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052529v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;trowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13136" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901489v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pernaci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01396" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893935v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lorrain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marchal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hacquard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Petrowski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-12-17-0319-R" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447441v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Hayden" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70315" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564550v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hayden" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13980" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579577v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guinet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Boutigny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Hamelin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12426" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494736v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Szigethy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Bakonyi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02221-16" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512000v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2392" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269090v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2015.02.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269013v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00454" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578658v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigridur Erla Elefsen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halldor Sverrisson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Hallsteinn Hallsson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-014-0416-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269012v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Payen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00450" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629623v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Di&#233;vart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hk9w-tw18" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268075v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boutigny" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guinet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vialle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hamelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-013-0180-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-58WLD8JX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136979v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/efp.12007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268532v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00456" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578665v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Hamelin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2013.04.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCGLCQ05-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136978v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo-Silva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard C. Adams" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mursel Catal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-12-0116-R" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268189v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Covarelli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Beccari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tosi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2012.12.032" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577787v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2012.10.021" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268267v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Pfabel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Uwe Eckhardt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Baum" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Struck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps093" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267890v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Joly" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-11-0238" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646739v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F24905F228B7D5A3746CFCA2649EEDFFC7F9F6EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191214v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05556.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000012v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Philibert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2011.02039.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646810v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hambleton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13225-011-0129-6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644005v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Hacquard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2010.10.003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136967v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scala" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ca&#235;l" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9755-9" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650884v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-01-11-0006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642064v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506135v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blancard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duthoy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.02992.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000169v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A C. A. Cuomo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019315108" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136973v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gladieux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05138.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136983v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Saurat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fourrier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-100-1-0105" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667759v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-10-0111" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664559v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658399v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allaire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycres.2009.02.007" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658918v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667477v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-009-9005-z" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669196v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.04.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K65B51PT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194961v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Rinaldi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duchaussoy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ningre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.094987" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005054v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Panabi&#232;res" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Industri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00721-07" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089812v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Husson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delatour" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saurat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-91-10-1359B" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136981v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2006.01554.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136982v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2006.02.006" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666217v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Ioos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Laugustin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schenck" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rose" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-006-9051-2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G19MKRQZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666788v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136984v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PD-90-0177" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136985v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;rard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-96-1027" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449319v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thoirain" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mar&#231;ais" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/6705" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005053v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caron" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2005.01137.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-62TFQL2C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683193v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-005-6233-2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/203C398ED89289977BB3E241ED3846BD23753851/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681634v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680157v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gualberto" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Jordy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Fay" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677519v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Innes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marchand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourassa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamelin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677644v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449223v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Frochot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/4945" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673581v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Nageleisen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672906v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698404v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vasse" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boucher" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brito" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695403v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008798520882" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/999806F34A715179F36972E2EF4FEA40B4E02104/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691618v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683949v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Schipfer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696112v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008650128568" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WV2M7526-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695301v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garbaye" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heulin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690690v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686496v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689573v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Smith" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Albar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Saddler" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714636v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Trigalet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709496v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kotoujansky" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trigalet-Demery" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125869v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428063v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137682v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Develay" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137634v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03588311v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louet C" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persoons" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorce M" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336539v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03286970v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137334v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137412v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137365v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137237v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137226v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336458v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yegorov" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336266v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137309v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudoux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791243v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788429v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790211v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788070v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785090v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741208v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604529v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792933v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793206v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794919v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792666v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800971v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792679v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800432v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794927v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606751v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792367v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801804v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268359v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267867v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802411v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Andanson" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Fournier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746248v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Major" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173287v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748005v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Voisin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853204v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753480v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754692v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756173v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754112v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824723v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756731v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830800v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rinaldi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831693v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649153v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gatineau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835859v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769999v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gou&#233;-Mourier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacan" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766829v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lesage" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765464v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771727v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Klett" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769167v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etchebar" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777636v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Goue" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772034v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776664v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774048v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774690v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prior" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775738v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grimault" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beramis" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arnolin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777880v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Grimault" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beramis" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arnolin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230809v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233782v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Abdalrahem" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137548v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336443v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253573v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane G. O. Saunders" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sklenar" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Win J" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336361v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253560v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondo Sj" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt M Labutti" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740999v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253579v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268623v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Servouse" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berteloot" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739666v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268510v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755567v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Juteau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324138v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832483v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831954v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844063v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388325v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850648v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805377v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascalfrey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6294-737X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16916893X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/303543418" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-9212-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mycor.iam.inrae.fr/IAM/?page_id=731" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mycor.iam.inrae.fr/IAM/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfp-asso.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufro.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05533603v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Meyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Slootweg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-025-03109-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181992v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Buronfosse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ioos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-07-24-1477-SC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04430456v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.356" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gorse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16294" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677391v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Acu&#241;a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andrade-Piedra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Armengol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elizabeth Arnold" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-23-0166-FE" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847696v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Guerillot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Salamov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-22-0128-R" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849040v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.920281" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847622v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Blot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Shelest" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2022.103698" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maupetit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipzen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab279" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052529v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;trowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13136" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901489v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pernaci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01396" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893935v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lorrain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marchal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hacquard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Petrowski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-12-17-0319-R" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447441v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Hayden" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70315" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564550v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hayden" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13980" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579577v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guinet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Boutigny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Hamelin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12426" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494736v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Szigethy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Bakonyi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02221-16" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512000v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2392" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269090v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2015.02.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578658v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigridur Erla Elefsen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halldor Sverrisson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Hallsteinn Hallsson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-014-0416-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269013v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00454" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629623v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Di&#233;vart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hk9w-tw18" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269012v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Payen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00450" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268075v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boutigny" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guinet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vialle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hamelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-013-0180-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-58WLD8JX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136979v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/efp.12007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268532v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00456" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578665v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Hamelin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2013.04.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCGLCQ05-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136978v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo-Silva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard C. Adams" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mursel Catal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-12-0116-R" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268189v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Covarelli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Beccari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tosi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2012.12.032" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577787v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2012.10.021" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646739v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F24905F228B7D5A3746CFCA2649EEDFFC7F9F6EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267890v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Joly" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-11-0238" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191214v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05556.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268267v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Pfabel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Uwe Eckhardt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Baum" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Struck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps093" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136967v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scala" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ca&#235;l" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9755-9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650884v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Hacquard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-01-11-0006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642064v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644005v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2010.10.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646810v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hambleton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13225-011-0129-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000012v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Philibert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2011.02039.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506135v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blancard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duthoy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.02992.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000169v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A C. A. Cuomo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019315108" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136973v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gladieux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05138.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667759v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-10-0111" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136983v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Saurat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fourrier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-100-1-0105" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658399v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allaire" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycres.2009.02.007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658918v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667477v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-009-9005-z" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664559v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669196v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.04.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K65B51PT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194961v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Rinaldi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duchaussoy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ningre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.094987" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005054v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Panabi&#232;res" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Industri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00721-07" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089812v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Husson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delatour" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saurat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-91-10-1359B" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136981v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2006.01554.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666788v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Ioos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136984v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PD-90-0177" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666217v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Laugustin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schenck" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rose" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-006-9051-2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G19MKRQZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136982v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2006.02.006" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136985v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;rard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-96-1027" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449319v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thoirain" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mar&#231;ais" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/6705" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005053v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caron" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2005.01137.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-62TFQL2C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683193v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-005-6233-2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/203C398ED89289977BB3E241ED3846BD23753851/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680157v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gualberto" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Jordy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Fay" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681634v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677519v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Innes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marchand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourassa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamelin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677644v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449223v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Frochot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/4945" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673581v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Nageleisen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672906v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698404v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vasse" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boucher" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brito" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695403v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008798520882" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/999806F34A715179F36972E2EF4FEA40B4E02104/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691618v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683949v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Schipfer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690690v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695301v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garbaye" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heulin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686496v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696112v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008650128568" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WV2M7526-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689573v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Smith" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Albar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Saddler" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714636v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Trigalet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709496v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kotoujansky" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trigalet-Demery" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428063v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125869v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137682v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Develay" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137634v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03588311v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louet C" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persoons" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorce M" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336539v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03286970v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137412v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137334v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137365v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137237v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137226v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336458v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yegorov" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336266v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137309v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudoux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790211v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788070v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788429v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785090v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791243v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741208v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604529v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793206v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794919v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792666v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792933v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792679v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800432v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794927v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606751v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800971v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792367v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801804v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268359v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267867v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802411v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Andanson" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Fournier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173287v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748005v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Voisin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746248v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Major" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853204v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753480v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754692v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756173v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754112v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824723v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756731v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830800v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rinaldi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831693v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649153v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gatineau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835859v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769999v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gou&#233;-Mourier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacan" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766829v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lesage" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771727v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Klett" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769167v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etchebar" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765464v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777636v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Goue" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772034v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776664v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774048v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774690v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prior" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775738v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grimault" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beramis" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arnolin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777880v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Grimault" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beramis" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arnolin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233782v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Abdalrahem" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230809v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137548v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336443v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253573v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane G. O. Saunders" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sklenar" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Win J" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336361v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253560v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondo Sj" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt M Labutti" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253579v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740999v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739666v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268623v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Servouse" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berteloot" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268510v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755567v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Juteau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324138v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832483v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831954v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844063v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388325v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850648v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805377v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>