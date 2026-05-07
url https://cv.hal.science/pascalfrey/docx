--- v1 (2026-04-09)
+++ v2 (2026-05-07)
@@ -1,195 +1,186 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pascal Frey </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">pascalfrey</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-6294-737X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">16916893X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">303543418</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/F-9212-2013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -219,123 +210,123 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UMR1136 &amp;quot;Interactions Arbres - Microorganismes&amp;quot;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">F-54280 Champenoux, FRANCE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E-mail: pascal.frey at inrae.fr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Page personnelle : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mycor.iam.inrae.fr/IAM/?page_id=731</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Directeur de l’</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">UMR1136 “Interactions Arbres-Microorganismes“</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Président de la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Société Française de Phytopathologie</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (2008-2011, 2011-2014), membre depuis 1990.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Coordinateur de la Division 7.02.05 “Rust of Forest Trees” de l’</w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">IUFRO</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> depuis 2014.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Membre de l’</w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">American Phytopathological Society</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (APS) depuis 2005.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Thématique de recherche : Biologie et génétique des populations d'agents pathogènes forestiers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
@@ -376,10064 +367,10064 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uromyces plumbarius first reported on Oenothera lindheimeri in Europe with widespread distribution and association with two common natural enemies of rust fungi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a new tool to detect Melampsora medusae f. sp. tremuloidae causing rust disease on Populus tremuloides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Suffert</w:t>
+                <w:t xml:space="preserve">Marius Buronfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Meyer</w:t>
+                <w:t xml:space="preserve">Philippe Tanguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Laval</w:t>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Andrieux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renaud Ioos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-025-03109-x⟩</w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 109 (4), pp.792-799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-07-24-1477-SC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533603v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new tool to detect Melampsora medusae f. sp. tremuloidae causing rust disease on Populus tremuloides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uromyces plumbarius first reported on Oenothera lindheimeri in Europe with widespread distribution and association with two common natural enemies of rust fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Guinet</w:t>
+                <w:t xml:space="preserve">Kévin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Buronfosse</w:t>
+                <w:t xml:space="preserve">Valérie Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Tanguay</w:t>
+                <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Frey</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erik Slootweg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PDIS-07-24-1477-SC⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 174, pp.13 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-025-03109-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181992v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mechanistic-statistical approach to infer dispersal and demography from invasion dynamics, applied to a plant pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Saubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méline Saubin</w:t>
+                <w:t xml:space="preserve">Jérôme Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Coville</w:t>
+                <w:t xml:space="preserve">Constance Xhaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4, pp.e9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pcjournal.356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A point mutation and large deletion at the candidate avirulence locus AvrMlp7 in the poplar rust fungus correlate with poplar RMlp7 resistance breakdown</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving sustainable crop protection using population genetics concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Saubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Louet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Axelle Andrieux</w:t>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Persoons</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Gorse</w:t>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 32 (10), pp.2472-2483. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16294⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 32 (10), pp.2461-2471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03510966v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving sustainable crop protection using population genetics concepts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">A point mutation and large deletion at the candidate avirulence locus AvrMlp7 in the poplar rust fungus correlate with poplar RMlp7 resistance breakdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Louet</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Bousset</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frey</w:t>
+                <w:t xml:space="preserve">Mathilde Gorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 32 (10), pp.2461-2471. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16634⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 32 (10), pp.2472-2483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03394837v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global assessment of the state of plant health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivette Acuña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivette Acuña</w:t>
+                <w:t xml:space="preserve">Jorge Andrade-Piedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Andrade-Piedra</w:t>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Andrivon</w:t>
+                <w:t xml:space="preserve">Josep Armengol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Elizabeth Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 107 (12), pp.3649-3665. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/PDIS-01-23-0166-FE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A remarkable expansion of oligopeptide transporter genes in rust fungi (Pucciniales) suggests a specialization in nutrients acquisition for obligate biotrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Guerillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela Guerillot</w:t>
+                <w:t xml:space="preserve">Asaf Salamov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asaf Salamov</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 113 (2), pp.252-264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/PHYTO-04-22-0128-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey of highly influential studies on plant pathogen effectors during the last two decades (2000-2020).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.920281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2022.920281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation survey and life cycle transcriptomics of transcription factors in rust fungi (Pucciniales) identify a possible role for cold shock proteins in dormancy exit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Blot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Shelest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Guerillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asaf Salamov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 161, pp.103698. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fgb.2022.103698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic Signatures of a Major Adaptive Event in the Pathogenic Fungus Melampsora larici-populina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Maupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lipzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (1), 14 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gbe/evab279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of morphological but not aggressiveness‐related traits following a major resistance breakdown in the poplar rust fungus, Melampsora larici‐populina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
+                <w:t xml:space="preserve">Jérémy Pétrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (2), pp.513-523. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eva.13136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defense Compounds Rather Than Nutrient Availability Shape Aggressiveness Trait Variation Along a Leaf Maturity Gradient in a Biotrophic Plant Pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Larbat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michaël Pernaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2018.01396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rust Fungus Melampsora larici-populina Expresses a Conserved Genetic Program and Distinct Sets of Secreted Protein Genes During Infection of Its Two Host Plants, Larch and Poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Lorrain</w:t>
+                <w:t xml:space="preserve">Clémence Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Marchal</w:t>
+                <w:t xml:space="preserve">Stéphane Hacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Hacquard</w:t>
+                <w:t xml:space="preserve">Christine Delaruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Petrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31 (7), pp.695-706. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/MPMI-12-17-0319-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergence de maladies sur peupliers ou la course aux armements entre l’améliorateur et les maladies (Résumé)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine J. Hayden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 70 (6), pp.643-644. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/70315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The escalatory Red Queen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (7), pp.1902-1918. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.13980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous monitoring and quantification of Melampsora allii-populina and Melampsora larici-populina on infected poplar leaves using a duplex real-time PCR assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Guinet</w:t>
+                <w:t xml:space="preserve">A. L. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. L. Boutigny</w:t>
+                <w:t xml:space="preserve">A. Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vialle</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. C. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 65 (3), pp.380-391. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ppa.12426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Diversity and Origins of the Homoploid-Type Hybrid Phytophthora ×alni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Aguayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Aguayo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halkett</w:t>
+                <w:t xml:space="preserve">Claude Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Husson</w:t>
+                <w:t xml:space="preserve">András Szigethy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">József Bakonyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 82 (24), pp.7142-7153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.02221-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic signatures of a range expansion in natura: when clones play leapfrog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Becheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Xhaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Becheler</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine J. Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (18), pp.6625-6632. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.2392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for homoploid speciation in Phytophthora alni supports taxonomic reclassification in this species complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Aguayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ioos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 77, pp.12-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fgb.2015.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite analysis of Icelandic populations of the poplar fungal pathogen Melampsora larici-populina shows evidence of repeated colonization events</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome-wide patterns of segregation and linkage disequilibrium: the construction of a linkage genetic map of the poplar rust fungus Melampsora larici-populina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pernaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Mita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Petrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-014-0416-7⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578658v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide patterns of segregation and linkage disequilibrium: the construction of a linkage genetic map of the poplar rust fungus Melampsora larici-populina</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microsatellite analysis of Icelandic populations of the poplar fungal pathogen Melampsora larici-populina shows evidence of repeated colonization events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigridur Erla Elefsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halldor Sverrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Hallsteinn Hallsson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00454⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 139 (3), pp.597-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-014-0416-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269013v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aptitude au contournement d’un gène majeur de résistance quantitative à&amp;lt;em&amp;gt; Melampsora larici-populina&amp;lt;/em&amp;gt; : dispositif de criblage rapide, constitution de collections de souches et fréquence du phénomène</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Constance Xhaard</w:t>
+                <w:t xml:space="preserve">Patterns of genomic variation in the poplar rust fungus Melampsora larici-populina identify pathogenesis-related factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delaruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/hk9w-tw18⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629623v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of genomic variation in the poplar rust fungus Melampsora larici-populina identify pathogenesis-related factors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halkett</w:t>
+                <w:t xml:space="preserve">Aptitude au contournement d’un gène majeur de résistance quantitative à&amp;lt;em&amp;gt; Melampsora larici-populina&amp;lt;/em&amp;gt; : dispositif de criblage rapide, constitution de collections de souches et fréquence du phénomène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Diévart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00450⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35, pp.39-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/hk9w-tw18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269012v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sensitive real-time PCR assay for the detection of the two Melampsora medusae formae speciales on infected poplar leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Boutigny</w:t>
+                <w:t xml:space="preserve">Cecile Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Guinet</w:t>
+                <w:t xml:space="preserve">Agathe Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Vialle</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Richard Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 136 (3), pp.433 - 441. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-013-0180-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-013-0180-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and use of new sensitive molecular tools for diagnosis and detection of [i]Melampsora[/i] rusts on cultivated poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ioos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 43 (1), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/efp.12007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136979v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome analysis of poplar rust telia reveals overwintering adaptation and tightly coordinated karyogamy and meiosis processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Hacquard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Delaruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2013.00456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a real-time PCR assay for the detection of the quarantine pathogen Melampsora medusae f. sp deltoidae</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agathe Vialle</w:t>
+                <w:t xml:space="preserve">Strong Genetic Differentiation Between North American and European Populations of Phytophthora alni subsp. uniformis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Aguayo-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard C. Hamelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Axelle Andrieux</w:t>
+                <w:t xml:space="preserve">Gerard C. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mursel Catal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.funbio.2013.04.001⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (2), pp.190-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-05-12-0116-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01578665v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Genetic Differentiation Between North American and European Populations of Phytophthora alni subsp. uniformis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of a real-time PCR assay for the detection of the quarantine pathogen Melampsora medusae f. sp deltoidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Aguayo-Silva</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claude Husson</w:t>
+                <w:t xml:space="preserve">Richard C. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-05-12-0116-R⟩</w:t>
+              <w:t xml:space="preserve">Fungal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (6), pp.389-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funbio.2013.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136978v1</w:t>
+                <w:t xml:space="preserve">hal-01578665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-year investigations on leaf rust of poplar cultivated for biomass production in Umbria, Central Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Covarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Covarelli</w:t>
+                <w:t xml:space="preserve">Giovanni Beccari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Beccari</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laura Tosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49, pp.315 - 322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biombioe.2012.12.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic species recognition reveals host-specific lineages among poplar rust fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Feau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Feau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Louis Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard C. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 66 (3), pp.628 - 644. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ympev.2012.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the role of asexual multiplication in poplar rust epidemics: impact on diversity and genetic structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Barres</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Cyril Dutech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (20), pp.4996-5008. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.12008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive analysis of genes encoding small secreted proteins identifies candidate effectors in Melampsora larici-populina (poplar leaf rust).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David L. Joly</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yao-Cheng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Feau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25 (3), pp.279-293. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/MPMI-09-11-0238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the genetic origins of a plant pathogen during disease spread using an original molecular epidemiology approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halkett</w:t>
+                <w:t xml:space="preserve">Impact of ectomycorrhizal colonization and rust infection on the secondary metabolism of poplar (Populus trichocarpa x deltoides)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Pfabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai-Uwe Eckhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Baum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Struck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2012.05556.x⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (11), pp.1357 - 1364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tps093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191214v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ectomycorrhizal colonization and rust infection on the secondary metabolism of poplar (Populus trichocarpa x deltoides)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frey</w:t>
+                <w:t xml:space="preserve">Disentangling the genetic origins of a plant pathogen during disease spread using an original molecular epidemiology approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Xhaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tps093⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (10), pp.2383-2398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2012.05556.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268267v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalara fraxinea is an invasive pathogen in France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Poplar rust systematics and refinement of &amp;lt;em&amp;gt;Melampsora&amp;lt;/em&amp;gt; species delineation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hambleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Feau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louis Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard C. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-011-9755-9⟩</w:t>
+              <w:t xml:space="preserve">Fungal Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (1), pp.227 - 248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13225-011-0129-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136967v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melampsora larici-populina transcript profiling during germination and timecourse infection of poplar leaves reveals dynamic expression patterns associated with virulence and biotrophy.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Predicting invasion success of forest pathogenic fungi from species traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore A. Philibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-01-11-0006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (6), pp.1381 - 1390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2011.02039.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650884v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The poplar-poplar rust interaction: insights from genomics and transcriptomics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Chalara fraxinea is an invasive pathogen in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Feau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pathogens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 130 (3), pp.311-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-011-9755-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642064v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of Melampsora larici-populina reference genes for in planta RT-quantitative PCR expression profiling during time-course infection of poplar leaves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Melampsora larici-populina transcript profiling during germination and timecourse infection of poplar leaves reveals dynamic expression patterns associated with virulence and biotrophy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Hacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Delaruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pmpp.2010.10.003⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (7), pp.808-818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-01-11-0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644005v1</w:t>
+                <w:t xml:space="preserve">hal-02650884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poplar rust systematics and refinement of &amp;lt;em&amp;gt;Melampsora&amp;lt;/em&amp;gt; species delineation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Validation of Melampsora larici-populina reference genes for in planta RT-quantitative PCR expression profiling during time-course infection of poplar leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Hacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delaruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Hambleton</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Diversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 50 (1), pp.227 - 248. </w:t>
+              <w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (3), pp.106-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13225-011-0129-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pmpp.2010.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646810v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting invasion success of forest pathogenic fungi from species traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The poplar-poplar rust interaction: insights from genomics and transcriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Hacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Petre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore A. Philibert</w:t>
+                <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halkett</w:t>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, EPUB 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000012v1</w:t>
+                <w:t xml:space="preserve">hal-02642064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput microsatellite isolation through 454 GS-FLX Titanium pyrosequencing of enriched DNA libraries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+                <w:t xml:space="preserve">André Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Gilles</w:t>
+                <w:t xml:space="preserve">Emese Meglécz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emese Meglécz</w:t>
+                <w:t xml:space="preserve">Hélène Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Duthoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (4), pp.638-644. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2011.02992.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obligate biotrophy features unraveled by the genomic analysis of rust fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina A C. A. Cuomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina A C. A. Cuomo</w:t>
+                <w:t xml:space="preserve">Yao-Cheng Y.-C. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yao-Cheng Y.-C. Lin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andrea Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 108 (22), pp.9166-9171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1019315108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genetic structure of the plant pathogenic fungus Melampsora larici-populina on its wild host is extensively impacted by host domestication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20 (13), pp.2739-2755. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05138.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser capture microdissection of uredinia formed by &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; revealed a transcriptional switch between biotrophy and sporulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Hacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Delaruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 23 (10), pp.1275-1286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/MPMI-05-10-0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development, comparison, and validation of real-time and conventional PCR tools for the detection of the fungal pathogens causing brown spot and red band needle blights of pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ioos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Saurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Saurat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 100 (1), pp.105-114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/PHYTO-100-1-0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal pathogen (mis-) identifications: A case study with DNA barcodes on Melampsora rusts of aspen and white poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Feau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tanguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David L. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113 (6-7), pp.713-724. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mycres.2009.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions entre populations naturelles et cultivés : l’exemple du peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bastien</w:t>
+                <w:t xml:space="preserve">Nicolas Chenault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chenault</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (305), pp.31-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of 41 microsatellite loci developed from the genome sequence of the poplar rust fungus, Melampsora larici-populina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1 (1), pp.21-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12686-009-9005-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hybridation interspécifique chez les champignons phytopathogènes à l’origine de nouvelles maladies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (296), pp.36-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure of the poplar rust fungus Melampsora larici-populina : Evidence for isolation by distance in Europe and recent founder effects overseas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Barres</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Cyril Dutech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (5), pp.577-587. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2008.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2008.04.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcript Profiling of Poplar Leaves upon Infection with Compatible and Incompatible Strains of the Foliar Rust Melampsora larici-populina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Rinaldi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frey</w:t>
+                <w:t xml:space="preserve">Frédéric Duchaussoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Ningre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 144 (1), pp.347-366. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.106.094987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and expression of elicitin genes in the interspecific hybrid oomycete Phytophthora alni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ioos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Panabières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Panabières</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoit Industri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 73 (17), pp.5587-5597. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.00721-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Report of Phytophthora ramorum on Ornamental Plants in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Husson</w:t>
+                <w:t xml:space="preserve">C. Delatour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Delatour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frey</w:t>
+                <w:t xml:space="preserve">Benoit Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Saurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 91 (10), pp.1359. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/PDIS-91-10-1359B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of microsatellite markers in the interspecific hybrid Phytophthora alni ssp. alni, and cross-amplification with related taxa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ioos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 7 (1), pp.133-137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1471-8286.2006.01554.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’eau, vecteur d’agents pathogènes : cas du Phytophthora de l’Aulne.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Genetic characterization of the natural hybrid species Phytophthora alni as inferred from nuclear and mitochondrial DNA analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ioos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Marçais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43 (7), pp.511-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fgb.2006.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666788v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wettability of poplar leaves influences dew formation and infection by Melampsora larici-populina.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Usefulness of single copy genes containing introns in Phytophthora for the development of detection tools for the regulated species P. ramorum and P. fragariae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Ioos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Laugustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schenck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Husson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PD-90-0177⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 116 (2), pp.171-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-006-9051-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136984v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of single copy genes containing introns in Phytophthora for the development of detection tools for the regulated species P. ramorum and P. fragariae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">L’eau, vecteur d’agents pathogènes : cas du Phytophthora de l’Aulne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Ioos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 58 (4), pp.351-360</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-006-9051-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02666217v1</w:t>
+                <w:t xml:space="preserve">hal-02666788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic characterization of the natural hybrid species Phytophthora alni as inferred from nuclear and mitochondrial DNA analyses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Wettability of poplar leaves influences dew formation and infection by Melampsora larici-populina.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fgb.2006.02.006⟩</w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 90 (2), pp.177-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PD-90-0177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136982v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of genetic and virulence diversity of Melampsora larici-populina populations on wild and cultivated poplar and influence of the alternate host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 96 (9), pp.1027-1036. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/PHYTO-96-1027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’eau, vecteur d’agents pathogènes : cas du phytophthora de l’Aulne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Thoirain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ioos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marçais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 58 (4), pp.351-360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/6705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of 15 microsatellite loci in the poplar rust fungus, Melampsora larici-populina, and cross-amplification in related species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Barres</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Cyril Dutech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6 (1), pp.60-64. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-8286.2005.01137.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1471-8286.2005.01137.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCAR-based PCR primers to detect the hybrid pathogen Phytophthora alni and its subspecies causing alder disease in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ioos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 112, pp.323-335. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-005-6233-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-005-6233-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poplar peroxiredoxin Q. A thioredoxin-linked chloroplast antioxidant functional in pathogen defense</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La rouille du peuplier : un pathosystème modèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 134 (3), pp.1027-1036</w:t>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 247, pp.28-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680157v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rouille du peuplier : un pathosystème modèle</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Poplar peroxiredoxin Q. A thioredoxin-linked chloroplast antioxidant functional in pathogen defense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gualberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Jordy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 247, pp.28-32</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 134 (3), pp.1027-1036</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681634v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First report of Melampsora larici-populina on Populus spp. in Eastern North America.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Innes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Innes</w:t>
+                <w:t xml:space="preserve">L. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Marchand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frey</w:t>
+                <w:t xml:space="preserve">M. Bourassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 88 (1), pp.85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Resistance to Melampsora larici-populina Leaf Rust in Hybrid Poplars: Genetic Variability in Inoculated Excised Leaf Disk Bioassay and Relationship with Complete Resistance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 93 (4), pp.421-427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Végétation accompagnatrice et agresseurs biotiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Michel Nageleisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Michel Nageleisen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frey</w:t>
+                <w:t xml:space="preserve">Henri Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ningre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 54 (6), pp.577-684. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/4945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Végétation accompagnatrice et agresseurs biotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M. Nageleisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 54, pp.577-584</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La populiculture à la recherche de la résistance durable aux maladies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Forêt Privée - revue forestière européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 258, pp.25-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hrpB and hrpG regulatory genes of Ralstonia solanacearum are required for different stages of the tomato root infection process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Vasse</w:t>
+                <w:t xml:space="preserve">Stéphane Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Genin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frey</w:t>
+                <w:t xml:space="preserve">C. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Brito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 13 (3), pp.259-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic variation within Monilinia laxa, M. fructigena and M. fructicola, and application to species identification by PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ioos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 106, pp.373-378. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1008798520882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1008798520882⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varietal mixture of poplar clones: effects on infection by Melampsora larici-populina and on plant growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Forest Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 29, pp.411-423</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poplar rust (Melampsora larici-populina): the development of E4 pathotypes in France since 1994</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Schipfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Papers - Finnish Forest Research Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 712, pp.57-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability in pathogenicity of Melampsora allii-populina expressed on poplar cultivars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Metabolic and genotypic fingerprinting of fluorescent &amp;lt;em&amp;gt;Pseudomonads&amp;lt;/em&amp;gt; associated with the douglas fir-&amp;lt;em&amp;gt;Laccaria bicolor&amp;lt;/em&amp;gt; mycorrhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Pinon</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Garbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Heulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Forest Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 27, pp.397-407</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 63 (5), pp.1852-1860</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690690v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic and genotypic fingerprinting of fluorescent &amp;lt;em&amp;gt;Pseudomonads&amp;lt;/em&amp;gt; associated with the douglas fir-&amp;lt;em&amp;gt;Laccaria bicolor&amp;lt;/em&amp;gt; mycorrhizosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Variability in pathogenicity of Melampsora allii-populina expressed on poplar cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">T. Heulin</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 63 (5), pp.1852-1860</w:t>
+              <w:t xml:space="preserve">European Journal of Forest Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 27, pp.397-407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695301v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recrudescence de la rouille du peuplier à Melampsora larici-populina, en 1997</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 118, pp.58-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of Melampsora larici-populina populations on wild and cultivated poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 103, pp.159-173. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1008650128568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1008650128568⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriocin typing of Burkholderia (Pseudomonas) solanacearum race 1 of the French West Indies and correlation with genomic variation of the pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Smith</w:t>
+                <w:t xml:space="preserve">Laurence Albar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Albar</w:t>
+                <w:t xml:space="preserve">Philippe Prior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.S. Saddler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 62 (2), pp.473-479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic studies of intercellular infection and protoxylem invasion of tomato roots by Pseudomonas solanacearum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Trigalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 8 (2), pp.241-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02714636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hrp - Mutants of Pseudomonas solanacearum as potential biocontrol agents of tomato bacterial wilt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marie</w:t>
+                <w:t xml:space="preserve">Alain Kotoujansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Trigalet-Demery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 60 (9), pp.3175-3181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02709496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10443,7501 +10434,7501 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poplar rust dispersal along the Durance River valley: inference of dispersal kernel and consequences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">The Durance River valley: a great ecological system to study dispersal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Coville</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Constance Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frey</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Becheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Evolutionary Dynamical Systems and Applications (EDySA) and Training on Mathematics and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Thiès, Senegal</w:t>
+              <w:t xml:space="preserve">Journée thématique du LabEx ARBRE "Maladies forestières et changements globaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mireia Gomez-Gallego, Jun 2023, Champenoux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428063v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Durance River valley: a great ecological system to study dispersal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halkett</w:t>
+                <w:t xml:space="preserve">Poplar rust dispersal along the Durance River valley: inference of dispersal kernel and consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méline Saubin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Jérôme Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique du LabEx ARBRE "Maladies forestières et changements globaux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mireia Gomez-Gallego, Jun 2023, Champenoux, France, France</w:t>
+              <w:t xml:space="preserve">Workshop on Evolutionary Dynamical Systems and Applications (EDySA) and Training on Mathematics and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Thiès, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125869v1</w:t>
+                <w:t xml:space="preserve">hal-04428063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic signatures of a range expansion in natura: how clones play leapfrog?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Saubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Becheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méline Saubin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Develay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lukáš Kratochvíl, Aug 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une mutation ponctuelle et une large délétion au locus candidat d’avirulence AvrMlp7 chez la rouille du peuplier sont corrélés avec le contournement de la résistance RMlp7 exprimée par le peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of two co-occurring mutations at the AvrMlp7 avirulence locus in poplar rust during the breakdown of RMlp7 resistance gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louet C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Saubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louet C</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Axelle Andrieux</w:t>
+                <w:t xml:space="preserve">A. Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorce M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Mechanism &amp; Structure— Zooming in on Plant Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From population genomics to molecular approaches to identify and analyse the first avirulence gene in the poplar rust fungus Melampsora larici-populina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion 2020 du groupe "champignons phytopathogènes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, aucune (visio), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel avenir pour les principales essences forestières de la ripisylve? Etats des lieux et prospectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Chevalier</w:t>
+                <w:t xml:space="preserve">Aurore Desgroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Comment améliorer la gestion de nos ripisylves ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards evolutionary and functional characterization of an avirulence gene in the poplar rust fungus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Joint Conference: Genetics of Five-Needle Pines &amp; Rusts of Forest Trees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Invermere, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the light on poplar rust infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop PathoLED: light sources &amp; plant pathology test outcomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards evolutionary and functional characterization of an avirulence gene in the poplar rust fungus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Wild Plant Pathosystems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marco Thines, Sep 2019, Frankfurt,, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First avirulence gene in the poplar rust fungus Melampsora larici-populina, from genetic characterization to functional validation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Méline Saubin</w:t>
+                <w:t xml:space="preserve">Optimal infection dynamics in spore producing pathogens: reconciling theory with experiment for the study of host-parasite interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Yegorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Persoons</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane de Mita</w:t>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ravigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Effectome Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lauret, France</w:t>
+              <w:t xml:space="preserve">3rd Wild Plant Pathosystems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137237v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From mutation to population extinction: The butterfly effect of resistance breakdown in the poplar rust fungus Melampsora larici- populina</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">First avirulence gene in the poplar rust fungus Melampsora larici-populina, from genetic characterization to functional validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Saubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Maupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII International Congress on Molecular Plant-Microbe Interactions (IS-MPMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. pp.S1.1-S1.243</w:t>
+              <w:t xml:space="preserve">12th Effectome Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lauret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137226v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal infection dynamics in spore producing pathogens: reconciling theory with experiment for the study of host-parasite interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">From mutation to population extinction: The butterfly effect of resistance breakdown in the poplar rust fungus Melampsora larici- populina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Mita</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Wild Plant Pathosystems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">XVIII International Congress on Molecular Plant-Microbe Interactions (IS-MPMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. pp.S1.1-S1.243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336458v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary potential of aggressiveness related traits in the poplar rust fungus, Melampsora larici-populina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rencontres de Phytopathologie - Mycologie - JJC 2018 Journée Jean Chevaugeon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary potential of aggressiveness traits in the poplar rust fungus, &amp;lt;i&amp;gt;Melampsora larici-populina&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II Joint Congress on Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic and genomic consequences of a major selective event in the poplar rust</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">When a plant pathogen runs down a river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Xhaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pernaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Becheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Population Genomics of Fungal and Oomycete Diseases of Animals and Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Ascona, Switzerland</w:t>
+              <w:t xml:space="preserve">12. European Foundation for Plant Pathology (EFPP) ; 10. French Society for Plant Pathology (SFP) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Dunkerque Malo-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790211v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences génomiques de l’adaptation à l’hôte chez l’agent de la rouille du peuplier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Demographic and genomic consequences of a major selective event in the poplar rust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. colloque Le Petit Pois Déridé, réunion du Groupe de Génétique et Biologie des Populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Saclay, France. 1 p</w:t>
+              <w:t xml:space="preserve">International Conference on Population Genomics of Fungal and Oomycete Diseases of Animals and Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788070v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When a plant pathogen runs down a river</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Conséquences génomiques de l’adaptation à l’hôte chez l’agent de la rouille du peuplier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Maupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Foundation for Plant Pathology (EFPP) ; 10. French Society for Plant Pathology (SFP) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Dunkerque Malo-les-Bains, France</w:t>
+              <w:t xml:space="preserve">38. colloque Le Petit Pois Déridé, réunion du Groupe de Génétique et Biologie des Populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saclay, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788429v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide QTL mapping of aggressiveness traits in the poplar rust fungus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pernaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Population Genomics of Fungal and Oomycete Diseases of Animals and Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Monte Verità Conference Center, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence de maladies sur peupliers ou la course aux armements entre l’améliorateur et les maladies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regefor Atelier Recherche et Gestion Forestières. Emergence de bioagresseurs en forêt : Comment identifier et atténuer les risques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Champenoux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update on Melampsora larici-populina genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Rencontres de Phytopathologie - Mycologie - JJC 2016 Journée Jean Chevaugeon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of poplar rust to the poplar varietal landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Rencontres de Phytopathologie - Mycologie - JJC 2016 Journée Jean Chevaugeon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping QTL of aggressiveness traits in the poplar rust fungus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pernaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Genetics of Tree-Parasite Interactions : Novel challenges and opportunities for resistance to pests and pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative trait evolution within a qualitative resistance breakdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Petrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Genetics of Tree-Parasite Interactions: Novel challenges and opportunities for resistance to pests and pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the road to mapping QTLs of morphological and aggressiveness traits in the poplar rust fungus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pernaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle 2015 du Réseau Ecologie des Interactions Durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping QTL of aggressiveness traits in the poplar rust fungus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pernaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9eme Colloque de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the road to mapping QTLs of morphological and aggressiveness traits in the poplar rust fungus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Étude du déterminisme génétique des traits de vie qualitatifs et quantitatifs de Melampsora larici-populina, agent de la rouille foliaire du peuplier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pernaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Joint Meeting on Genetics of Five-Needle Pines and Rusts in Mountain Landscapes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Fort Collins, United States</w:t>
+              <w:t xml:space="preserve">10. Rencontres de Phytopathologie - Mycologie - JJC 2014 Journée Jean Chevaugeon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792679v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogen adaptation to a shifting host landscape</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">On the road to mapping QTLs of morphological and aggressiveness traits in the poplar rust fungus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pernaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Mita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Max-Planck-ARBRE inter-departmental workshop on plant-fungus interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Max Planck Institute for Terrestrial Microbiology. DEU., Nov 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">IUFRO Joint Meeting on Genetics of Five-Needle Pines and Rusts in Mountain Landscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Fort Collins, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800432v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of genomic variation in the poplar rust fungus &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; identify pathogenesis-related factors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+                <w:t xml:space="preserve">Pathogen adaptation to a shifting host landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Hayden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Delaruelle</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Jeremy Petrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Max-Planck-ARBRE inter-departmental workshop on plant-fungus interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">, Max Planck Institute for Terrestrial Microbiology. DEU., Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794927v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de la rouille du peuplier au paysage variétal populicole en France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Patterns of genomic variation in the poplar rust fungus &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; identify pathogenesis-related factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delaruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Rencontres du Groupe Français de Pathologie Forestière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Hendaye, France</w:t>
+              <w:t xml:space="preserve">Max-Planck-ARBRE inter-departmental workshop on plant-fungus interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606751v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du déterminisme génétique des traits de vie qualitatifs et quantitatifs de Melampsora larici-populina, agent de la rouille foliaire du peuplier</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Adaptation de la rouille du peuplier au paysage variétal populicole en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Hayden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Xhaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres de Phytopathologie - Mycologie - JJC 2014 Journée Jean Chevaugeon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Aussois, France</w:t>
+              <w:t xml:space="preserve">14. Rencontres du Groupe Français de Pathologie Forestière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Hendaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800971v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of poplar rust to the poplar varietal landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Joint Meeting on Genetics of Five-Needle Pines and Rusts in Mountain Landscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Fort Collins, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomics, transcriptomics and effectoromics of the poplar leaf rust fungus &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Hacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Joint Meeting on Genetics of Five-Needle Pines and Rusts in Mountain Landscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Fort Collins, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide signature of adaptation in a recently introduced pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Feau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. C. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS-MSA Joint Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Austin, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inférence des processus épidémiques chez la rouille du peuplier dans la vallée de la Durance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Xhaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Réunion annuelle du Groupe d’Etude de Biologie et Génétique des Populations (Petit Pois Déridé 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre théorique pour étudier les interactions plantes - champignons pathogènes foliaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Andanson</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elisabeth E. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Congrès national de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France. p.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting invasion success in forest pathogenic fungi from species traits?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Desprez Loustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Jacques Monod on ‘New and Emerging Fungal Diseases of Animals and Plants”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding poplars with durable resistance to Melampsora larici-populina leaf rust : a multidisciplinary approach to understand and delay pathogen adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Workshop on the Genetics of Host-Parasite Interactions in Forestry : "Disease and Insect Resistance in Forest Trees"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, United States Department of Agriculture - USDA (USA) (USDA). Forest service, Ville service, USA., Jul 2011, Eugene, Oregon, United States. 112 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de la génomique pour l’étude des familles multigéniques : exemple des thaumatin-like proteins (TLPs) chez le peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Major</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’Ecole Doctorale RP2E. Biodiversité, Ingénierie écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Vandoeuvre-lès-Nancy, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre théorique pour étudier les interactions plantes-champignons pathogènes foliaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ravigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier Colloque National d'Ecologie Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards broad-spectrum resistance to Melampsora larici-populina rust in poplar: new genetic constructions and potential adaptation of the pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Jorge</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elodie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No resistance is sacrosanct: unveiling the genes controlling quantitative resistance to Melampsora larici-populina in interspecific hybrid poplars and quantifying potential adaptation of the pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Jorge</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elodie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alois Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Rusts of Forest Trees Conference. IUFRO Working Party 02.07.05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint transcriptomic and proteomic approaches to precise the molecular basis of a major QTL (RUS) controlling quantitative rust resistance in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline C. Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alois Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant genomics and beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterisation of a major QTL for rust resistance in poplar using a proteomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline C. Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO - Tree Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Ponta Delgada, Azores, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clonalité et diversité génétique hiérarchique de Melampsora larici-populina, agent de la rouille foliaire du peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Barres</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Cyril Dutech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jean Chevaugeon. 6e Rencontres de Phytopathologie - Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Aussois, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remise en cause du potentiel du durabilité des résistances quantitatives à Melampsora larici-populina chez le peuplier hybride interamericain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Rencontres de Phytopathologie / Mycologie de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the early response of poplar to rust infection using expression profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. New Phytologist Symposium. Functional genomics of environmental adaptation in Populus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Gatlinburg, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de marqueurs microsatellites chez Melampsora larici-populina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Barres</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Cyril Dutech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jean Chevaugeon : 5. Rencontres de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Aussois, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular studies of the poplar rust Melampsora Medusae-Populina, an interspecific hybrid between M.Larici-Populina and M.Medusae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gatineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gatineau</w:t>
+                <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Poplar Symposium II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Orléans (45), France. pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poplar rust (Melampsora larici-populina): the development of E4 pathotypes in France since 1994</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Schipfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rusts of Forest Trees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Saariselkä, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation génétique et moléculaire de gènes de résistance aux rouilles chez les peupliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frey</w:t>
+                <w:t xml:space="preserve">M.C. Goué-Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion AIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1997, L'Isle sur la Sorgue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One cluster of genes governs qualitative resistance of four rust races in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Plant and animal genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1997, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité phénotypique et génotypique des Pseudomonas fluorescens associés à la mycorhizosphère du Douglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Garbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres de phytobactériologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1996, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la compétition in planta entre un mutant Hrp- et une souche pathogène de Pseudomonas solanacearum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Etchebar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Trigalet-Demery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Trigalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres de phytobactériologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1996, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répartition géographique et variabilité d'une nouvelle race de Melampsora larici-populina, agent de la rouille du peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Congrès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1996, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation génétique et moléculaire de gènes de résistance aux rouilles chez les peupliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Goue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1995, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02777636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hrp mutants of Pseudomonas solanacearum for the biological control of tomato bacterial wilt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Trigalet-Demery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Trigalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1992, Kaoshiung, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02772034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in biological control to tomato bacterial wilt using genetically engineered avirulent mutants of Pseudomonas solanacearum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Trigalet-Demery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kotoujansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1992, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02776664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological control of tomato bacterial wilt using HRP mutants of Pseudomonas solanacearum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Trigalet-Demery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Trigalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International congress of plant pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1993, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte biologique contre le flétrissement bactérien des solanacées à l'aide de mutants avirulents de Pseudomonas solanacearum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Prior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Trigalet-Demery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kotoujansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. congrès de la Société Française de Phytopathologie. Réunion du groupe d'écologie microbienne de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1993, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytobacteriological research programs held for bacterial wilt control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Grimault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frey</w:t>
+                <w:t xml:space="preserve">M. Beramis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Beramis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Arnolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1991, Roseau, Dominica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytobacteriological research programs held for bacterial wilt control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie V. Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie V. Grimault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frey</w:t>
+                <w:t xml:space="preserve">Michel Beramis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Beramis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Richard Arnolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Annual meeting CFCS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1991, Roseau, Dominica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02777880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17947,1595 +17938,1595 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary and functional studies of the variability of reproductive modes in the poplar rust fungus, Melampsora larici-populina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Abdalrahem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CJM3-2023 : Le sexe dans tous ses états : sexe, asexe, sexes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poplar rust never sleeps: evolutionary characterization of the first avirulence gene in the poplar rust fungus Melampsora larici-populina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Congress of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of two co-occurring mutations at the AvrMlp7 avirulence locus in poplar rust during the breakdown of RMlp7 resistance gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS-MPMI Congress eSymposium, Pathogen-Host Coevolution — Combating Resistance Breaking in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, United States. , Molecular Plant-Microbe Interactions, 34, 2021, 2021 IS-MPMI Congress: eSymposia Series Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary dynamics of virulence spread: effects of life cycle, genetic determinism and host resistance deployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sex and Asex: The Genetics of Complex Life-Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Portland (Oregon), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The poplar rust fungus effector biology: challenges of functional characterization of effectors in a non-model system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane G. O. Saunders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane G. O. Saunders</w:t>
+                <w:t xml:space="preserve">Jan Sklenar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Win J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Fungal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Asilomar, Pacific Grove, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03253573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic architecture of pathogenicity-associated traits in the poplar rust fungus, Melampsora larici-populina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution 2018 Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supersize fungi: Rust in the genomics era!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondo Sj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondo Sj</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kurt M Labutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lipzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Fungal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Asilomar, Pacific Grove, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03253560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on Melampsora larici-populina genomics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Genetic architecture of pathogenicity-related life history traits in the poplar rust fungus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Maupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pernaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Conference on Fungal Genertics (ECFG13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">11. Rencontres de Phytopathologie - Mycologie - JJC 2016 Journée Jean Chevaugeon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Aussois, France. , 96 p., 2016, 11èmes Journées Jean Chevaugeon. 25–29 janvier 2016. Centre Paul Langevin, Aussois (France)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03253579v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture of pathogenicity-related life history traits in the poplar rust fungus</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Update on Melampsora larici-populina genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Rencontres de Phytopathologie - Mycologie - JJC 2016 Journée Jean Chevaugeon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Aussois, France. , 96 p., 2016, 11èmes Journées Jean Chevaugeon. 25–29 janvier 2016. Centre Paul Langevin, Aussois (France)</w:t>
+              <w:t xml:space="preserve">13th European Conference on Fungal Genertics (ECFG13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740999v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03253579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of poplar rust to the poplar varietal landscape</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Widening the landscape: the role of ornamental and wild trees in the spread and adaptation of Melampsora larici-populina leaf rust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Diévart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Servouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Berteloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres de Phytopathologie - Mycologie. Journées Jean Chevaugeon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Aussois, France. 2014, Journées Jean Chevaugeon 2014. 10es Rencontres de phytopathologie-mycologie de la Société Française de Phytopahologie (SFP). 27 au 31 janvier 2014. Centre Paul Langevin, CAES du CNRS Aussois (Savoie) – France</w:t>
+              <w:t xml:space="preserve">IUFRO Joint conference: Genetics of Five-Needle Pines, Rusts of Forest Trees, &amp; Strobusphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Fort Collins, Colorado, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739666v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widening the landscape: the role of ornamental and wild trees in the spread and adaptation of Melampsora larici-populina leaf rust</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation of poplar rust to the poplar varietal landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Hayden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Joint conference: Genetics of Five-Needle Pines, Rusts of Forest Trees, &amp; Strobusphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Fort Collins, Colorado, United States. 2014</w:t>
+              <w:t xml:space="preserve">10. Rencontres de Phytopathologie - Mycologie. Journées Jean Chevaugeon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Aussois, France. 2014, Journées Jean Chevaugeon 2014. 10es Rencontres de phytopathologie-mycologie de la Société Française de Phytopahologie (SFP). 27 au 31 janvier 2014. Centre Paul Langevin, CAES du CNRS Aussois (Savoie) – France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268623v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New hypothesis on the ploidy of the hybrid species Phytopthora alni subsp. alni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Aguayo-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. IUFRO Meeting Working Party 7.02.09 “Phytophthora in Forests and Natural Ecosystems”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Cordoue, Spain. , 180 p., 2012, 6th IUFRO Meeting Working Party 7.02.09 “Phytophthora in Forests and Natural Ecosystems”</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTERPOPGER: Interactions between natural and artificial poplar stands and selection pressures associated with their management in French landscape. Poster.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Juteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Poursat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population genetics and genomics of forest trees : from gene function to evolutionary dynamics and conservation; A joint conference of IUFRO working groups 2.04.01 (population, ecological and conservation genetics) and 2.04.10 (genomics), and COST Action E-28 (genosilva : european forest genomics network)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Madrid, Spain. 1 p., 2006, Population genetics and genomics of forest trees: from gene function to evolutionary dynamics and conservation. Programme and conference abstract book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19545,465 +19536,465 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un effet papillon dans les peupleraies françaises : les répercussions d’un contournement de résistance sur les méthodes de sélection variétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.329-339, 2021, 9782759232338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between poplar clones and Melampsora populations and their implications for breeding for durable resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rust Diseases of Willow and Poplar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 2005, 978-0-85199-999-9 0-85199-999-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability and population biology of Melampsora rusts on poplars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Feau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rust Diseases of Willow and Poplar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 2005, 978-0-85199-999-9 0-85199-999-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological control of bacterial wilt caused by Pseudomonas solanacearum: state of the art and understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Trigalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Trigalet-Demery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacterial wilt: the disease and its causative agent, Pseudomonas solanacearum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAB International, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02844063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20013,130 +20004,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey of highly influential studies on plant pathogen effectors during the last two decades (2000-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20146,147 +20137,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTERPOPGER Interactions entre peupleraies naturelles et cultivées et pressions évolutives liées à leurs modes de gestion. Bilan scientifique 2005‐2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bastien</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20296,100 +20287,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte biologique contre le flétrissement bactérien des solanacées à l'aide de mutants HRP- de Pseudomonas solanacearum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Sud - Paris 11, 1994. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02850648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20399,105 +20390,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des agents pathogènes forestiers en lien avec l’émergence de maladies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Université de Lorraine, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02805377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId470"/>
+      <w:footerReference w:type="default" r:id="rId469"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20565,51 +20556,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A325B6F"/>
+    <w:nsid w:val="8CDF4E4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20796,51 +20787,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascalfrey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6294-737X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16916893X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/303543418" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-9212-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mycor.iam.inrae.fr/IAM/?page_id=731" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mycor.iam.inrae.fr/IAM/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfp-asso.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufro.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05533603v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Meyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Slootweg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-025-03109-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181992v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Buronfosse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ioos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-07-24-1477-SC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04430456v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.356" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gorse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16294" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677391v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Acu&#241;a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andrade-Piedra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Armengol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elizabeth Arnold" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-23-0166-FE" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847696v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Guerillot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Salamov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-22-0128-R" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849040v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.920281" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847622v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Blot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Shelest" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2022.103698" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maupetit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipzen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab279" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052529v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;trowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13136" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901489v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pernaci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01396" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893935v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lorrain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marchal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hacquard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Petrowski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-12-17-0319-R" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447441v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Hayden" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70315" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564550v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hayden" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13980" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579577v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guinet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Boutigny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Hamelin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12426" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494736v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Szigethy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Bakonyi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02221-16" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512000v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2392" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269090v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2015.02.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578658v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigridur Erla Elefsen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halldor Sverrisson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Hallsteinn Hallsson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-014-0416-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269013v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00454" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629623v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Di&#233;vart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hk9w-tw18" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269012v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Payen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00450" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268075v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boutigny" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guinet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vialle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hamelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-013-0180-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-58WLD8JX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136979v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/efp.12007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268532v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00456" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578665v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Hamelin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2013.04.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCGLCQ05-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136978v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo-Silva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard C. Adams" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mursel Catal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-12-0116-R" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268189v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Covarelli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Beccari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tosi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2012.12.032" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577787v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2012.10.021" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646739v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F24905F228B7D5A3746CFCA2649EEDFFC7F9F6EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267890v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Joly" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-11-0238" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191214v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05556.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268267v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Pfabel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Uwe Eckhardt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Baum" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Struck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps093" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136967v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scala" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ca&#235;l" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9755-9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650884v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Hacquard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-01-11-0006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642064v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644005v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2010.10.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646810v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hambleton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13225-011-0129-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000012v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Philibert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2011.02039.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506135v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blancard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duthoy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.02992.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000169v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A C. A. Cuomo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019315108" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136973v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gladieux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05138.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667759v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-10-0111" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136983v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Saurat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fourrier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-100-1-0105" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658399v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allaire" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycres.2009.02.007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658918v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667477v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-009-9005-z" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664559v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669196v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.04.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K65B51PT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194961v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Rinaldi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duchaussoy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ningre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.094987" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005054v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Panabi&#232;res" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Industri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00721-07" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089812v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Husson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delatour" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saurat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-91-10-1359B" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136981v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2006.01554.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666788v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Ioos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136984v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PD-90-0177" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666217v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Laugustin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schenck" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rose" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-006-9051-2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G19MKRQZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136982v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2006.02.006" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136985v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;rard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-96-1027" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449319v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thoirain" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mar&#231;ais" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/6705" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005053v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caron" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2005.01137.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-62TFQL2C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683193v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-005-6233-2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/203C398ED89289977BB3E241ED3846BD23753851/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680157v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gualberto" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Jordy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Fay" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681634v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677519v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Innes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marchand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourassa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamelin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677644v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449223v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Frochot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/4945" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673581v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Nageleisen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672906v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698404v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vasse" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boucher" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brito" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695403v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008798520882" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/999806F34A715179F36972E2EF4FEA40B4E02104/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691618v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683949v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Schipfer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690690v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695301v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garbaye" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heulin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686496v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696112v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008650128568" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WV2M7526-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689573v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Smith" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Albar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Saddler" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714636v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Trigalet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709496v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kotoujansky" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trigalet-Demery" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428063v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125869v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137682v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Develay" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137634v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03588311v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louet C" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persoons" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorce M" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336539v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03286970v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137412v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137334v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137365v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137237v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137226v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336458v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yegorov" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336266v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137309v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudoux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790211v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788070v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788429v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785090v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791243v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741208v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604529v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793206v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794919v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792666v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792933v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792679v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800432v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794927v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606751v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800971v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792367v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801804v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268359v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267867v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802411v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Andanson" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Fournier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173287v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748005v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Voisin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746248v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Major" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853204v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753480v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754692v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756173v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754112v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824723v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756731v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830800v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rinaldi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831693v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649153v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gatineau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835859v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769999v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gou&#233;-Mourier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacan" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766829v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lesage" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771727v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Klett" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769167v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etchebar" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765464v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777636v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Goue" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772034v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776664v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774048v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774690v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prior" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775738v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grimault" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beramis" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arnolin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777880v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Grimault" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beramis" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arnolin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233782v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Abdalrahem" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230809v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137548v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336443v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253573v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane G. O. Saunders" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sklenar" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Win J" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336361v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253560v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondo Sj" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt M Labutti" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253579v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740999v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739666v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268623v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Servouse" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berteloot" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268510v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755567v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Juteau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324138v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832483v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831954v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844063v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388325v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850648v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805377v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascalfrey" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6294-737X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16916893X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/303543418" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-9212-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mycor.iam.inrae.fr/IAM/?page_id=731" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mycor.iam.inrae.fr/IAM/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfp-asso.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufro.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181992v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guinet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Buronfosse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ioos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-07-24-1477-SC" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05533603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Meyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Slootweg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-025-03109-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04430456v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.356" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510966v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gorse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16294" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677391v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Acu&#241;a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andrade-Piedra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Armengol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elizabeth Arnold" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-23-0166-FE" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847696v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Guerillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Salamov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-22-0128-R" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849040v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.920281" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Blot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Shelest" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2022.103698" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maupetit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipzen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab279" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052529v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;trowski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13136" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901489v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pernaci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01396" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893935v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lorrain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marchal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hacquard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Petrowski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-12-17-0319-R" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447441v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Hayden" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70315" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564550v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hayden" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13980" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579577v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guinet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Boutigny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Hamelin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12426" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494736v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Szigethy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Bakonyi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02221-16" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512000v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2392" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269090v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2015.02.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269013v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00454" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578658v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigridur Erla Elefsen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halldor Sverrisson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Hallsteinn Hallsson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-014-0416-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269012v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Payen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00450" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629623v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Di&#233;vart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hk9w-tw18" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268075v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boutigny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guinet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vialle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hamelin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-013-0180-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-58WLD8JX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136979v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/efp.12007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268532v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00456" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136978v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo-Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard C. Adams" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mursel Catal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-12-0116-R" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578665v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Hamelin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2013.04.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCGLCQ05-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268189v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Covarelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Beccari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tosi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2012.12.032" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577787v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2012.10.021" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646739v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F24905F228B7D5A3746CFCA2649EEDFFC7F9F6EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267890v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Joly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-11-0238" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268267v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Pfabel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Uwe Eckhardt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Baum" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Struck" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps093" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191214v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05556.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646810v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hambleton" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13225-011-0129-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000012v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Philibert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2011.02039.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136967v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scala" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ca&#235;l" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9755-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650884v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Hacquard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-01-11-0006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644005v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2010.10.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642064v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506135v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blancard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duthoy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.02992.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000169v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A C. A. Cuomo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019315108" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136973v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gladieux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05138.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667759v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-10-0111" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136983v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Saurat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fourrier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-100-1-0105" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658399v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allaire" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycres.2009.02.007" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658918v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667477v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-009-9005-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664559v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669196v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.04.005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K65B51PT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194961v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Rinaldi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duchaussoy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ningre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.094987" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005054v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Panabi&#232;res" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Industri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00721-07" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089812v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Husson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delatour" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saurat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-91-10-1359B" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136981v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2006.01554.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136982v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2006.02.006" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666217v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Ioos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Laugustin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schenck" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rose" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-006-9051-2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G19MKRQZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666788v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136984v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PD-90-0177" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136985v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;rard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-96-1027" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449319v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thoirain" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mar&#231;ais" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/6705" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005053v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caron" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2005.01137.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-62TFQL2C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683193v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-005-6233-2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/203C398ED89289977BB3E241ED3846BD23753851/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681634v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680157v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gualberto" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Jordy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Fay" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677519v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Innes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marchand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourassa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamelin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677644v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449223v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Frochot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/4945" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673581v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Nageleisen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672906v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698404v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vasse" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boucher" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brito" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695403v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008798520882" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/999806F34A715179F36972E2EF4FEA40B4E02104/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691618v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683949v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Schipfer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695301v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garbaye" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heulin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690690v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686496v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696112v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008650128568" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WV2M7526-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689573v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Smith" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Albar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Saddler" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714636v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Trigalet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709496v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kotoujansky" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trigalet-Demery" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125869v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428063v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137682v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Develay" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137634v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03588311v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louet C" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persoons" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorce M" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336539v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03286970v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137412v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137334v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137365v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336458v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yegorov" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137237v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137226v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336266v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137309v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudoux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788429v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790211v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788070v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785090v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791243v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741208v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604529v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793206v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794919v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792666v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792933v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800971v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792679v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800432v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794927v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606751v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792367v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801804v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268359v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267867v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802411v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Andanson" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Fournier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173287v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748005v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Voisin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746248v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Major" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853204v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753480v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754692v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756173v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754112v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824723v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756731v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830800v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rinaldi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831693v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649153v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gatineau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835859v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769999v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gou&#233;-Mourier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacan" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766829v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lesage" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771727v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Klett" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769167v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etchebar" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765464v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777636v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Goue" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772034v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776664v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774048v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774690v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prior" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775738v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grimault" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beramis" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arnolin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777880v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Grimault" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beramis" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arnolin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233782v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Abdalrahem" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230809v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137548v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336443v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253573v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane G. O. Saunders" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sklenar" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Win J" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336361v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253560v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondo Sj" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt M Labutti" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740999v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253579v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268623v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Servouse" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berteloot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739666v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268510v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755567v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Juteau" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324138v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832483v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831954v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844063v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388325v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850648v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805377v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>