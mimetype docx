--- v0 (2026-03-07)
+++ v1 (2026-04-14)
@@ -1681,234 +1681,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La culture magdalénienne en place dès 17 700 BP ? L’apport de l’art mobilier du Taillis des Coteaux (Antigny, Vienne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'émergence du Magdalénien : rythme des changements techniques au cours du 18ème millénaire BP au Taillis des Coteaux (Antigny, Vienne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primault Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Gaussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caractérisation, continuités et discontinuités des manifestations graphiques des sociétés préhistoriques, XVIIIe Congrès UISPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">XVIIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03379613v1</w:t>
+                <w:t xml:space="preserve">hal-01897851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'émergence du Magdalénien : rythme des changements techniques au cours du 18ème millénaire BP au Taillis des Coteaux (Antigny, Vienne, France)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La culture magdalénienne en place dès 17 700 BP ? L’apport de l’art mobilier du Taillis des Coteaux (Antigny, Vienne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Gaussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Primault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Caractérisation, continuités et discontinuités des manifestations graphiques des sociétés préhistoriques, XVIIIe Congrès UISPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897851v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence du Magdalénien. Rythme des changements techniques au cours du 18ème millénaire BP au Taillis des Coteaux (Antigny, Vienne, France)</w:t>
               </w:r>
@@ -1933,51 +1933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Gaussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2597,51 +2597,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C389AA76"/>
+    <w:nsid w:val="AAF16448"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2828,51 +2828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascaline-gaussein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2330-1784" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157187v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gaussein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deldicque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-&#193;ngeles Medina Alcaide" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379591v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529054v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alamichel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lacy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Claire Langley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529108v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14371" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121335v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709995v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934038v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Damery" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934059v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861900v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861916v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Astier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouch&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538873v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Fill&#226;tre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pigeaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paitier Herv&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berrouet Florian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonic Georges" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonic Pascal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379613v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897851v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primault J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Catteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430031v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081434v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosselin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379594v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379621v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05444802v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA100112" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00744570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascaline-gaussein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2330-1784" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157187v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gaussein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deldicque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-&#193;ngeles Medina Alcaide" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379591v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529054v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alamichel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lacy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Claire Langley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529108v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14371" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121335v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709995v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934038v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Damery" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934059v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861900v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861916v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Astier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouch&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538873v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Fill&#226;tre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pigeaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paitier Herv&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berrouet Florian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonic Georges" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonic Pascal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897851v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primault J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Catteau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379613v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430031v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081434v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosselin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379594v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379621v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05444802v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA100112" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00744570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>