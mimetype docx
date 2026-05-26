--- v1 (2026-04-14)
+++ v2 (2026-05-26)
@@ -180,51 +180,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -516,306 +516,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle pierre gravée dans la grotte du Chaffaud (Savigné, Vienne)</w:t>
+                <w:t xml:space="preserve">De la liberté d'expression chez les Magdaléniens, Nouveaux éléments d'art mobilier de l'abri de La Piscine (Montmorillon, Vienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Gaussein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 111 (1), pp.139-142</w:t>
+              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (2013-2), pp.171-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121336v1</w:t>
+                <w:t xml:space="preserve">hal-01529106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la liberté d'expression chez les Magdaléniens, Nouveaux éléments d'art mobilier de l'abri de La Piscine (Montmorillon, Vienne)</w:t>
+                <w:t xml:space="preserve">Une nouvelle pierre gravée dans la grotte du Chaffaud (Savigné, Vienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Gaussein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (1), pp.139-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2014.14371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01529106v1</w:t>
+                <w:t xml:space="preserve">hal-01529108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...35 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la liberté d’expression chez les Magdaléniens. Nouveaux éléments d’art mobilier de l’abri de La Piscine (Montmorillon, Vienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Gaussein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (2), pp.171-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -825,117 +756,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergence et développement d'une culture du Paléolithique supérieur : le Magdalénien. La Grotte du Taillis des Coteaux (Antigny, Vienne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Primault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Primault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Gaussein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MNHA. pp.648, 2023, ArchéoLogiques, 9, 978-2-11-172469-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -945,725 +876,725 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantier des collections au CCE de Magnac-sur-Touvre (16)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Gaussein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC Nouvelle-Aquitaine, Service Régional de l’Archéologie. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte du Taillis des Coteaux, Antigny (Vienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Primault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Primault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Cormarèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Cormarèche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Margot Damery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Gaussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC Nouvelle-Aquitaine, Service Régional de l’Archéologie. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art mobilier : de nouvelles pièces gravées magdaléniennes et gravettiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Gaussein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC Nouvelle-Aquitaine, Service Régional de l’Archéologie. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte du Taillis des Coteaux, Antigny (Vienne), Rapport intermédiaire 1/3 de la fouille programmée 2020/2022 - Chantier des collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Primault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Gaussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Primault</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte du Taillis des Coteaux, Antigny (Vienne), Rapport final de la fouille programmée 2015/2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Primault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Griggo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Griggo</w:t>
+                <w:t xml:space="preserve">Alexandre Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Astier</w:t>
+                <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Beauval</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fanny Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art mobilier du Taillis des Coteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Gaussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Virginie Le Fillâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Primault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Poitou-Charentes. 2015, pp.215-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de la campagne de prospection avec relevé d’art rupestre. Grotte du Sorcier, commune de Saint-Cirq-du-Bugue (Dordogne), 19 Novembre – 6 décembre 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pigeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Pigeaud</w:t>
+                <w:t xml:space="preserve">Paitier Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paitier Hervé</w:t>
+                <w:t xml:space="preserve">Berrouet Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berrouet Florian</w:t>
+                <w:t xml:space="preserve">Bonic Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonic Georges</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bonic Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC Aquitaine. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1673,551 +1604,551 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence du Magdalénien : rythme des changements techniques au cours du 18ème millénaire BP au Taillis des Coteaux (Antigny, Vienne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primault Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Gaussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture magdalénienne en place dès 17 700 BP ? L’apport de l’art mobilier du Taillis des Coteaux (Antigny, Vienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Gaussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Primault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caractérisation, continuités et discontinuités des manifestations graphiques des sociétés préhistoriques, XVIIIe Congrès UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence du Magdalénien. Rythme des changements techniques au cours du 18ème millénaire BP au Taillis des Coteaux (Antigny, Vienne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Primault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Primault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Gaussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrélations chrono-stratigraphiques et interactions culturelles au cours du Magdalénien entre l'Espagne cantabrique et le Sud-Ouest de la France.. et au-delà.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur la représentation animalière des faciès du Magdalénien à pointes de Lussac-Angles et à navettes : choix thématiques et formels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bourdier</w:t>
+                <w:t xml:space="preserve">Bruno Bosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Gaussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bosselin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Gaussein</w:t>
+                <w:t xml:space="preserve">Patrick Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’essor du Magdalénien. Aspects culturels, symboliques et techniques des faciès à Navettes et à Lussac-Angles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche des identités et dynamiques sociales paléolithiques. Investigation anthropologique sur l’art mobilier du Magdalénien moyen ancien dans le centre-ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Gaussein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biais, hiatus et absences en archéologie. 12e JDA Paris 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2227,98 +2158,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art mobilier au Paléolithique supérieur : complexité de l'identité et des réseaux de Cro Magnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Gaussein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appartenances et pratiques des réseaux. Actes du CTHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2328,100 +2259,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une anthropologie de l’art mobilier : identités et réseaux magdaléniens entre Loire et Dordogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Gaussein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université de Nanterre - Paris X, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017PA100112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05444802v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2431,105 +2362,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art gravé sur supports mobiliers lithiques dans la Vienne magdalénienne. Analyses stylistique, technologique et tracéologique : la figure du cheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Gaussein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-00744570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2597,51 +2528,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AAF16448"/>
+    <w:nsid w:val="0A96C4C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2828,51 +2759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascaline-gaussein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2330-1784" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157187v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gaussein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deldicque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-&#193;ngeles Medina Alcaide" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379591v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529054v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alamichel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lacy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Claire Langley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529108v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14371" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121335v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709995v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934038v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Damery" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934059v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861900v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861916v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Astier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouch&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538873v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Fill&#226;tre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pigeaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paitier Herv&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berrouet Florian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonic Georges" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonic Pascal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897851v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primault J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Catteau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379613v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430031v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081434v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosselin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379594v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379621v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05444802v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA100112" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00744570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascaline-gaussein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2330-1784" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157187v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gaussein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deldicque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-&#193;ngeles Medina Alcaide" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379591v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529054v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alamichel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lacy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Claire Langley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529106v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529108v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14371" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934046v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934038v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Damery" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861916v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Astier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouch&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538873v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Fill&#226;tre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197470v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pigeaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paitier Herv&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berrouet Florian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonic Georges" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonic Pascal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897851v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primault J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Catteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379613v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430031v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081434v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosselin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379594v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379621v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05444802v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA100112" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00744570v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>