--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -66,3858 +66,3992 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human contributions to global soundscapes are less predictable than the acoustic rhythms of wildlife</w:t>
+                <w:t xml:space="preserve">Spatial Reaction Norms of Barbary Macaques (Macaca sylvanus) in Response to Seasonal Resource Variation in Two Contrasting Landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panu Somervuo</w:t>
+                <w:t xml:space="preserve">Elsa Minot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Roslin</w:t>
+                <w:t xml:space="preserve">Pascaline Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian L. Fisher</w:t>
+                <w:t xml:space="preserve">Zouhair Amhaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bess Hardwick</w:t>
+                <w:t xml:space="preserve">Simon Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deirdre Kerdraon</w:t>
+                <w:t xml:space="preserve">Em Demellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9, pp.1585-1598. </w:t>
+              <w:t xml:space="preserve">International Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-025-02786-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10764-026-00544-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168055v1</w:t>
+                <w:t xml:space="preserve">hal-05574682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space Use by Crop‐Foraging Barbary Macaques When Crops Are Not Available</w:t>
+                <w:t xml:space="preserve">Human contributions to global soundscapes are less predictable than the acoustic rhythms of wildlife</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Minot</w:t>
+                <w:t xml:space="preserve">Panu Somervuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Corbeau</w:t>
+                <w:t xml:space="preserve">Tomas Roslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Tanvier</w:t>
+                <w:t xml:space="preserve">Brian L. Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Menier</w:t>
+                <w:t xml:space="preserve">Bess Hardwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latifa Silki</w:t>
+                <w:t xml:space="preserve">Deirdre Kerdraon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (8), pp.e71916. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.1585-1598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.71916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-025-02786-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233190v1</w:t>
+                <w:t xml:space="preserve">hal-05168055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Viability Analysis to Inform Reintroduction Decisions for a Group‐Living Primate, the Barbary Macaque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Space Use by Crop‐Foraging Barbary Macaques When Crops Are Not Available</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Minot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Neves</w:t>
+                <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Le Berre</w:t>
+                <w:t xml:space="preserve">Clara Tanvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidi Imad Cherkaoui</w:t>
+                <w:t xml:space="preserve">Juliette Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasper Iepema</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zouhair Amhaouch</w:t>
+                <w:t xml:space="preserve">Latifa Silki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acv.70015⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (8), pp.e71916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.71916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05053953v1</w:t>
+                <w:t xml:space="preserve">hal-05233190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflicts Between Humans and Endangered Barbary Macaques (Macaca sylvanus) at the Edge of an Agricultural Landscape in Morocco</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Population Viability Analysis to Inform Reintroduction Decisions for a Group‐Living Primate, the Barbary Macaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Imad Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasper Iepema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Amhaouch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nelly Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Primatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10764-024-00422-w⟩</w:t>
+              <w:t xml:space="preserve">Animal Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acv.70015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04518091v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIY your captures when everything else fails: Description of an artisanal dart launcher with an assessment of the medium-term response in a primate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Minot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Tanvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 62 (2), pp.e13276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/aje.13276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer le comportement animal dans l'Antiquité – Induction des protocoles à partir des pratiques actuelles en écologie comportementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropozoologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, in Broseta A., Scaccuto A. &amp; Zucker A. (éds), Observation zoologique, expérience et expérimentation sur l’animal. Antiquité – Moyen Âge., 59 (2), pp.15-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5252/anthropozoologica2024v59a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of environmental conditions on population growth and age-specific vital rates of a long-lived primate species in two contrasted habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 66 (2), pp.71-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/1438-390X.12164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral adjustments of endangered Barbary macaques ( Macaca sylvanus ) living at the edge of an agricultural landscape in Morocco</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Conflicts Between Humans and Endangered Barbary Macaques (Macaca sylvanus) at the Edge of an Agricultural Landscape in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Imad Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Amhaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (4), pp.860-881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10764-024-00422-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajp.23545⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04191944v1</w:t>
+                <w:t xml:space="preserve">hal-04518091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetic impact of an Ebola outbreak on a wild gorilla population</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camilla Hjorth Scharff-Olsen</w:t>
+                <w:t xml:space="preserve">Behavioral adjustments of endangered Barbary macaques ( Macaca sylvanus ) living at the edge of an agricultural landscape in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Imad Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Amhaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-021-08025-y⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 85 (11), pp.e23545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajp.23545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413266v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale analysis of landscape resistance reveals genetic isolates in an endangered forest-specialist species the Barbary macaque (Macaca sylvanus).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vallet</w:t>
+                <w:t xml:space="preserve">The genetic impact of an Ebola outbreak on a wild gorilla population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Fontsere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frandsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Hernandez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Ernoult</w:t>
+                <w:t xml:space="preserve">Jonas Niemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Rantier</w:t>
+                <w:t xml:space="preserve">Camilla Hjorth Scharff-Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2021.109337⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-021-08025-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03400133v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transdisciplinary Bioblitz: Rapid biotic and abiotic inventory allows studying environmental changes over 60 years at the Biological Field Station of Paimpont (Brittany, France) and opens new interdisciplinary research opportunities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multiscale analysis of landscape resistance reveals genetic isolates in an endangered forest-specialist species the Barbary macaque (Macaca sylvanus).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annegret Nicolai</w:t>
+                <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Guernion</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Le Gouar</w:t>
+                <w:t xml:space="preserve">Yann Rantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/BDJ.8.e50451⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 623, pp.109337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2021.109337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521032v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range expansion is associated with increased survival and fecundity in a long-lived bat species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transdisciplinary Bioblitz: Rapid biotic and abiotic inventory allows studying environmental changes over 60 years at the Biological Field Station of Paimpont (Brittany, France) and opens new interdisciplinary research opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Nicolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guernion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-L Jan</w:t>
+                <w:t xml:space="preserve">Sarah Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lehnen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Biedermann</w:t>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2019.0384⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (8), pp.e50451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/BDJ.8.e50451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277434v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disease avoidance, and breeding group age and size condition the dispersal patterns of western lowland gorilla females</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levréro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Baudouin</w:t>
+                <w:t xml:space="preserve">Céline Genton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane H Cristescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (9), pp.e02786. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ecy.2786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From groups to communities in western lowland gorillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Forcina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubèn Bernardo-Madrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Illera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 286 (1896), pp.20182019. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2018.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which temporal resolution to consider when investigating the impact of climatic data on population dynamics? The case of the lesser horseshoe bat (Rhinolophus hipposideros)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Range expansion is associated with increased survival and fecundity in a long-lived bat species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-L Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lehnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
+                <w:t xml:space="preserve">G. Kerth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Farcy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alice Baudoin</w:t>
+                <w:t xml:space="preserve">M. Biedermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-017-3901-9⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1906), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2019.0384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580367v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using demographic characteristics of populations to detect spatial fragmentation following suspected ebola outbreaks in great apes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Genton</w:t>
+                <w:t xml:space="preserve">Which temporal resolution to consider when investigating the impact of climatic data on population dynamics? The case of the lesser horseshoe bat (Rhinolophus hipposideros)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Cristescu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Levréro</w:t>
+                <w:t xml:space="preserve">Erwan Le Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Bigot</w:t>
+                <w:t xml:space="preserve">Alice Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 164 (1), pp.3-10. </w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 184 (4), pp.749-761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajpa.23275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00442-017-3901-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880313v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Ebola impacts social dynamics in gorillas: a multistate modelling approach.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Using demographic characteristics of populations to detect spatial fragmentation following suspected ebola outbreaks in great apes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Genton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Cristescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levréro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.12268⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 164 (1), pp.3-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.23275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579437v1</w:t>
+                <w:t xml:space="preserve">hal-04880313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal fluctuations in the environment and intra-specific polymorphism: A model simulating the flowering phenology of gorse (Ulex europaeus)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How Ebola impacts social dynamics in gorillas: a multistate modelling approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Genton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Cristescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levréro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2014.09.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84 (1), pp.166-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.12268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093990v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic parameters of sexes in an elusive insect: Implications for monitoring methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Temporal fluctuations in the environment and intra-specific polymorphism: A model simulating the flowering phenology of gorse (Ulex europaeus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Vignon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vernon</w:t>
+                <w:t xml:space="preserve">Anne Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10144-014-0453-2⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 306, pp.76-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2014.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097974v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How tourism and pastoralism influence population demographic changes in a threatened large mammal species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nelly Ménard</w:t>
+                <w:t xml:space="preserve">Demographic parameters of sexes in an elusive insect: Implications for monitoring methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Foulquier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vallet</w:t>
+                <w:t xml:space="preserve">Hervé Brustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Qarro</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Vernon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 17 (2), pp.115-124. </w:t>
+              <w:t xml:space="preserve">Population Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57 (1), pp.227-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acv.12063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10144-014-0453-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00999492v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-Release Dispersal in Animal Translocations: Social Attraction and the ''Vacuum Effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How tourism and pastoralism influence population demographic changes in a threatened large mammal species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Mihoub</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Mohamed Qarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027453⟩</w:t>
+              <w:t xml:space="preserve">Animal Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (2), pp.115-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acv.12063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00704518v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term trends in survival of a declining population: the case of the little owl (Athene noctua) in the Netherlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Schekkerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Schekkerman</w:t>
+                <w:t xml:space="preserve">Henk P. van Der Jeugd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henk P. van Der Jeugd</w:t>
+                <w:t xml:space="preserve">Arjan Boele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald van Harxen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 166, pp.369-379. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00442-010-1868-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low evidence for extra-pair fertilizations in two reintroduced populations of Griffon Vulture ()</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-Release Dispersal in Animal Translocations: Social Attraction and the ''Vacuum Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mihoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Gouar</w:t>
+                <w:t xml:space="preserve">Alexandre Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10336-010-0593-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (12), pp.e27453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634351v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-biased and body condition dependent dispersal capacity in the endangered saproxylic beetle Osmoderma eremita (Coleoptera: Cetoniidae).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Le Gouar</w:t>
+                <w:t xml:space="preserve">Low evidence for extra-pair fertilizations in two reintroduced populations of Griffon Vulture ()</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Sulawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick R. Delettre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vernon</w:t>
+                <w:t xml:space="preserve">Sylvain Henriquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10841-010-9296-0⟩</w:t>
+              <w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 152 (2), pp.359-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10336-010-0593-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00557638v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Ebola impacts genetics of western lowland Gorilla populations ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Sex-biased and body condition dependent dispersal capacity in the endangered saproxylic beetle Osmoderma eremita (Coleoptera: Cetoniidae).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia David</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yannick R. Delettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Brustel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Insect Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (6), pp.679-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10841-010-9296-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0008375⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448692v1</w:t>
+                <w:t xml:space="preserve">hal-00557638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding habitat selection behaviors in heterogeneous environments: implications for modeling reintroduction.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">How Ebola impacts genetics of western lowland Gorilla populations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Bermejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0706.2008.17142.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (12), pp.e8375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0008375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406488v1</w:t>
+                <w:t xml:space="preserve">hal-00448692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROLES OF SURVIVAL AND DISPERSAL IN REINTRODUCTION SUCCESS OF GRIFFON VULTURE ( GYPS FULVUS )</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Breeding habitat selection behaviors in heterogeneous environments: implications for modeling reintroduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mihoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 118 (5), pp.663-674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0706.2008.17142.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1890/07-0854.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04382094v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity in connected reintroduced population: long term data on Griffon vulture (Gyps fulvus) in Europe.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Le Gouar</w:t>
+                <w:t xml:space="preserve">ROLES OF SURVIVAL AND DISPERSAL IN REINTRODUCTION SUCCESS OF GRIFFON VULTURE ( GYPS FULVUS )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rigal</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Choisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Henriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Catherine Boisselier-Dubayle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Arthur</w:t>
+                <w:t xml:space="preserve">Philippe Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (4), pp.859-872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/07-0854.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418753v1</w:t>
+                <w:t xml:space="preserve">hal-04382094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Genetic diversity in connected reintroduced population: long term data on Griffon vulture (Gyps fulvus) in Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Catherine Boisselier-Dubayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9, pp.349-359</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Does sex matter in reintroduction of griffon vultures Gyps fulvus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bosé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lambourdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Choisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oryx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 41 (4), pp.503-508. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0030605307000312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3927,2936 +4061,2936 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced energy expenditure and improved demographic status of Barbary macaques in human-modified landscapes compared to natural forests: toward synanthropization?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Minot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Amhaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Congres of the International Primate Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Primate Society, Jul 2025, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-taxon dynamics of an ecological succession after disturbance: Study of a quarry network.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hortegat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress in ecology and evolution, SFE2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques multi-taxons d'une succession écologique après perturbation : Etude d'un réseau de carrière.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hortegat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e journées du réseau REVER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-non-human global change: The case study of the Barbary macaque in the National Park of Ifrane in Morocco.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Minot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autumn School « Global Forests 2024 » Forest Biodiversity: the ecology-social sciences dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIP ECOFOR, Oct 2024, Oxford, Maison française d'Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring habitat selection and behaviour of Barbary macaques (Macaca sylvanus) in response to environmental factors in the context of human-wildlife conflict.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Minot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Demellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Tanvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème rencontres Ecology &amp; Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Rencontres Ecology &amp; Behaviour, Aug 2024, Chizé, Villiers-en-Bois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflicts with humans and behavioral adjustments of endangered Barbary macaques (Macaca sylvanus) living at the edge of an agricultural landscape in Morocco.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Imad Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Amhaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congres of primatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Malaisie, Aug 2023, Cuching, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajustements comportementaux de singes magots (Macaca sylvanus) vivant dans un paysage agricole au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Imad Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Amhaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème Colloque de la Société Française pour l’étude du comportement animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, laboratoire Physiologie de la reproduction et des Comportements (PRC); Institut de Recherche sur la Biologie de l’Insecte (IRBI)., May 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer le comportement animal au temps de l’Antiquité – induction des protocoles au regard des pratiques actuelles en éthologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline J. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observation zoologique, expérience et expérimentation sur l’animal – Antiquité – Moyen Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anaelle Broseta; Alessandra Scaccuto; Arnaud Zucker, Oct 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural adjustments of Barbary macaques (Macaca sylvanus) inhabiting an agricultural landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Imad Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Amhaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international SFE²</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFE² GFÖ EEF, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibilité comportementale : un atout face aux perturbations. Ce que le spatial nous apprend sur le temporel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les variations comportementales dans le temps et l’espace. Programme IUF « Passer penser du côté des animaux ». Atelier 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eric Baratay, Jun 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03400117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Ebola virus on Gorilla gorilla gorilla diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fontsere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Frandsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hernandez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th congress of the International Primatological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Nairobi, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility patterns and social structure unveiled by non-invasive genotyping in the western lowland gorilla (Gorilla gorilla gorilla)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forcina Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloy Revilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Bernardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Joint Meeting of Société Zoologique de France et Unione Zoologica Italiana : « The evolution of animal diversity: A comparative approach »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parentesco y patrones de movilidad desvelan redes sociales modulares en el gorila occidental de llanura (Gorilla gorilla gorilla)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Forcina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloy Revilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Bernardo-Madrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII Congress of the Spanish Society of Mammalogist (SECEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Guadalajara, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs influençant la dispersion des femmes Gorilles des plaines de l'ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Baudouin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Genton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Cristescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levréro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Colloque de la Société Francophone de Primatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone de Primatologie, Oct 2016, Paimpont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing female dispersal patterns in Western lowland gorillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Baudouin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Genton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Cristescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levréro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des populations des Gorilles de Plaine de l’Ouest et petits singes dans les clairières de Lokoué et Romani, Parc National d’Odzala-Kokoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Maloueki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ngoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Darcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Colloque de la Société Francophone de Primatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paimpont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demography and sociality: Elasticity analysis in a gorilla population affected by an Ebola outbreak</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Les mammifères des salines du parc National d’Odzala-Kokoua (République du Congo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Congress for Conservation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Atelier de restitution des résultats des travaux de recherché dans le Parc d’Odzala-Kokoua2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Brazzaville, Congo-Brazzaville</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160507v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la recherche et son importance pour la conservation de la biodiversité : l’exemple des clairières salifères du Parc National d’Odzala-Kokoua et de leurs populations de gorilles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Demography and sociality: Elasticity analysis in a gorilla population affected by an Ebola outbreak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Genton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de restitution des résultats des travaux de recherché dans le Parc d’Odzala-Kokoua</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Brazzaville, Congo-Brazzaville</w:t>
+              <w:t xml:space="preserve">27th International Congress for Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160449v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mammifères des salines du parc National d’Odzala-Kokoua (République du Congo)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Les enjeux de la recherche et son importance pour la conservation de la biodiversité : l’exemple des clairières salifères du Parc National d’Odzala-Kokoua et de leurs populations de gorilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de restitution des résultats des travaux de recherché dans le Parc d’Odzala-Kokoua2</w:t>
+              <w:t xml:space="preserve">Atelier de restitution des résultats des travaux de recherché dans le Parc d’Odzala-Kokoua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Brazzaville, Congo-Brazzaville</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160442v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les maladies infectieuses émergentes : facteur de l’évolution des populations socialement structurées ? Le cas du système Ebola-Gorille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier de restitution des résultats des travaux de recherché dans le Parc d’Odzala-Kokoua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Brazzaville, Congo-Brazzaville</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of social systems and population dynamics on the evolutionary responses to environmental pressures: A case study in western lowland gorillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Congress for Conservation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Conservation Biology Global (SCB). Washington, D.C., USA., Aug 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal fluctuations of environmental conditions and intra-specific polymorphism: A model simulating the flowering phenology of gorse (Ulex europaeus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Biennal ISEM Conference “Ecological Modelling for Ecosystem Sustainability in the Context of Global Change”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamics of a recovering gorilla population after an Ebola outbreak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Genton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Cristescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II International Primatological Society Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial heterogeneity of recapture probability in substantial in most species and has consequences for survival estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie J Van Noordwijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henk P. van Der Jeugd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII Conference of the European Ornithologist’s Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of social systems on infectious disease consequences on population dynamics in endangered species: Project on Ebola-Gorilla system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Genton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Osborn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bermejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOCIOR: Social Systems: Demographic and Genetic issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Paimpont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6866,646 +7000,646 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’apaiser en prenant son pied ? Un nouveau geste chez le macaque de Barbarie (Macaca sylvanus) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Guery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème colloque de la Société Francophone de Primatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Poitiers (Université de Poitiers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des changements d’usages des terres dans les conflits homme/faune sauvage : le cas du magot au Moyen Atlas (Maroc)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Molecular phylogeny of the six most common European Lumbricus species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Nicolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Aubert</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangping Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guernion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Colloque de la Société Francophone de Primatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paimpont, France</w:t>
+              <w:t xml:space="preserve">7th International Oligochaete Taxonomy Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paimpont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409568v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phylogeny of the six most common European Lumbricus species</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Impact des changements d’usages des terres dans les conflits homme/faune sauvage : le cas du magot au Moyen Atlas (Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Timallouka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Chillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Qarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Muriel Guernion</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Oligochaete Taxonomy Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paimpont, France</w:t>
+              <w:t xml:space="preserve">29ème Colloque de la Société Francophone de Primatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paimpont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439670v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’impact de l’épidémie Ebola sur la variabilité adaptative des gorilles de plaines de l’Ouest, via une méthode alternative au séquençage à haut débit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Colloque Génomique Environnementale ‘Diversité, évolution et fonctionnement du vivant à l’ère des nouvelles technologies de séquençage’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact de la maladie infectieuse émergente Ebola sur la variabilité de deux marqueurs microsatellites liés au Complexe Majeur d’Histocompatibilité (CMH) chez le gorille de plaines de l’Ouest (Gorilla gorilla gorilla)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit Pois Déridé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7515,249 +7649,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La flexibilité comportementale face aux perturbations de l’Anthropocène. Ce que le spatial nous apprend du temporel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline J. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Baratay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les animaux historicisés - Pourquoi situer leurs comportements dans le temps et l'espace?.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions de la Sorbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.195-208, 2022, ISBN: 979-10-351-0838-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersal and habitat selection: behavioural and spatial constraints for animal reintroductions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mihoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.G. Ewen, D.P. Armstrong, K.A. Parker &amp; P.J. Seddon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reintroduction Biology: Integrating Science and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Blackwell Publishing, pp.138-164, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781444355833.ch5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7767,454 +7901,454 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation spatialement explicite de la capacité d'expansion des populations d'escargot Elona quimperiana. Sous la direction scientifique de Pascaline Le Gouar et Armelle Ansart.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel-Marie Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Ansart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population-level sensitivity to landscape variables reflects individual-based habitat selection in a woodland bat species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Zarzoso-Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fourcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la structure génétique à fine échelle d'une population de cigognes blanches en cours d'expansion spatiale. Sous la direction scientifique de Pascaline LE GOUAR et Jean-Marc Paillison et la supervision technique de Marie-Claire MARTIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secrets of Western Lowland Gorilla highly social behavior revealed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Forcina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline J. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubèn Bernardo-Madrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Illera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8224,309 +8358,309 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des potentialités des habitats forestiers de Tazekka pour la réintroduction du singe magot (Macaca sylvanus)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Suggestions pour l’emplacement de l’enclos d’acclimatation des singes magot au Tazekka et analyses des ressources automnales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Haut Commissariat aux Eaux et Forêts et à la Lutte Contre la Désertification (HCEFCLD) du Maroc. 2019, 26p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ECOBIO, UMR6553, avenue de Général Leclerc, Campus de Beaulieu, 35042 Rennes; Haut Commissariat aux Eaux et Forêts et à la Lutte Contre la Désertification (HCEFCLD) du Maroc. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465177v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suggestions pour l’emplacement de l’enclos d’acclimatation des singes magot au Tazekka et analyses des ressources automnales.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Analyse des potentialités des habitats forestiers de Tazekka pour la réintroduction du singe magot (Macaca sylvanus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ECOBIO, UMR6553, avenue de Général Leclerc, Campus de Beaulieu, 35042 Rennes; Haut Commissariat aux Eaux et Forêts et à la Lutte Contre la Désertification (HCEFCLD) du Maroc. 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Haut Commissariat aux Eaux et Forêts et à la Lutte Contre la Désertification (HCEFCLD) du Maroc. 2019, 26p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013185v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des changements d'usages des terres dans les conflits homme/faune sauvage: enjeux pour la gestion de la biodiversité de l’écosystème cédraie du Moyen Atlas (Maroc).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Butet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Chillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] osur-Station biologique de Paimpont; Ecobio UMR 6553, CNRS/Univdersité de Rennes 1; Ecole Nationale Forestière d'Ingénieurs, Salé, Maroc; Agrocampus Ouest - UMR ESO (Espaces et Sociétés); IDDRI - Institut du Développement Durable et des Relations Internationales; ECOBIO, UMR6553, avenue de Général Leclerc, Campus de Beaulieu, 35042 Rennes; Université de Meknès (Maroc). 2018, 16p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8536,118 +8670,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gone gorillas. Blog de Fred Singer : https://fredsingerecology.com/2020/01/14/gone-gorilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId240"/>
+      <w:footerReference w:type="default" r:id="rId243"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8794,51 +8928,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05168055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panu Somervuo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Roslin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Fisher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess Hardwick" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Kerdraon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02786-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233190v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Minot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corbeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tanvier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Menier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Silki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71916" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053953v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Neves" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Berre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Imad Cherkaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Iepema" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Amhaouch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.70015" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518091v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Duperron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly M&#233;nard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-024-00422-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595922v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13276" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04473262v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Le Gouar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zucker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2024v59a2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192285v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vallet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Pierre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thierry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1438-390X.12164" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04191944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23545" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413266v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fontsere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frandsen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Niemann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Hjorth Scharff-Olsen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08025-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03400133v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rantier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.109337" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02521032v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillocheau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50451" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277434v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L Jan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lehnen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kerth" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biedermann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0384" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02178868v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudouin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gatti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levr&#233;ro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Genton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane H Cristescu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2786" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089034v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Forcina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#232;n Bernardo-Madrid" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Illera" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580367v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Jan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farcy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Boireau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Texier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudoin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-017-3901-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880313v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Cristescu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bigot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23275" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579437v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12268" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01093990v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.09.028" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01097974v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Dubois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vignon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-014-0453-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00999492v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulquier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Qarro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12063" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GW8ZTRSM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704518v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarrazin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027453" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667903v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schekkerman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk P. van Der Jeugd" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Boele" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald van Harxen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-010-1868-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634351v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gouar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sulawa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Henriquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tessier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-010-0593-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557638v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R. Delettre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-010-9296-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D7R2ZH4G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448692v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia David" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Bermejo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008375" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406488v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2008.17142.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q1LMJ134-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382094v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Choisy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecuyer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/07-0854.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418753v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Boisselier-Dubayle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarrazin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arthur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667369v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bos&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Choisy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605307000312" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05434272v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chollet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070849v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hortegat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Parisot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070838v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05434237v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05434202v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Demellier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04193033v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194446v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193025v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline J. Le Gouar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04193027v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03400117v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461569v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frandsen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01654280v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forcina Giovanni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloy Revilla" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bernardo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461605v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bernardo-Madrid" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03098590v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461616v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02409851v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Maloueki" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Menard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ngoma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Darcis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01160507v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Thiec" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pierre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01160449v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01160442v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01160445v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01161606v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098174v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098034v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Genton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098014v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie J Van Noordwijk" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098026v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Osborn" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bermejo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05434323v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lochin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Guery" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02409568v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Timallouka" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Chillasse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Aubert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02439670v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Briard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangping Qiu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098181v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098176v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04193057v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100017390" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778044v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444355833.ch5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866214v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel-Marie Arnault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ansart" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665532v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Zarzoso-Lacoste" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03173675v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sinoquet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Martin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463054v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02465177v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03013185v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03013205v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463103v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574682v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Minot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Le Gouar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Amhaouch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em Demellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-026-00544-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05168055v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panu Somervuo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Roslin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Fisher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess Hardwick" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Kerdraon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02786-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233190v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corbeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tanvier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Menier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Silki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71916" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053953v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Neves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Berre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Imad Cherkaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Iepema" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.70015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595922v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13276" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04473262v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly M&#233;nard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zucker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2024v59a2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vallet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Pierre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thierry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1438-390X.12164" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518091v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Duperron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-024-00422-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04191944v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23545" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413266v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fontsere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frandsen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Niemann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Hjorth Scharff-Olsen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08025-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03400133v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rantier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.109337" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02521032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillocheau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50451" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02178868v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudouin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gatti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levr&#233;ro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Genton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane H Cristescu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2786" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089034v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Forcina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#232;n Bernardo-Madrid" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Illera" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L Jan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lehnen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kerth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biedermann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0384" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580367v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Jan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farcy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Boireau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Texier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudoin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-017-3901-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880313v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Cristescu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bigot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23275" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579437v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12268" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01093990v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.09.028" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01097974v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Dubois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vignon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-014-0453-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00999492v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulquier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Qarro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12063" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GW8ZTRSM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667903v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schekkerman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk P. van Der Jeugd" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Boele" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald van Harxen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-010-1868-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704518v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarrazin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027453" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634351v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gouar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sulawa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Henriquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tessier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-010-0593-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557638v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R. Delettre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-010-9296-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D7R2ZH4G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448692v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia David" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Bermejo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008375" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406488v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2008.17142.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q1LMJ134-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382094v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Choisy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecuyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/07-0854.1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418753v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Boisselier-Dubayle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarrazin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arthur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667369v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bos&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Choisy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605307000312" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05434272v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070849v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hortegat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Parisot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070838v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05434237v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05434202v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Demellier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04193033v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194446v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193025v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline J. Le Gouar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04193027v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03400117v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461569v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frandsen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01654280v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forcina Giovanni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloy Revilla" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bernardo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461605v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bernardo-Madrid" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03098590v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461616v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02409851v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Maloueki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Menard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ngoma" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Darcis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01160442v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01160507v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Thiec" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pierre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01160449v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01160445v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01161606v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098174v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098034v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Genton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098014v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie J Van Noordwijk" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098026v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Osborn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bermejo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05434323v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lochin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Guery" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02439670v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Briard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangping Qiu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02409568v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Timallouka" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Chillasse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Aubert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098181v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098176v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04193057v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100017390" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778044v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444355833.ch5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866214v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel-Marie Arnault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ansart" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665532v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Zarzoso-Lacoste" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03173675v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sinoquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Martin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463054v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03013185v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02465177v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03013205v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463103v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>