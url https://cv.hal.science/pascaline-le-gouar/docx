--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human contributions to global soundscapes are less predictable than the acoustic rhythms of wildlife</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Space Use by Crop‐Foraging Barbary Macaques When Crops Are Not Available</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Minot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panu Somervuo</w:t>
+                <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Roslin</w:t>
+                <w:t xml:space="preserve">Clara Tanvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian L. Fisher</w:t>
+                <w:t xml:space="preserve">Juliette Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bess Hardwick</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Deirdre Kerdraon</w:t>
+                <w:t xml:space="preserve">Latifa Silki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-025-02786-5⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (8), pp.e71916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.71916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168055v1</w:t>
+                <w:t xml:space="preserve">hal-05233190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space Use by Crop‐Foraging Barbary Macaques When Crops Are Not Available</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Minot</w:t>
+                <w:t xml:space="preserve">Human contributions to global soundscapes are less predictable than the acoustic rhythms of wildlife</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panu Somervuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Corbeau</w:t>
+                <w:t xml:space="preserve">Tomas Roslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Tanvier</w:t>
+                <w:t xml:space="preserve">Brian L. Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Menier</w:t>
+                <w:t xml:space="preserve">Bess Hardwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latifa Silki</w:t>
+                <w:t xml:space="preserve">Deirdre Kerdraon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (8), pp.e71916. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.1585-1598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.71916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-025-02786-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233190v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population Viability Analysis to Inform Reintroduction Decisions for a Group‐Living Primate, the Barbary Macaque</w:t>
               </w:r>
@@ -642,77 +642,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIY your captures when everything else fails: Description of an artisanal dart launcher with an assessment of the medium-term response in a primate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Minot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Tanvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4127,51 +4127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Amhaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Congres of the International Primate Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Primate Society, Jul 2025, Antananarivo, Madagascar</w:t>
@@ -4194,51 +4194,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-taxon dynamics of an ecological succession after disturbance: Study of a quarry network.</w:t>
+                <w:t xml:space="preserve">Dynamiques multi-taxons d'une succession écologique après perturbation : Etude d'un réseau de carrière.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hortegat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ernoult</w:t>
@@ -4269,97 +4269,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress in ecology and evolution, SFE2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">13e journées du réseau REVER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070849v1</w:t>
+                <w:t xml:space="preserve">hal-05070838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques multi-taxons d'une succession écologique après perturbation : Etude d'un réseau de carrière.</w:t>
+                <w:t xml:space="preserve">Multi-taxon dynamics of an ecological succession after disturbance: Study of a quarry network.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hortegat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ernoult</w:t>
@@ -4390,73 +4390,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e journées du réseau REVER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">International congress in ecology and evolution, SFE2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070838v1</w:t>
+                <w:t xml:space="preserve">hal-05070849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-non-human global change: The case study of the Barbary macaque in the National Park of Ifrane in Morocco.</w:t>
               </w:r>
@@ -4593,51 +4593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Minot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Demellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Tanvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8928,51 +8928,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574682v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Minot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Le Gouar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Amhaouch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em Demellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-026-00544-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05168055v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panu Somervuo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Roslin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Fisher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess Hardwick" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Kerdraon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02786-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233190v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corbeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tanvier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Menier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Silki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71916" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053953v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Neves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Berre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Imad Cherkaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Iepema" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.70015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595922v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13276" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04473262v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly M&#233;nard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zucker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2024v59a2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vallet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Pierre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thierry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1438-390X.12164" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518091v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Duperron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-024-00422-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04191944v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23545" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413266v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fontsere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frandsen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Niemann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Hjorth Scharff-Olsen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08025-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03400133v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rantier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.109337" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02521032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillocheau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50451" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02178868v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudouin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gatti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levr&#233;ro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Genton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane H Cristescu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2786" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089034v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Forcina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#232;n Bernardo-Madrid" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Illera" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L Jan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lehnen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kerth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biedermann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0384" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580367v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Jan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farcy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Boireau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Texier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudoin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-017-3901-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880313v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Cristescu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bigot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23275" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579437v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12268" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01093990v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.09.028" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01097974v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Dubois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vignon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-014-0453-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00999492v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulquier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Qarro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12063" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GW8ZTRSM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667903v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schekkerman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk P. van Der Jeugd" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Boele" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald van Harxen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-010-1868-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704518v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarrazin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027453" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634351v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gouar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sulawa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Henriquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tessier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-010-0593-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557638v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R. Delettre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-010-9296-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D7R2ZH4G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448692v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia David" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Bermejo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008375" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406488v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2008.17142.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q1LMJ134-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382094v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Choisy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecuyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/07-0854.1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418753v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Boisselier-Dubayle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarrazin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arthur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667369v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bos&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Choisy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605307000312" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05434272v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070849v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hortegat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Parisot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070838v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05434237v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05434202v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Demellier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04193033v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194446v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193025v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline J. Le Gouar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04193027v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03400117v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461569v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frandsen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01654280v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forcina Giovanni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloy Revilla" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bernardo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461605v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bernardo-Madrid" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03098590v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461616v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02409851v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Maloueki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Menard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ngoma" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Darcis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01160442v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01160507v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Thiec" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pierre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01160449v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01160445v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01161606v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098174v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098034v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Genton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098014v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie J Van Noordwijk" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098026v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Osborn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bermejo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05434323v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lochin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Guery" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02439670v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Briard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangping Qiu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02409568v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Timallouka" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Chillasse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Aubert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098181v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098176v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04193057v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100017390" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778044v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444355833.ch5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866214v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel-Marie Arnault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ansart" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665532v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Zarzoso-Lacoste" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03173675v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sinoquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Martin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463054v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03013185v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02465177v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03013205v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463103v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574682v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Minot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Le Gouar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Amhaouch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em Demellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-026-00544-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233190v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corbeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tanvier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Menier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Silki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71916" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05168055v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panu Somervuo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Roslin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Fisher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess Hardwick" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Kerdraon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02786-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053953v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Neves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Berre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Imad Cherkaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Iepema" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.70015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595922v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13276" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04473262v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly M&#233;nard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zucker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2024v59a2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vallet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Pierre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thierry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1438-390X.12164" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518091v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Duperron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-024-00422-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04191944v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23545" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413266v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fontsere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frandsen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Niemann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Hjorth Scharff-Olsen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08025-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03400133v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rantier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.109337" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02521032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillocheau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50451" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02178868v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudouin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gatti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levr&#233;ro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Genton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane H Cristescu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2786" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089034v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Forcina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#232;n Bernardo-Madrid" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Illera" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L Jan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lehnen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kerth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biedermann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0384" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580367v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Jan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farcy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Boireau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Texier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudoin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-017-3901-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880313v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Cristescu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bigot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23275" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579437v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12268" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01093990v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.09.028" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01097974v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Dubois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vignon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-014-0453-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00999492v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulquier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Qarro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12063" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GW8ZTRSM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667903v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schekkerman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk P. van Der Jeugd" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Boele" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald van Harxen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-010-1868-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704518v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarrazin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027453" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634351v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gouar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sulawa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Henriquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tessier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-010-0593-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557638v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R. Delettre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-010-9296-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D7R2ZH4G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448692v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia David" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Bermejo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008375" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406488v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2008.17142.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q1LMJ134-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382094v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Choisy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecuyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/07-0854.1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418753v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Boisselier-Dubayle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarrazin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arthur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667369v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bos&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Choisy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605307000312" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05434272v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070838v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hortegat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Parisot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070849v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05434237v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05434202v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Demellier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04193033v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194446v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193025v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline J. Le Gouar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04193027v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03400117v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461569v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frandsen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01654280v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forcina Giovanni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloy Revilla" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bernardo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461605v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bernardo-Madrid" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03098590v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461616v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02409851v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Maloueki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Menard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ngoma" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Darcis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01160442v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01160507v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Thiec" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pierre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01160449v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01160445v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01161606v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098174v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098034v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Genton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098014v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie J Van Noordwijk" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098026v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Osborn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bermejo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05434323v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lochin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Guery" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02439670v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Briard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangping Qiu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02409568v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Timallouka" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Chillasse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Aubert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098181v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098176v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04193057v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100017390" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778044v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444355833.ch5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866214v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel-Marie Arnault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ansart" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665532v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Zarzoso-Lacoste" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03173675v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sinoquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Martin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463054v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03013185v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02465177v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03013205v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463103v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>