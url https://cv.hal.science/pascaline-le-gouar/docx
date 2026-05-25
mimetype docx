--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -234,1013 +234,1013 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space Use by Crop‐Foraging Barbary Macaques When Crops Are Not Available</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Population Viability Analysis to Inform Reintroduction Decisions for a Group‐Living Primate, the Barbary Macaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Corbeau</w:t>
+                <w:t xml:space="preserve">Elisa Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Tanvier</w:t>
+                <w:t xml:space="preserve">Sarah Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Menier</w:t>
+                <w:t xml:space="preserve">Sidi Imad Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latifa Silki</w:t>
+                <w:t xml:space="preserve">Jasper Iepema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Amhaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (8), pp.e71916. </w:t>
+              <w:t xml:space="preserve">Animal Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.71916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/acv.70015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233190v1</w:t>
+                <w:t xml:space="preserve">hal-05053953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human contributions to global soundscapes are less predictable than the acoustic rhythms of wildlife</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Space Use by Crop‐Foraging Barbary Macaques When Crops Are Not Available</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Minot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panu Somervuo</w:t>
+                <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Roslin</w:t>
+                <w:t xml:space="preserve">Clara Tanvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian L. Fisher</w:t>
+                <w:t xml:space="preserve">Juliette Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bess Hardwick</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Deirdre Kerdraon</w:t>
+                <w:t xml:space="preserve">Latifa Silki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-025-02786-5⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (8), pp.e71916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.71916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168055v1</w:t>
+                <w:t xml:space="preserve">hal-05233190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Viability Analysis to Inform Reintroduction Decisions for a Group‐Living Primate, the Barbary Macaque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human contributions to global soundscapes are less predictable than the acoustic rhythms of wildlife</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panu Somervuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Neves</w:t>
+                <w:t xml:space="preserve">Tomas Roslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Le Berre</w:t>
+                <w:t xml:space="preserve">Brian L. Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidi Imad Cherkaoui</w:t>
+                <w:t xml:space="preserve">Bess Hardwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasper Iepema</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zouhair Amhaouch</w:t>
+                <w:t xml:space="preserve">Deirdre Kerdraon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.1585-1598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acv.70015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-025-02786-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053953v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIY your captures when everything else fails: Description of an artisanal dart launcher with an assessment of the medium-term response in a primate</w:t>
+                <w:t xml:space="preserve">Conflicts Between Humans and Endangered Barbary Macaques (Macaca sylvanus) at the Edge of an Agricultural Landscape in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Corbeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clara Tanvier</w:t>
+                <w:t xml:space="preserve">Elisa Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Imad Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Amhaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Le Gouar</w:t>
+                <w:t xml:space="preserve">Coline Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Péron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nelly Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 62 (2), pp.e13276. </w:t>
+              <w:t xml:space="preserve">International Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (4), pp.860-881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/aje.13276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10764-024-00422-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04595922v1</w:t>
+                <w:t xml:space="preserve">hal-04518091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer le comportement animal dans l'Antiquité – Induction des protocoles à partir des pratiques actuelles en écologie comportementale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Le Gouar</w:t>
+                <w:t xml:space="preserve">DIY your captures when everything else fails: Description of an artisanal dart launcher with an assessment of the medium-term response in a primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Corbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Minot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Tanvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Ménard</w:t>
+                <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+                <w:t xml:space="preserve">Guillaume Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropozoologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, in Broseta A., Scaccuto A. &amp; Zucker A. (éds), Observation zoologique, expérience et expérimentation sur l’animal. Antiquité – Moyen Âge., 59 (2), pp.15-27. </w:t>
+              <w:t xml:space="preserve">African Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62 (2), pp.e13276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5252/anthropozoologica2024v59a2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/aje.13276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473262v1</w:t>
+                <w:t xml:space="preserve">hal-04595922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of environmental conditions on population growth and age-specific vital rates of a long-lived primate species in two contrasted habitats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Neves</w:t>
+                <w:t xml:space="preserve">Observer le comportement animal dans l'Antiquité – Induction des protocoles à partir des pratiques actuelles en écologie comportementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Vallet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1438-390X.12164⟩</w:t>
+              <w:t xml:space="preserve">Anthropozoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, in Broseta A., Scaccuto A. &amp; Zucker A. (éds), Observation zoologique, expérience et expérimentation sur l’animal. Antiquité – Moyen Âge., 59 (2), pp.15-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/anthropozoologica2024v59a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192285v1</w:t>
+                <w:t xml:space="preserve">hal-04473262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflicts Between Humans and Endangered Barbary Macaques (Macaca sylvanus) at the Edge of an Agricultural Landscape in Morocco</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Influence of environmental conditions on population growth and age-specific vital rates of a long-lived primate species in two contrasted habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zouhair Amhaouch</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Duperron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nelly Ménard</w:t>
+                <w:t xml:space="preserve">Hugo Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Primatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 45 (4), pp.860-881. </w:t>
+              <w:t xml:space="preserve">Population Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 66 (2), pp.71-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10764-024-00422-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/1438-390X.12164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04518091v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral adjustments of endangered Barbary macaques ( Macaca sylvanus ) living at the edge of an agricultural landscape in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Imad Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Amhaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Primatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 85 (11), pp.e23545. </w:t>
@@ -1272,295 +1272,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetic impact of an Ebola outbreak on a wild gorilla population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multiscale analysis of landscape resistance reveals genetic isolates in an endangered forest-specialist species the Barbary macaque (Macaca sylvanus).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Fontsere</w:t>
+                <w:t xml:space="preserve">Aude Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Frandsen</w:t>
+                <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Hernandez-Rodriguez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camilla Hjorth Scharff-Olsen</w:t>
+                <w:t xml:space="preserve">Yann Rantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-021-08025-y⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 623, pp.109337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2021.109337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413266v1</w:t>
+                <w:t xml:space="preserve">hal-03400133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale analysis of landscape resistance reveals genetic isolates in an endangered forest-specialist species the Barbary macaque (Macaca sylvanus).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vallet</w:t>
+                <w:t xml:space="preserve">The genetic impact of an Ebola outbreak on a wild gorilla population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Fontsere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frandsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Ernoult</w:t>
+                <w:t xml:space="preserve">Jessica Hernandez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Petit</w:t>
+                <w:t xml:space="preserve">Jonas Niemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Rantier</w:t>
+                <w:t xml:space="preserve">Camilla Hjorth Scharff-Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 623, pp.109337. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2021.109337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-021-08025-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03400133v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transdisciplinary Bioblitz: Rapid biotic and abiotic inventory allows studying environmental changes over 60 years at the Biological Field Station of Paimpont (Brittany, France) and opens new interdisciplinary research opportunities</w:t>
               </w:r>
@@ -1598,51 +1598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (8), pp.e50451. </w:t>
@@ -1674,429 +1674,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disease avoidance, and breeding group age and size condition the dispersal patterns of western lowland gorilla females</w:t>
+                <w:t xml:space="preserve">Range expansion is associated with increased survival and fecundity in a long-lived bat species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Baudouin</w:t>
+                <w:t xml:space="preserve">P-L Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Gatti</w:t>
+                <w:t xml:space="preserve">L. Lehnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Levréro</w:t>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Genton</w:t>
+                <w:t xml:space="preserve">G. Kerth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane H Cristescu</w:t>
+                <w:t xml:space="preserve">M. Biedermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (9), pp.e02786. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1906), 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ecy.2786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2019.0384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178868v1</w:t>
+                <w:t xml:space="preserve">hal-02277434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From groups to communities in western lowland gorillas</w:t>
+                <w:t xml:space="preserve">Disease avoidance, and breeding group age and size condition the dispersal patterns of western lowland gorilla females</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Forcina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Le Gouar</w:t>
+                <w:t xml:space="preserve">Alice Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubèn Bernardo-Madrid</w:t>
+                <w:t xml:space="preserve">Sylvain Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germán Illera</w:t>
+                <w:t xml:space="preserve">Florence Levréro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Genton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane H Cristescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2019⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (9), pp.e02786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.2786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089034v1</w:t>
+                <w:t xml:space="preserve">hal-02178868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range expansion is associated with increased survival and fecundity in a long-lived bat species</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From groups to communities in western lowland gorillas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+                <w:t xml:space="preserve">Giovanni Forcina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Kerth</w:t>
+                <w:t xml:space="preserve">Rubèn Bernardo-Madrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Biedermann</w:t>
+                <w:t xml:space="preserve">Germán Illera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 286 (1906), 9 p. </w:t>
+              <w:t xml:space="preserve">, 2019, 286 (1896), pp.20182019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2019.0384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277434v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which temporal resolution to consider when investigating the impact of climatic data on population dynamics? The case of the lesser horseshoe bat (Rhinolophus hipposideros)</w:t>
               </w:r>
@@ -2216,90 +2216,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using demographic characteristics of populations to detect spatial fragmentation following suspected ebola outbreaks in great apes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Genton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Cristescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levréro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2350,90 +2350,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Ebola impacts social dynamics in gorillas: a multistate modelling approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Genton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Cristescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levréro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2510,51 +2510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2601,51 +2601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic parameters of sexes in an elusive insect: Implications for monitoring methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2731,103 +2731,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How tourism and pastoralism influence population demographic changes in a threatened large mammal species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Qarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17 (2), pp.115-124. </w:t>
@@ -2871,278 +2871,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term trends in survival of a declining population: the case of the little owl (Athene noctua) in the Netherlands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Post-Release Dispersal in Animal Translocations: Social Attraction and the ''Vacuum Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mihoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arjan Boele</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-010-1868-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (12), pp.e27453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667903v1</w:t>
+                <w:t xml:space="preserve">hal-00704518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-Release Dispersal in Animal Translocations: Social Attraction and the ''Vacuum Effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term trends in survival of a declining population: the case of the little owl (Athene noctua) in the Netherlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Schekkerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Mihoub</w:t>
+                <w:t xml:space="preserve">Henk P. van Der Jeugd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Le Gouar</w:t>
+                <w:t xml:space="preserve">Arjan Boele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Sarrazin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ronald van Harxen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (12), pp.e27453. </w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 166, pp.369-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00442-010-1868-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00704518v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low evidence for extra-pair fertilizations in two reintroduced populations of Griffon Vulture ()</w:t>
               </w:r>
@@ -3180,51 +3180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Henriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 152 (2), pp.359-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3271,51 +3271,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-biased and body condition dependent dispersal capacity in the endangered saproxylic beetle Osmoderma eremita (Coleoptera: Cetoniidae).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick R. Delettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3400,103 +3400,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Ebola impacts genetics of western lowland Gorilla populations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Bermejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (12), pp.e8375. </w:t>
@@ -3534,77 +3534,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding habitat selection behaviors in heterogeneous environments: implications for modeling reintroduction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mihoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 118 (5), pp.663-674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3663,51 +3663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROLES OF SURVIVAL AND DISPERSAL IN REINTRODUCTION SUCCESS OF GRIFFON VULTURE ( GYPS FULVUS )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Choisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3784,51 +3784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity in connected reintroduced population: long term data on Griffon vulture (Gyps fulvus) in Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3922,51 +3922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does sex matter in reintroduction of griffon vultures Gyps fulvus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bosé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4088,90 +4088,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced energy expenditure and improved demographic status of Barbary macaques in human-modified landscapes compared to natural forests: toward synanthropization?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Minot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Amhaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Congres of the International Primate Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Primate Society, Jul 2025, Antananarivo, Madagascar</w:t>
@@ -4194,394 +4194,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques multi-taxons d'une succession écologique après perturbation : Etude d'un réseau de carrière.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human-non-human global change: The case study of the Barbary macaque in the National Park of Ifrane in Morocco.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Minot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Hortegat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Gaëlle Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e journées du réseau REVER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Autumn School « Global Forests 2024 » Forest Biodiversity: the ecology-social sciences dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIP ECOFOR, Oct 2024, Oxford, Maison française d'Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070838v1</w:t>
+                <w:t xml:space="preserve">hal-05434237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-taxon dynamics of an ecological succession after disturbance: Study of a quarry network.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hortegat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress in ecology and evolution, SFE2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-non-human global change: The case study of the Barbary macaque in the National Park of Ifrane in Morocco.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Minot</w:t>
+                <w:t xml:space="preserve">Dynamiques multi-taxons d'une succession écologique après perturbation : Etude d'un réseau de carrière.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hortegat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Simon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autumn School « Global Forests 2024 » Forest Biodiversity: the ecology-social sciences dialogue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIP ECOFOR, Oct 2024, Oxford, Maison française d'Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">13e journées du réseau REVER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05434237v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring habitat selection and behaviour of Barbary macaques (Macaca sylvanus) in response to environmental factors in the context of human-wildlife conflict.</w:t>
               </w:r>
@@ -4593,77 +4593,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Minot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Demellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Tanvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème rencontres Ecology &amp; Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Rencontres Ecology &amp; Behaviour, Aug 2024, Chizé, Villiers-en-Bois, France</w:t>
@@ -4692,103 +4692,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflicts with humans and behavioral adjustments of endangered Barbary macaques (Macaca sylvanus) living at the edge of an agricultural landscape in Morocco.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Imad Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Amhaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congres of primatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Malaisie, Aug 2023, Cuching, Malaysia</w:t>
@@ -4817,103 +4817,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajustements comportementaux de singes magots (Macaca sylvanus) vivant dans un paysage agricole au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Imad Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Amhaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème Colloque de la Société Française pour l’étude du comportement animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, laboratoire Physiologie de la reproduction et des Comportements (PRC); Institut de Recherche sur la Biologie de l’Insecte (IRBI)., May 2023, Tours, France</w:t>
@@ -4955,64 +4955,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer le comportement animal au temps de l’Antiquité – induction des protocoles au regard des pratiques actuelles en éthologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline J. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observation zoologique, expérience et expérimentation sur l’animal – Antiquité – Moyen Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anaelle Broseta; Alessandra Scaccuto; Arnaud Zucker, Oct 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5037,90 +5037,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural adjustments of Barbary macaques (Macaca sylvanus) inhabiting an agricultural landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Imad Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Amhaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5175,64 +5175,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibilité comportementale : un atout face aux perturbations. Ce que le spatial nous apprend sur le temporel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les variations comportementales dans le temps et l’espace. Programme IUF « Passer penser du côté des animaux ». Atelier 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eric Baratay, Jun 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5257,103 +5257,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Ebola virus on Gorilla gorilla gorilla diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fontsere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Frandsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hernandez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th congress of the International Primatological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Nairobi, Kenya</w:t>
@@ -5395,64 +5395,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility patterns and social structure unveiled by non-invasive genotyping in the western lowland gorilla (Gorilla gorilla gorilla)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forcina Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloy Revilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5507,77 +5507,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parentesco y patrones de movilidad desvelan redes sociales modulares en el gorila occidental de llanura (Gorilla gorilla gorilla)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Forcina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloy Revilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5632,103 +5632,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs influençant la dispersion des femmes Gorilles des plaines de l'ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Genton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Cristescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levréro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Colloque de la Société Francophone de Primatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone de Primatologie, Oct 2016, Paimpont, France</w:t>
@@ -5757,103 +5757,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing female dispersal patterns in Western lowland gorillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Genton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Cristescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levréro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
@@ -5908,51 +5908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Maloueki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ngoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6001,385 +6001,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mammifères des salines du parc National d’Odzala-Kokoua (République du Congo)</w:t>
+                <w:t xml:space="preserve">Demography and sociality: Elasticity analysis in a gorilla population affected by an Ebola outbreak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Ménard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Genton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de restitution des résultats des travaux de recherché dans le Parc d’Odzala-Kokoua2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Brazzaville, Congo-Brazzaville</w:t>
+              <w:t xml:space="preserve">27th International Congress for Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160442v1</w:t>
+                <w:t xml:space="preserve">hal-01160507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demography and sociality: Elasticity analysis in a gorilla population affected by an Ebola outbreak</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Les enjeux de la recherche et son importance pour la conservation de la biodiversité : l’exemple des clairières salifères du Parc National d’Odzala-Kokoua et de leurs populations de gorilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Congress for Conservation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Atelier de restitution des résultats des travaux de recherché dans le Parc d’Odzala-Kokoua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Brazzaville, Congo-Brazzaville</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160507v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la recherche et son importance pour la conservation de la biodiversité : l’exemple des clairières salifères du Parc National d’Odzala-Kokoua et de leurs populations de gorilles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les mammifères des salines du parc National d’Odzala-Kokoua (République du Congo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de restitution des résultats des travaux de recherché dans le Parc d’Odzala-Kokoua</w:t>
+              <w:t xml:space="preserve">Atelier de restitution des résultats des travaux de recherché dans le Parc d’Odzala-Kokoua2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Brazzaville, Congo-Brazzaville</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160449v1</w:t>
+                <w:t xml:space="preserve">hal-01160442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les maladies infectieuses émergentes : facteur de l’évolution des populations socialement structurées ? Le cas du système Ebola-Gorille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6417,90 +6417,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of social systems and population dynamics on the evolutionary responses to environmental pressures: A case study in western lowland gorillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6555,51 +6555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal fluctuations of environmental conditions and intra-specific polymorphism: A model simulating the flowering phenology of gorse (Ulex europaeus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6663,64 +6663,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Genton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Cristescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6762,77 +6762,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial heterogeneity of recapture probability in substantial in most species and has consequences for survival estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie J Van Noordwijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henk P. van Der Jeugd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII Conference of the European Ornithologist’s Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6857,77 +6857,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of social systems on infectious disease consequences on population dynamics in endangered species: Project on Ebola-Gorilla system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Genton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Osborn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7053,51 +7053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Guery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7133,359 +7133,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phylogeny of the six most common European Lumbricus species</w:t>
+                <w:t xml:space="preserve">Impact des changements d’usages des terres dans les conflits homme/faune sauvage : le cas du magot au Moyen Atlas (Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Briard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Mohamed Timallouka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Chillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Qarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Muriel Guernion</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Oligochaete Taxonomy Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paimpont, France</w:t>
+              <w:t xml:space="preserve">29ème Colloque de la Société Francophone de Primatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paimpont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439670v1</w:t>
+                <w:t xml:space="preserve">hal-02409568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des changements d’usages des terres dans les conflits homme/faune sauvage : le cas du magot au Moyen Atlas (Maroc)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular phylogeny of the six most common European Lumbricus species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lahcen Chillasse</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Charlène Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Nicolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Aubert</w:t>
+                <w:t xml:space="preserve">Jiangping Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guernion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Colloque de la Société Francophone de Primatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paimpont, France</w:t>
+              <w:t xml:space="preserve">7th International Oligochaete Taxonomy Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paimpont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409568v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’impact de l’épidémie Ebola sur la variabilité adaptative des gorilles de plaines de l’Ouest, via une méthode alternative au séquençage à haut débit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Colloque Génomique Environnementale ‘Diversité, évolution et fonctionnement du vivant à l’ère des nouvelles technologies de séquençage’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7523,90 +7523,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact de la maladie infectieuse émergente Ebola sur la variabilité de deux marqueurs microsatellites liés au Complexe Majeur d’Histocompatibilité (CMH) chez le gorille de plaines de l’Ouest (Gorilla gorilla gorilla)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit Pois Déridé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7663,64 +7663,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La flexibilité comportementale face aux perturbations de l’Anthropocène. Ce que le spatial nous apprend du temporel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline J. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7775,77 +7775,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersal and habitat selection: behavioural and spatial constraints for animal reintroductions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mihoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.G. Ewen, D.P. Armstrong, K.A. Parker &amp; P.J. Seddon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reintroduction Biology: Integrating Science and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Blackwell Publishing, pp.138-164, 2012, </w:t>
@@ -8042,51 +8042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Zarzoso-Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fourcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8147,51 +8147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8222,103 +8222,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secrets of Western Lowland Gorilla highly social behavior revealed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Forcina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline J. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubèn Bernardo-Madrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Illera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8366,267 +8366,267 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suggestions pour l’emplacement de l’enclos d’acclimatation des singes magot au Tazekka et analyses des ressources automnales.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Analyse des potentialités des habitats forestiers de Tazekka pour la réintroduction du singe magot (Macaca sylvanus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ECOBIO, UMR6553, avenue de Général Leclerc, Campus de Beaulieu, 35042 Rennes; Haut Commissariat aux Eaux et Forêts et à la Lutte Contre la Désertification (HCEFCLD) du Maroc. 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Haut Commissariat aux Eaux et Forêts et à la Lutte Contre la Désertification (HCEFCLD) du Maroc. 2019, 26p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013185v1</w:t>
+                <w:t xml:space="preserve">hal-02465177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des potentialités des habitats forestiers de Tazekka pour la réintroduction du singe magot (Macaca sylvanus)</w:t>
+                <w:t xml:space="preserve">Suggestions pour l’emplacement de l’enclos d’acclimatation des singes magot au Tazekka et analyses des ressources automnales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Ménard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Haut Commissariat aux Eaux et Forêts et à la Lutte Contre la Désertification (HCEFCLD) du Maroc. 2019, 26p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ECOBIO, UMR6553, avenue de Général Leclerc, Campus de Beaulieu, 35042 Rennes; Haut Commissariat aux Eaux et Forêts et à la Lutte Contre la Désertification (HCEFCLD) du Maroc. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465177v1</w:t>
+                <w:t xml:space="preserve">hal-03013185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des changements d'usages des terres dans les conflits homme/faune sauvage: enjeux pour la gestion de la biodiversité de l’écosystème cédraie du Moyen Atlas (Maroc).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Butet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Chillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] osur-Station biologique de Paimpont; Ecobio UMR 6553, CNRS/Univdersité de Rennes 1; Ecole Nationale Forestière d'Ingénieurs, Salé, Maroc; Agrocampus Ouest - UMR ESO (Espaces et Sociétés); IDDRI - Institut du Développement Durable et des Relations Internationales; ECOBIO, UMR6553, avenue de Général Leclerc, Campus de Beaulieu, 35042 Rennes; Université de Meknès (Maroc). 2018, 16p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8697,51 +8697,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gone gorillas. Blog de Fred Singer : https://fredsingerecology.com/2020/01/14/gone-gorilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8928,51 +8928,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574682v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Minot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Le Gouar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Amhaouch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em Demellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-026-00544-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233190v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corbeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tanvier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Menier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Silki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71916" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05168055v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panu Somervuo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Roslin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Fisher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess Hardwick" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Kerdraon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02786-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053953v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Neves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Berre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Imad Cherkaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Iepema" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.70015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595922v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13276" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04473262v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly M&#233;nard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zucker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2024v59a2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vallet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Pierre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thierry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1438-390X.12164" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518091v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Duperron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-024-00422-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04191944v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23545" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413266v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fontsere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frandsen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Niemann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Hjorth Scharff-Olsen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08025-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03400133v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rantier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.109337" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02521032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillocheau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50451" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02178868v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudouin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gatti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levr&#233;ro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Genton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane H Cristescu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2786" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089034v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Forcina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#232;n Bernardo-Madrid" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Illera" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L Jan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lehnen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kerth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biedermann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0384" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580367v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Jan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farcy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Boireau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Texier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudoin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-017-3901-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880313v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Cristescu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bigot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23275" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579437v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12268" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01093990v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.09.028" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01097974v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Dubois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vignon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-014-0453-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00999492v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulquier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Qarro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12063" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GW8ZTRSM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667903v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schekkerman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk P. van Der Jeugd" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Boele" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald van Harxen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-010-1868-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704518v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarrazin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027453" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634351v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gouar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sulawa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Henriquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tessier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-010-0593-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557638v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R. Delettre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-010-9296-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D7R2ZH4G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448692v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia David" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Bermejo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008375" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406488v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2008.17142.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q1LMJ134-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382094v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Choisy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecuyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/07-0854.1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418753v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Boisselier-Dubayle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarrazin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arthur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667369v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bos&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Choisy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605307000312" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05434272v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070838v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hortegat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Parisot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070849v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05434237v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05434202v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Demellier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04193033v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194446v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193025v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline J. Le Gouar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04193027v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03400117v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461569v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frandsen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01654280v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forcina Giovanni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloy Revilla" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bernardo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461605v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bernardo-Madrid" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03098590v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461616v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02409851v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Maloueki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Menard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ngoma" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Darcis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01160442v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01160507v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Thiec" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pierre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01160449v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01160445v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01161606v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098174v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098034v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Genton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098014v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie J Van Noordwijk" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098026v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Osborn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bermejo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05434323v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lochin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Guery" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02439670v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Briard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangping Qiu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02409568v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Timallouka" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Chillasse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Aubert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098181v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098176v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04193057v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100017390" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778044v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444355833.ch5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866214v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel-Marie Arnault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ansart" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665532v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Zarzoso-Lacoste" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03173675v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sinoquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Martin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463054v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03013185v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02465177v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03013205v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463103v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574682v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Minot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Le Gouar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Amhaouch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em Demellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-026-00544-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053953v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Neves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Berre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Imad Cherkaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Iepema" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.70015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233190v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corbeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tanvier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Menier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Silki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71916" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05168055v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panu Somervuo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Roslin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Fisher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess Hardwick" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Kerdraon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02786-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518091v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Duperron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly M&#233;nard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-024-00422-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595922v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13276" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04473262v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zucker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2024v59a2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192285v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vallet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Pierre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thierry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1438-390X.12164" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04191944v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23545" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03400133v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rantier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.109337" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fontsere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frandsen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Niemann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Hjorth Scharff-Olsen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08025-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02521032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillocheau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50451" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277434v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L Jan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lehnen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kerth" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biedermann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0384" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02178868v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudouin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gatti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levr&#233;ro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Genton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane H Cristescu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2786" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089034v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Forcina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#232;n Bernardo-Madrid" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Illera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580367v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Jan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farcy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Boireau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Texier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudoin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-017-3901-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880313v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Cristescu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bigot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23275" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579437v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12268" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01093990v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.09.028" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01097974v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Dubois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vignon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-014-0453-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00999492v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulquier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Qarro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12063" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GW8ZTRSM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704518v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarrazin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027453" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667903v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schekkerman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk P. van Der Jeugd" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Boele" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald van Harxen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-010-1868-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634351v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gouar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sulawa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Henriquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tessier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-010-0593-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557638v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R. Delettre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-010-9296-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D7R2ZH4G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448692v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia David" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Bermejo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008375" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406488v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2008.17142.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q1LMJ134-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382094v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Choisy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecuyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/07-0854.1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418753v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Boisselier-Dubayle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarrazin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arthur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667369v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bos&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Choisy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605307000312" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05434272v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05434237v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070849v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hortegat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Parisot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070838v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05434202v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Demellier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04193033v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194446v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193025v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline J. Le Gouar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04193027v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03400117v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461569v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frandsen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01654280v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forcina Giovanni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloy Revilla" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bernardo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461605v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bernardo-Madrid" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03098590v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461616v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02409851v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Maloueki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Menard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ngoma" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Darcis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01160507v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Thiec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pierre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01160449v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01160442v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01160445v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01161606v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098174v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098034v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Genton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098014v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie J Van Noordwijk" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098026v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Osborn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bermejo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05434323v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lochin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Guery" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02409568v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Timallouka" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Chillasse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Aubert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02439670v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Briard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangping Qiu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098181v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098176v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04193057v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100017390" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778044v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444355833.ch5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866214v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel-Marie Arnault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ansart" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665532v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Zarzoso-Lacoste" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03173675v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sinoquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Martin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463054v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02465177v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03013185v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03013205v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463103v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>