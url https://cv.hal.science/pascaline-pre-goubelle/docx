--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -165,51 +165,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -303,5681 +303,5669 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of Adsorbent Materials for Small-Scale Compressed CO2 Energy Storage Using Pressure Swing Adsorption</w:t>
+                <w:t xml:space="preserve">Microwave-assisted desorption of CO2 from ethanolamine solvent in a porous hollow fiber membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Ghawche</w:t>
+                <w:t xml:space="preserve">A. Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys Grekov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Pré</w:t>
+                <w:t xml:space="preserve">S. Curet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2025.119732⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 390, pp.136910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2026.136910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178607v1</w:t>
+                <w:t xml:space="preserve">hal-05606781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of textural properties of clay-based microporous materials on their CH4/CO2 separation performances in the context of biogas upgrading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screening of Adsorbent Materials for Small-Scale Compressed CO2 Energy Storage Using Pressure Swing Adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Ghawche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anwar El Azrak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denys Grekov</w:t>
+                <w:t xml:space="preserve">Clément Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2025.113749⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 143, pp.119732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2025.119732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376332v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric dispersion of 30% aqueous monoethanolamine solution loaded with CO2 at microwave frequencies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Curet</w:t>
+                <w:t xml:space="preserve">Role of textural properties of clay-based microporous materials on their CH4/CO2 separation performances in the context of biogas upgrading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwar El Azrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2024.124819⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 396, pp.113749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2025.113749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754811v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Analysis of Clay Microporosity Using High-Resolution N2-Ar Adsorption Isotherms Coupled with the Derivative Isotherm Summation Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denys I Grekov</w:t>
+                <w:t xml:space="preserve">Dielectric dispersion of 30% aqueous Ethanolamine solution at microwave frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Truche</w:t>
+                <w:t xml:space="preserve">Etienne Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauviller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Curet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules29246019⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Microwave Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.19-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18573/ejme.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04985274v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical approach to describe the properties of nanoporous carbons from lignin by chemical activation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Babu Alappat</w:t>
+                <w:t xml:space="preserve">Dielectric dispersion of 30% aqueous monoethanolamine solution loaded with CO2 at microwave frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susmat.2024.e00939⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 404, pp.124819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2024.124819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754809v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Hydrophilic HKUST−1/Polymer Extrudates for the PSA Separation of CO2/CH4</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical approach to describe the properties of nanoporous carbons from lignin by chemical activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Azmi Bustam</w:t>
+                <w:t xml:space="preserve">Sasi Kumar N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babu Alappat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules29092069⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40, pp.e00939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susmat.2024.e00939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590674v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric dispersion of 30% aqueous Ethanolamine solution at microwave frequencies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Savary</w:t>
+                <w:t xml:space="preserve">Advanced Analysis of Clay Microporosity Using High-Resolution N2-Ar Adsorption Isotherms Coupled with the Derivative Isotherm Summation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwar El Azrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hauviller</w:t>
+                <w:t xml:space="preserve">Denys I Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Curet</w:t>
+                <w:t xml:space="preserve">Laurent Truche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Microwave Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1, pp.19-26. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (24), pp.6019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18573/ejme.9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules29246019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04985282v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Hydrogen Storage through Adsorption: Process Simulation and Energy Analysis</w:t>
+                <w:t xml:space="preserve">Low-Hydrophilic HKUST−1/Polymer Extrudates for the PSA Separation of CO2/CH4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Paz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Muhamad Tahriri Rozaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys I Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Azmi Bustam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr11102940⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29092069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594400v1</w:t>
+                <w:t xml:space="preserve">hal-04590674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping of HKUST-1 via Extrusion for the Separation of CO2/CH4 in Biogas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Dynamics of Hydrogen Storage through Adsorption: Process Simulation and Energy Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys I Grekov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Azmi Bustam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (10), pp.2940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr11102940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/separations10090487⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04595380v1</w:t>
+                <w:t xml:space="preserve">hal-04594400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Nanoporous Carbon Structures on High-Pressure Adsorption Separation of Light Hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya E Men’shchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys I Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis F Paz Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena V Khozina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 37 (10), pp.7539-7554. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.3c00372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microporosity and nanostructure of activated carbons: characterization by X-ray diffraction and scattering, Raman spectroscopy and transmission electron microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrei A Shiryaev</w:t>
+                <w:t xml:space="preserve">Shaping of HKUST-1 via Extrusion for the Separation of CO2/CH4 in Biogas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhamad Tahriri Rozaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys I Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Azmi Bustam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10450-023-00406-x⟩</w:t>
+              <w:t xml:space="preserve">Separations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (9), pp.487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/separations10090487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172745v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Experimental Evidence of the Effects of Clay Particles’ Basal-to-Lateral Surface Ratio on Methane and Carbon Dioxide Adsorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microporosity and nanostructure of activated carbons: characterization by X-ray diffraction and scattering, Raman spectroscopy and transmission electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei A Shiryaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pardanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys I. Grekov</w:t>
+                <w:t xml:space="preserve">Vadim Murzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexei Averin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c00039⟩</w:t>
+              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10450-023-00406-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323262v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving textural properties of magnesium-based metal-organic framework for gas adsorption by carbon doping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct Experimental Evidence of the Effects of Clay Particles’ Basal-to-Lateral Surface Ratio on Methane and Carbon Dioxide Adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys I. Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaliesah Kamal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denys Grekov</w:t>
+                <w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azmi Mohd Shariff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Pré</w:t>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 323, pp.111246. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (21), pp.11499-11507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.111246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c00039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660896v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Washing Processes in Solvothermal Synthesis of Nickel-Based MOF-74</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Improving textural properties of magnesium-based metal-organic framework for gas adsorption by carbon doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaliesah Kamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azmi Mohd Shariff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Azmi Bustam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma13122741⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 323, pp.111246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.111246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02881409v1</w:t>
+                <w:t xml:space="preserve">hal-04660896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of manometry method for measurement of gas adsorption equilibria and characterization of clay texture with Derivative Isotherm Summation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Microwave mode of heating in the preparation of porous carbon materials for adsorption and energy storage applications – An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasi Kumar N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernd Grambow</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babu Alappat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124, pp.109743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2020.109743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105372⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-02413260v1</w:t>
+                <w:t xml:space="preserve">hal-02524924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic data of adsorption reveal the entry of CH4 and CO2 in a smectite clay interlayer</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">On the use of manometry method for measurement of gas adsorption equilibria and characterization of clay texture with Derivative Isotherm Summation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 184, pp.105372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0CP02135K⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02911973v1</w:t>
+                <w:t xml:space="preserve">in2p3-02413260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave mode of heating in the preparation of porous carbon materials for adsorption and energy storage applications – An overview</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimization of Washing Processes in Solvothermal Synthesis of Nickel-Based MOF-74</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaliesah Kamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Azmi Bustam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marhaina Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys I Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azmi Mohd Shariff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (12), pp.2741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma13122741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2020.109743⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02524924v1</w:t>
+                <w:t xml:space="preserve">hal-02881409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced structural modifications of differently aged soot investigated by HRTEM</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic data of adsorption reveal the entry of CH4 and CO2 in a smectite clay interlayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys I. Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.02.026⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (29), pp.16727-16733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP02135K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427367v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexing PXRD Structural Parameters of Graphene Oxide-Doped Metal-Organic Frameworks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser-induced structural modifications of differently aged soot investigated by HRTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Apicella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nurul Khaliesah Kamal Azhari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Pre</w:t>
+                <w:t xml:space="preserve">J. Abrahamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lomig Hamon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R.L. Vander Wal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Recent Technology and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (2S9), pp.550-553. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 204, pp.13-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35940/ijrte.B1115.0982S919⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524962v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-swing-adsorption of gaseous mixture in isotropic porous medium: Transient 3D modeling and validation</w:t>
+                <w:t xml:space="preserve">Indexing PXRD Structural Parameters of Graphene Oxide-Doped Metal-Organic Frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gautier</w:t>
+                <w:t xml:space="preserve">Nurul Khaliesah Kamal Azhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Azmi Bustam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Dbouk</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lomig Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2017.05.145⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Recent Technology and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (2S9), pp.550-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35940/ijrte.B1115.0982S919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555526v1</w:t>
+                <w:t xml:space="preserve">hal-02524962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-swing-adsorption of gaseous mixture in isotropic porous medium: Numerical sensitivity analysis in CFD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Pressure-swing-adsorption of gaseous mixture in isotropic porous medium: Transient 3D modeling and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dbouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Campesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Dbouk</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2017.11.007⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 348, pp.1049-1062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2017.05.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02003165v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling hydrogen diffusion in hybrid activated carbon-MIL-101(Cr) considering temperature variations and surface loading changes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Pressure-swing-adsorption of gaseous mixture in isotropic porous medium: Numerical sensitivity analysis in CFD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dbouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lomig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2017.03.059⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 129, pp.314-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2017.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555508v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen adsorption and kinetics in MIL-101(Cr) and hybrid activated carbon-MIL-101(Cr) materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhewei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lomig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasanth Karikkethu Prabhakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (12), pp.8021 - 8031. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.02.192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructure characterization of carbide-derived carbons by morphological analysis of transmission electron microscopy images combined with physisorption and Raman spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Modeling hydrogen diffusion in hybrid activated carbon-MIL-101(Cr) considering temperature variations and surface loading changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhewei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasanth Karikkethu Prabhakaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.04.041⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 248, pp.72 - 83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2017.03.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02427418v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soot nanostructure evolution in premixed flames by High Resolution Electron Transmission Microscopy (HRTEM)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanostructure characterization of carbide-derived carbons by morphological analysis of transmission electron microscopy images combined with physisorption and Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Oschatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Dörfler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winfried Nickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Apicella</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">V. Gargiulo</w:t>
+                <w:t xml:space="preserve">Patricia Beaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.06.121⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 105, pp.314-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.04.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427425v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of thermal regeneration of spent activated carbon on volatile organic compound adsorption performances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soot nanostructure evolution in premixed flames by High Resolution Electron Transmission Microscopy (HRTEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Apicella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alfè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irfan Khursheed Shah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Pre</w:t>
+                <w:t xml:space="preserve">A. Ciajolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.J. Alappat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Gargiulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 45 (4), pp.1733-1738. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (2), pp.1895-1902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtice.2014.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.06.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427455v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to characterize the nanostructure of activated carbons from mathematical morphology applied to high resolution transmission electron microscopy images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of thermal regeneration of spent activated carbon on volatile organic compound adsorption performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Huchet</w:t>
+                <w:t xml:space="preserve">Irfan Khursheed Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Jeulin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B.J. Alappat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.09.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (4), pp.1733-1738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtice.2014.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161228v1</w:t>
+                <w:t xml:space="preserve">hal-02427455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steam Regeneration of Adsorbents: An Experimental and Technical Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irfan Khursheed Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babu J. Alappat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7598/cst2013.545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of the exothermal VOC adsorption in a fixed-bed activated carbon adsorber.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new approach to characterize the nanostructure of activated carbons from mathematical morphology applied to high resolution transmission electron microscopy images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jeulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2011.571713⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52, pp.239-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872753v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery comparisons--hot nitrogen Vs steam regeneration of toxic dichloromethane from activated carbon beds in oil sands process.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visualization of the exothermal VOC adsorption in a fixed-bed activated carbon adsorber.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shivaji G Ramalingam</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Frédéric Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Giraudet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 205-206, pp.222-228. </w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (1-3), pp.285-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2011.12.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2011.571713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00874931v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global statistical predictor model for characteristic adsorption energy of organic vapors-solid interaction: use in dynamic process simulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shivaji G Ramalingam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lomig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 377 (1), pp.375-378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2012.03.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different families of volatile organic compounds pollution control by microporous carbons in temperature swing adsorption processes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Recovery comparisons--hot nitrogen Vs steam regeneration of toxic dichloromethane from activated carbon beds in oil sands process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shivaji G Ramalingam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 221-222, pp.242-247. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 205-206, pp.222-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2011.12.062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.04.037⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00874930v1</w:t>
+                <w:t xml:space="preserve">hal-00874931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazardous dichloromethane recovery in combined temperature and vacuum pressure swing adsorption process.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Different families of volatile organic compounds pollution control by microporous carbons in temperature swing adsorption processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shivaji G Ramalingam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 198, pp.95-102. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 221-222, pp.242-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.04.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2011.10.019⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919908v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Temperature Dependence of Adsorption Equilibriums of VOC(s) onto Activated Carbons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Hazardous dichloromethane recovery in combined temperature and vacuum pressure swing adsorption process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shivaji Ganesan Ramalingam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Saussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)EE.1943-7870.0000131⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 198, pp.95-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2011.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919804v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 capture by adsorption on activated carbons using pressure modulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Delebarre</w:t>
+                <w:t xml:space="preserve">Modeling the Temperature Dependence of Adsorption Equilibriums of VOC(s) onto Activated Carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2009.01.085⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 136 (1), pp.103-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EE.1943-7870.0000131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347646v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Heat and Mass Transfers in Temperature-Swing Adsorption of Volatile Organic Compounds onto Activated Carbons</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
+                <w:t xml:space="preserve">CO2 capture by adsorption on activated carbons using pressure modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Pellerano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delebarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es801494a⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (1), pp.647-653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2009.01.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427528v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material Properties Influencing the Oxidation and Ignition Reactivity of Activated Carbons: Thermal Analysis, HRTEM Study, and Statistical Modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Modeling the Heat and Mass Transfers in Temperature-Swing Adsorption of Volatile Organic Compounds onto Activated Carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ef9001296⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (4), pp.1173-1179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es801494a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362079v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical quantification of the influence of material properties on the oxidation and ignition of activated carbons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Material Properties Influencing the Oxidation and Ignition Reactivity of Activated Carbons: Thermal Analysis, HRTEM Study, and Statistical Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thangavelu Jayabalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noël Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10450-008-9139-4⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (8), pp.4051-4058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ef9001296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02362111v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal remediation of oil polluted sands from black tides: The fluidized bed option</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical quantification of the influence of material properties on the oxidation and ignition of activated carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thangavelu Jayabalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (4-5), pp.679-686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10450-008-9139-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2006.10.025⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458043v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption and Desorption of Volatile Organic Compounds in Fluidized Bed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal remediation of oil polluted sands from black tides: The fluidized bed option</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babu Alappat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delebarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munish Kumar Chandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yazbek Waël</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Delvinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 132 (5), </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 129 (1-3), pp.143-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9372(2006)132:5(442)⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2006.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458085v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of adsorption energies using physical characteristics of activated carbons and VOCs’ molecular properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adsorption and Desorption of Volatile Organic Compounds in Fluidized Bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Tezel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Le Cloirec</w:t>
+                <w:t xml:space="preserve">Yazbek Waël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delebarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2006.02.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 132 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9372(2006)132:5(442)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02427529v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oil-Polluted Sands in a Fluidized Bed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Babu Alappat</w:t>
+                <w:t xml:space="preserve">Estimation of adsorption energies using physical characteristics of activated carbons and VOCs’ molecular properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Deon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stephane Viazzo</w:t>
+                <w:t xml:space="preserve">P. Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44 (10), pp.1873-1883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2006.02.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ie040189d⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458097v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Selection of Materials for Air Biofiltration in Fluidized Beds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oil-Polluted Sands in a Fluidized Bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babu Alappat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Deon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delebarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Leslous</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nan Zhang</w:t>
+                <w:t xml:space="preserve">Stephane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2202/1542-6580.1145⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44 (5), pp.1585-1591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie040189d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458131v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of bioscrubber performances: experimental and modeling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and Selection of Materials for Air Biofiltration in Fluidized Beds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Leslous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delebarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Warlus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Humeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
+                <w:t xml:space="preserve">Nan Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 130 (3), pp.314. </w:t>
+              <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9372(2004)130:3(314)⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2202/1542-6580.1145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458163v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model To Predict the Adsorber Thermal Behavior during Treatment of Volatile Organic Compounds onto Wet Activated Carbon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Le Cloirec</w:t>
+                <w:t xml:space="preserve">Optimisation of bioscrubber performances: experimental and modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es020067h⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 130 (3), pp.314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9372(2004)130:3(314)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02427534v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative structure–activity relationships for the prediction of VOCs adsorption and desorption energies onto activated carbon</w:t>
               </w:r>
@@ -5989,64 +5977,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Pré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faur-Brasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 77-78, pp.345-351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6086,357 +6074,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass Transfer and Warming during Adsorption of High Concentrations of VOCs on an Activated Carbon Bed: Experimental and Theoretical Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A Model To Predict the Adsorber Thermal Behavior during Treatment of Volatile Organic Compounds onto Wet Activated Carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 34 (22), pp.4816-4821. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es001187x⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 36 (21), pp.4681-4688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es020067h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427523v1</w:t>
+                <w:t xml:space="preserve">hal-02427534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of moisture on thermal waves resulting from VOC adsorption in an activated carbon bed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Mass Transfer and Warming during Adsorption of High Concentrations of VOCs on an Activated Carbon Bed: Experimental and Theoretical Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 34 (22), pp.4816-4821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es001187x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9372(1999)125:12(1160)⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05458224v1</w:t>
+                <w:t xml:space="preserve">hal-02427523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effect of moisture on thermal waves resulting from VOC adsorption in an activated carbon bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 125 (12), pp.1160-1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9372(1999)125:12(1160)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Study on natural gas combustion in fluidized beds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdji Hemati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 53 (16), pp.2871-2883. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0009-2509(98)00111-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6446,105 +6550,5009 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractère stochastique des interactions aux interfaces gaz-solide - intégration à des modèles déterministes avancés de procédés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie chimique. Université de Nantes (UNAM), 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02427659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Hydrogen to CO₂: Applying Adsorption-Based Gas Storage Technologies to Enhance Compressed Gas Energy Storage Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Ghawche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Green Hydrogen (ICGH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International University of Rabat, Morocco, Dec 2024, Rabat, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement d'un nouveau procédé de stockage de l'énergie par compression de CO2 intensifié par adsorption modulée par pression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Ghawche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring Adsorption Technologies for CO2 Gas Storage in Compressed Gas Energy Storage Systems: A Comparative Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Ghawche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Chemical Engineering Conference (CSChE 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chemical Institute of Canada, Oct 2024, Toronto ( CA ), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microwave assisted chemical desorption process using hollow fiber membrane contactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Journées d'études des Milieux Poreux, JEMP 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rueil Malmaison, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microwave Assisted CO2 Desorption from Solvent Flowing into Hollow Fiber Membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauviller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International Conference on Microwave and High-Frequency Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMPERE, Sep 2023, Cardiff (GB), United Kingdom. pp.124-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical modeling of a microwave assisted chemical desorption process across a single porous membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet-Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés, SFGP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hytrend, un projet power to X de l’Institut Carnot M.I.N.E.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chesnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Mines-télécom, Apr 2021, Visioconférence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04594351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hytrend, un projet power to X de l’Institut Carnot M.I.N.E.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chesnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Mines-télécom, Apr 2021, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A direct experimental evidence of the influence of clay textural properties on CH4 and CO2 adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomo Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFA 2020 : 9èmes Journées de l'Association Française de l'Adsorption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Marne la Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnesium-based Mteal Organic Framework 74 Carbon composite for CO2-CH4 separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurul Khaliesah Kamal Azhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Azmi Bustam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azmi Shariff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8èmes Journées de l'Association Française de l'Adsorption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of Metal-Organic Framework - Carbon Composites for CO2/CH4 Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurul Khaliesah Kamal Azhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Azmi Bustam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th Int. Conference in Fundamentals of Adsorption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Cairns, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation d’un nouvel adsorbeur- échangeur pour l’intensification d’un procédé de purification de gaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talib Dbouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFGP 2019 : XVIIème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tutorial: Pressure Swing Adsorption processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Guderian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th Int. Conference in Fundamentals of Adsorption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Cairns, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The advent of soot nanostructure and soot evolution in a premixed low pressure ethylene flame by Raman, Far-UV to mid-IR spectroscopies and High Resolution Electron Transmission Microscopy (HRTEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Cuong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisseth Gavilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien S Deldicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbon 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of MOF-74 graphene oxide composite adsorbent ofr CO2-CH4 separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurul Khaliesah Kamal Azhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Azmi Bustam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azmi Shariff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A dual resistance model to describe CO2 diffusion in ultra-microporous carbon molecular sieves,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy de Weireld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JEMP 2018, 14ème Journée d’Etudes des Milieux Poreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The laser heating effect on the nanostructure of turbostratic carbon material as flame formed-soot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Apicella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noël Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abrahamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Vander Wal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd PyroMaN workshop, Bulk Carbon Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carbon adsorbents for environment and energy : challenges and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recycle 2018, International Conference on Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Guwahati, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural characterization of magnesium-based metal organic framework carbon composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurul Khaliesah Kamal Azhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Azmi Bustam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Asia International Multidisciplinary Conference AICM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Johor Bahru, Malaysia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of soot nanostructure in premixed low pressure ethylene flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Cuong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisseth Gavilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien S Deldicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd PyroMaN workshop, Bulk Carbon Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des hétérogénéités de surfaces d’argiles à partir d’isothermes d’absorption d’Ar : détermination probabiliste de paramètres énergétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MOFs in the Nantes area: from new solids with optical and electronic properties to advanced sorption studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Diring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Odobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Serier-Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st MOFs, COFs, Porous polymers French Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation 3D d’un procédé de séparation de gaz par adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talib Dbouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6èmes Journées Annuelles de l'Association Française de l'Adsorption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de suies par morphologie mathématique d’images MET haute résolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole Thématique « SUIE » : la suie formation, caractérisation et conséquences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Obernai, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intensification d’un procédé de séparation de gaz par adsorption : étude numérique par simulation CFD 3D et influence de la géométrie du lit adsorbant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talib Dbouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés SFGP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the CO2 and CH4 diffusional mechanisms into Carbon Molecular Sieve adsorbents for fast-PSA process design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Garénaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy de Weireld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Conference on the Fundamentals of Adsorption FOA12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Friedrichshafen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of a novel heat exchanger adsorber concept for CO2 capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Campesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talib Dbouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical and Chemical Phenomena in Heat Exchangers and Multifunctional Reactors for Sustainable Technology, Eurotherm Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrogen adsorption kinetics in activated carbon incorporated composite MIL-101(Cr): Experiment and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhewei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5èmes Journées Annuelles de l'AFA </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de matériaux hybrides MOF-charbon actif pour le stockage d’hydrogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhewei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Francophone du Carbone SFEC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Carqueiranne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the diffusional mechanisms involved in the kinetic separation of CO2 and CH4 on a Carbon Molecular Sieve adsorbents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Garénaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy de Weireld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbon 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Dresden, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microporosity and nanostructure in activated carbons: characterization by X-ray scattering, Raman spectrometry and HRTEM.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei A. Shiryaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Pardanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Averin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noël Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbon 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Dresden, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des mécanismes diffusionnels impliqués dans la séparation cinétique CO2-CH4 sur des tamis moléculaires carbonés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Garénaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy de Weireld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4èmes Journées de l'Association Française d'Adsorption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of activated carbons by HRTEM, X-ray scattering and Raman spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei A. Shiryaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Pardanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Averin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noël Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd PyRoMan workshop, Multi-scale Structure and Properties of bulk Carbon materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Dresden, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of soot nanostructure in premixed hydrocarbon flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Apicella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russo Carmela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deldique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Alfè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbon 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Dresden, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metal organic framework MIL-101(Cr) for hydrogen storage by adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhewei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Symposium on the Characterization of Porous Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Grenade, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soft synthesis of MIL-101(Cr) for hydrogen storage by adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhewei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3èmes Journées de l'Association Française d'Adsorption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of the structure of nanoporous carbons materials from X-ray Scattering, Transmission Electron Microscopy and (N2, CO2) adsorption.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei A Shiryaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbon 2013: Annual World Conference on Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brazilian Carbon Association (Associacao Brasileira de Carbono), Jul 2013, Rio de Janeiro, Brazil. pp.342</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of ultra-microporous carbon nanostructures by transmission electron microscopy: application to modeling of adsorption isotherms with non local density functional theory accounting for pore wall corrugation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Jagiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbon 2013: Annual World Conference on Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brazilian Carbon Association (Associacao Brasileira de Carbono), Jul 2013, Rio De Janeiro, Brazil. pp.337</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pile à combustible, production d'hydrogène à partir de biomasse, stockage d'hydrogène sur carbones nanostructurés, analyse du cycle de vie : un projet du groupe des Ecoles des Mines en génie des procédés, énergie et environnement (GEM GP E2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien C. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hafsaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFGP 2007 - 11ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Saint-Étienne, France. pp.Thème 3 Article 339</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00432363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of VOCs’ molecular characteristics on exothermicity of adsorption onto activated carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faur-Brasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Third Pacific Basin Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Kyongju, France. WORLD SCIENTIFIC, pp.264-269, 2003, 9789812704320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789812704320_0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre III - Nouvelles formes de stockage pour les applications stationnaires: évaluation du stockage H2 par adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Produire, stocker et utiliser l'hydrogène: synthèse du projet HyTREND</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presse des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61, 2025, DISSEM.I.N.E.S, 978-2-38542-728-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre IV - Usage et valorisation de l’hydrogène et de ses co-produits Captage de CO2 dans les fumées de combustion : régénération de solvant par procédé micro-ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Produire, stocker et utiliser l'hydrogène: synthèse du projet HyTREND</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presse des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71, 2025, DISSEM.I.N.E.S, 978-2-38542-728-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques et prévention dans les installations d'adsorption de COV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Génie des procédés et protection de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Techniques de l'ingénieur, pp.Référence J3930, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ECCSEL ERIC catalogue: WAVEINCORE RESEARCH FACILITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId219"/>
+      <w:footerReference w:type="default" r:id="rId306"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6612,51 +11620,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57AE05BA"/>
+    <w:nsid w:val="C0EFB2A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6843,51 +11851,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascaline-pre-goubelle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9704-0524" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079257216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454289v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hajj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Curet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2026.136751" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178607v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ghawche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacroix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poncet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.119732" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376332v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar El Azrak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113749" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04754811v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.124819" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985274v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys I Grekov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29246019" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04754809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasi Kumar N" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babu Alappat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2024.e00939" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamad Tahriri Rozaini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Azmi Bustam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29092069" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985282v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Savary" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauviller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Curet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/ejme.9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594400v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Paz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11102940" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595380v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations10090487" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811645v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya E Men&#8217;shchikov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F Paz Lopez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V Khozina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.3c00372" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172745v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei A Shiryaev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pardanaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Murzin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Averin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-023-00406-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323262v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys I. Grekov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey G. Kalinichev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki-Muresan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c00039" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660896v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaliesah Kamal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azmi Mohd Shariff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111246" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881409v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marhaina Ismail" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13122741" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02413260v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105372" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02135K" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524924v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.109743" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427367v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Apicella" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Rouzaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abrahamson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Vander Wal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.02.026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524962v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Khaliesah Kamal Azhari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35940/ijrte.B1115.0982S919" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555526v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gautier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dbouk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Campesi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Harion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.05.145" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5V01LKZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003165v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.11.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGBW9G72-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555508v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhewei Yu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Deschamps" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanth Karikkethu Prabhakaran" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.03.059" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555514v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.02.192" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427418v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Oschatz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne D&#246;rfler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Nickel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.04.041" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPGKRPVH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427425v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Apicella" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alf&#232;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciajolo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gargiulo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.121" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427455v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Khursheed Shah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Alappat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2014.01.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161228v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huchet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.09.026" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q65Z216Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427441v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babu J. Alappat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7598/cst2013.545" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00872753v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giraudet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2011.571713" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00874931v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivaji G Ramalingam" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.12.062" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3B6M51H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00874940v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.03.068" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3BLZW2G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00874930v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.04.037" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QD8K1BD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00919908v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivaji Ganesan Ramalingam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Saussac" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.10.019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR676RXQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919804v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0000131" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347646v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pellerano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Kacem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delebarre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.01.085" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427528v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801494a" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362079v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangavelu Jayabalan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef9001296" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362111v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-008-9139-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0259JR2X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458043v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munish Kumar Chandel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvinquier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2006.10.025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ7RCNBZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458085v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazbek Wa&#235;l" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9372(2006)132:5(442)" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427529v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraudet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tezel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Cloirec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2006.02.018" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7RWNQDJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458097v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Deon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Viazzo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie040189d" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z6Q9WBQF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458131v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Leslous" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Warlus" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Zhang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.1145" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-GZJ9RP17-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458163v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Humeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9372(2004)130:3(314)" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427534v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delage" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es020067h" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S5M1BKBK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403596v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pr&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faur-Brasquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-3820(02)00071-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQX0PM1D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427523v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es001187x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M3BP5V37-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458224v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9372(1999)125:12(1160)" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427539v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdji Hemati" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marchand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(98)00111-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S00J30W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02427659v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascaline-pre-goubelle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9704-0524" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079257216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454289v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hajj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Curet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2026.136751" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606781v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Curet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2026.136910" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178607v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ghawche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacroix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poncet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.119732" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar El Azrak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113749" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985282v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Savary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauviller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Curet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/ejme.9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04754811v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.124819" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04754809v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasi Kumar N" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babu Alappat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2024.e00939" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985274v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys I Grekov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29246019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamad Tahriri Rozaini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Azmi Bustam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29092069" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Paz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11102940" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811645v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya E Men&#8217;shchikov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F Paz Lopez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V Khozina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.3c00372" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595380v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations10090487" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172745v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei A Shiryaev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pardanaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Murzin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Averin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-023-00406-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323262v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys I. Grekov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey G. Kalinichev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki-Muresan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c00039" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660896v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaliesah Kamal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azmi Mohd Shariff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111246" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524924v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.109743" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02413260v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105372" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881409v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marhaina Ismail" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13122741" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911973v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02135K" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427367v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Apicella" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Rouzaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abrahamson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Vander Wal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.02.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524962v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Khaliesah Kamal Azhari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35940/ijrte.B1115.0982S919" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555526v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gautier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dbouk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Campesi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Harion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.05.145" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5V01LKZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003165v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.11.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGBW9G72-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555514v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhewei Yu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Deschamps" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanth Karikkethu Prabhakaran" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.02.192" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555508v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.03.059" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427418v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Oschatz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne D&#246;rfler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Nickel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.04.041" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPGKRPVH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427425v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Apicella" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alf&#232;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciajolo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gargiulo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.121" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427455v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Khursheed Shah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Alappat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2014.01.006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427441v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babu J. Alappat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7598/cst2013.545" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161228v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huchet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.09.026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q65Z216Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00872753v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delage" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giraudet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2011.571713" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00874940v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivaji G Ramalingam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.03.068" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3BLZW2G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00874931v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.12.062" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3B6M51H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00874930v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.04.037" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QD8K1BD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00919908v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivaji Ganesan Ramalingam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Saussac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.10.019" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR676RXQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919804v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0000131" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347646v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pellerano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Kacem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delebarre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.01.085" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427528v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801494a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362079v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangavelu Jayabalan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef9001296" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362111v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-008-9139-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0259JR2X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458043v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munish Kumar Chandel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvinquier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2006.10.025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ7RCNBZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458085v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazbek Wa&#235;l" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9372(2006)132:5(442)" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427529v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraudet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tezel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Cloirec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2006.02.018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7RWNQDJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458097v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Deon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Viazzo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie040189d" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z6Q9WBQF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458131v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Leslous" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Warlus" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Zhang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.1145" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-GZJ9RP17-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458163v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Humeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9372(2004)130:3(314)" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403596v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pr&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faur-Brasquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-3820(02)00071-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQX0PM1D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427534v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delage" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es020067h" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S5M1BKBK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427523v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es001187x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M3BP5V37-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458224v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9372(1999)125:12(1160)" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427539v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdji Hemati" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marchand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(98)00111-0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S00J30W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02427659v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104246v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104258v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105770v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456055v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418708v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Savary" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456078v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Curet-Ploquin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04594351v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881430v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427566v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azmi Shariff" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427553v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427557v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427549v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Guderian" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427610v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Cuong Le" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisseth Gavilan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Deldicque" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dartois" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427582v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427622v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Weireld" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427593v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427619v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427630v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427607v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427579v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427627v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Diring" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Odobel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Serier-Brault" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427640v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Harion" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427647v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427644v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427632v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gar&#233;naux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427637v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Moussa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256172v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881437v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881486v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881468v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei A. Shiryaev" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pardanaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Averin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121793v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881446v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Averin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881479v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russo Carmela" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deldique" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Alf&#232;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011663v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Deschamp" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011650v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458349v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458369v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Jagiello" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432363v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Marie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hafsaoui" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458274v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812704320_0045" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458757v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/produire-stocker-et-utiliser-lhydrogene/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458763v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01115923v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457559v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>