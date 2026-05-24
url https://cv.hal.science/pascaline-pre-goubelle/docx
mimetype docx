--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -875,304 +875,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical approach to describe the properties of nanoporous carbons from lignin by chemical activation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced Analysis of Clay Microporosity Using High-Resolution N2-Ar Adsorption Isotherms Coupled with the Derivative Isotherm Summation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwar El Azrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sasi Kumar N</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denys Grekov</w:t>
+                <w:t xml:space="preserve">Denys I Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Truche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Babu Alappat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40, pp.e00939. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (24), pp.6019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susmat.2024.e00939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules29246019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754809v1</w:t>
+                <w:t xml:space="preserve">hal-04985274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Analysis of Clay Microporosity Using High-Resolution N2-Ar Adsorption Isotherms Coupled with the Derivative Isotherm Summation Method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical approach to describe the properties of nanoporous carbons from lignin by chemical activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys I Grekov</w:t>
+                <w:t xml:space="preserve">Sasi Kumar N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Truche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Pré</w:t>
+                <w:t xml:space="preserve">Babu Alappat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29 (24), pp.6019. </w:t>
+              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40, pp.e00939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules29246019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.susmat.2024.e00939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985274v1</w:t>
+                <w:t xml:space="preserve">hal-04754809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Hydrophilic HKUST−1/Polymer Extrudates for the PSA Separation of CO2/CH4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhamad Tahriri Rozaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys I Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Azmi Bustam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1226,382 +1226,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Hydrogen Storage through Adsorption: Process Simulation and Energy Analysis</w:t>
+                <w:t xml:space="preserve">Influence of Nanoporous Carbon Structures on High-Pressure Adsorption Separation of Light Hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Paz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Ilya E Men’shchikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys I Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis F Paz Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena V Khozina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr11102940⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (10), pp.7539-7554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.3c00372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594400v1</w:t>
+                <w:t xml:space="preserve">hal-04811645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Nanoporous Carbon Structures on High-Pressure Adsorption Separation of Light Hydrocarbons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Shaping of HKUST-1 via Extrusion for the Separation of CO2/CH4 in Biogas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhamad Tahriri Rozaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys I Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Azmi Bustam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.3c00372⟩</w:t>
+              <w:t xml:space="preserve">Separations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (9), pp.487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/separations10090487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811645v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping of HKUST-1 via Extrusion for the Separation of CO2/CH4 in Biogas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Dynamics of Hydrogen Storage through Adsorption: Process Simulation and Energy Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys I Grekov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Azmi Bustam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (9), pp.487. </w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (10), pp.2940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/separations10090487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pr11102940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595380v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microporosity and nanostructure of activated carbons: characterization by X-ray diffraction and scattering, Raman spectroscopy and transmission electron microscopy</w:t>
               </w:r>
@@ -1981,90 +1981,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave mode of heating in the preparation of porous carbon materials for adsorption and energy storage applications – An overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sasi Kumar N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babu Alappat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124, pp.109743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2092,265 +2092,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of manometry method for measurement of gas adsorption equilibria and characterization of clay texture with Derivative Isotherm Summation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimization of Washing Processes in Solvothermal Synthesis of Nickel-Based MOF-74</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaliesah Kamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Azmi Bustam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marhaina Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys I Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azmi Mohd Shariff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105372⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (12), pp.2741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma13122741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-02413260v1</w:t>
+                <w:t xml:space="preserve">hal-02881409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Washing Processes in Solvothermal Synthesis of Nickel-Based MOF-74</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the use of manometry method for measurement of gas adsorption equilibria and characterization of clay texture with Derivative Isotherm Summation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (12), pp.2741. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 184, pp.105372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma13122741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881409v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02413260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic data of adsorption reveal the entry of CH4 and CO2 in a smectite clay interlayer</w:t>
               </w:r>
@@ -3099,73 +3099,85 @@
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (12), pp.8021 - 8031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.02.192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling hydrogen diffusion in hybrid activated carbon-MIL-101(Cr) considering temperature variations and surface loading changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhewei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3210,3337 +3222,3349 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 248, pp.72 - 83. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2017.03.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructure characterization of carbide-derived carbons by morphological analysis of transmission electron microscopy images combined with physisorption and Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Oschatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Dörfler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winfried Nickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Beaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 105, pp.314-322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.04.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soot nanostructure evolution in premixed flames by High Resolution Electron Transmission Microscopy (HRTEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Apicella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ciajolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (2), pp.1895-1902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proci.2014.06.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of thermal regeneration of spent activated carbon on volatile organic compound adsorption performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irfan Khursheed Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.J. Alappat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 45 (4), pp.1733-1738. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtice.2014.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steam Regeneration of Adsorbents: An Experimental and Technical Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irfan Khursheed Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babu J. Alappat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2 (4), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7598/cst2013.545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to characterize the nanostructure of activated carbons from mathematical morphology applied to high resolution transmission electron microscopy images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52, pp.239-258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of the exothermal VOC adsorption in a fixed-bed activated carbon adsorber.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Giraudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (1-3), pp.285-290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09593330.2011.571713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global statistical predictor model for characteristic adsorption energy of organic vapors-solid interaction: use in dynamic process simulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shivaji G Ramalingam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lomig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 377 (1), pp.375-378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2012.03.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery comparisons--hot nitrogen Vs steam regeneration of toxic dichloromethane from activated carbon beds in oil sands process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shivaji G Ramalingam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 205-206, pp.222-228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2011.12.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different families of volatile organic compounds pollution control by microporous carbons in temperature swing adsorption processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shivaji G Ramalingam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 221-222, pp.242-247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.04.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazardous dichloromethane recovery in combined temperature and vacuum pressure swing adsorption process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shivaji Ganesan Ramalingam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Saussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 198, pp.95-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2011.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Temperature Dependence of Adsorption Equilibriums of VOC(s) onto Activated Carbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 136 (1), pp.103-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/(ASCE)EE.1943-7870.0000131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 capture by adsorption on activated carbons using pressure modulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Delebarre</w:t>
+                <w:t xml:space="preserve">Modeling the Heat and Mass Transfers in Temperature-Swing Adsorption of Volatile Organic Compounds onto Activated Carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2009.01.085⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (4), pp.1173-1179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es801494a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347646v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Heat and Mass Transfers in Temperature-Swing Adsorption of Volatile Organic Compounds onto Activated Carbons</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
+                <w:t xml:space="preserve">CO2 capture by adsorption on activated carbons using pressure modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Pellerano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delebarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es801494a⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (1), pp.647-653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2009.01.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427528v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material Properties Influencing the Oxidation and Ignition Reactivity of Activated Carbons: Thermal Analysis, HRTEM Study, and Statistical Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thangavelu Jayabalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Noël Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (8), pp.4051-4058. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ef9001296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical quantification of the influence of material properties on the oxidation and ignition of activated carbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thangavelu Jayabalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14 (4-5), pp.679-686. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10450-008-9139-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal remediation of oil polluted sands from black tides: The fluidized bed option</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babu Alappat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munish Kumar Chandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 129 (1-3), pp.143-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2006.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption and Desorption of Volatile Organic Compounds in Fluidized Bed</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Delebarre</w:t>
+                <w:t xml:space="preserve">Estimation of adsorption energies using physical characteristics of activated carbons and VOCs’ molecular properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44 (10), pp.1873-1883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2006.02.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9372(2006)132:5(442)⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05458085v1</w:t>
+                <w:t xml:space="preserve">hal-02427529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of adsorption energies using physical characteristics of activated carbons and VOCs’ molecular properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Le Cloirec</w:t>
+                <w:t xml:space="preserve">Adsorption and Desorption of Volatile Organic Compounds in Fluidized Bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazbek Waël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delebarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2006.02.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 132 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9372(2006)132:5(442)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02427529v1</w:t>
+                <w:t xml:space="preserve">hal-05458085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil-Polluted Sands in a Fluidized Bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babu Alappat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Deon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 44 (5), pp.1585-1591. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ie040189d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Selection of Materials for Air Biofiltration in Fluidized Beds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Leslous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Warlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2202/1542-6580.1145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of bioscrubber performances: experimental and modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 130 (3), pp.314. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9372(2004)130:3(314)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative structure–activity relationships for the prediction of VOCs adsorption and desorption energies onto activated carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Pré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faur-Brasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 77-78, pp.345-351. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0378-3820(02)00071-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model To Predict the Adsorber Thermal Behavior during Treatment of Volatile Organic Compounds onto Wet Activated Carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 36 (21), pp.4681-4688. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es020067h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass Transfer and Warming during Adsorption of High Concentrations of VOCs on an Activated Carbon Bed: Experimental and Theoretical Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 34 (22), pp.4816-4821. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/es001187x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of moisture on thermal waves resulting from VOC adsorption in an activated carbon bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 125 (12), pp.1160-1167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9372(1999)125:12(1160)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on natural gas combustion in fluidized beds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdji Hemati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 53 (16), pp.2871-2883. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0009-2509(98)00111-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6550,91 +6574,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractère stochastique des interactions aux interfaces gaz-solide - intégration à des modèles déterministes avancés de procédés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie chimique. Université de Nantes (UNAM), 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02427659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6644,51 +6668,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Hydrogen to CO₂: Applying Adsorption-Based Gas Storage Technologies to Enhance Compressed Gas Energy Storage Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Ghawche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6743,73 +6767,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Green Hydrogen (ICGH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International University of Rabat, Morocco, Dec 2024, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un nouveau procédé de stockage de l'énergie par compression de CO2 intensifié par adsorption modulée par pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Ghawche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6864,73 +6888,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Adsorption Technologies for CO2 Gas Storage in Compressed Gas Energy Storage Systems: A Comparative Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Ghawche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6985,73 +7009,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Chemical Engineering Conference (CSChE 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chemical Institute of Canada, Oct 2024, Toronto ( CA ), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave assisted chemical desorption process using hollow fiber membrane contactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7080,100 +7104,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Journées d'études des Milieux Poreux, JEMP 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rueil Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Assisted CO2 Desorption from Solvent Flowing into Hollow Fiber Membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauviller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7201,458 +7225,458 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Microwave and High-Frequency Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMPERE, Sep 2023, Cardiff (GB), United Kingdom. pp.124-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of a microwave assisted chemical desorption process across a single porous membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Curet-Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés, SFGP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hytrend, un projet power to X de l’Institut Carnot M.I.N.E.S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chesnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Lemoine</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anthony Chesnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut Mines-télécom, Apr 2021, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">, Institut Mines-télécom, Apr 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04594351v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hytrend, un projet power to X de l’Institut Carnot M.I.N.E.S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Chesnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charly Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut Mines-télécom, Apr 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">, Institut Mines-télécom, Apr 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528316v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04594351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A direct experimental evidence of the influence of clay textural properties on CH4 and CO2 adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomo Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7667,73 +7691,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFA 2020 : 9èmes Journées de l'Association Française de l'Adsorption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnesium-based Mteal Organic Framework 74 Carbon composite for CO2-CH4 separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nurul Khaliesah Kamal Azhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7755,922 +7779,922 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lomig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Azmi Bustam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azmi Shariff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées de l'Association Française de l'Adsorption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Metal-Organic Framework - Carbon Composites for CO2/CH4 Separation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Azmi Bustam</w:t>
+                <w:t xml:space="preserve">Optimisation d’un nouvel adsorbeur- échangeur pour l’intensification d’un procédé de purification de gaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talib Dbouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Int. Conference in Fundamentals of Adsorption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">SFGP 2019 : XVIIème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427553v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d’un nouvel adsorbeur- échangeur pour l’intensification d’un procédé de purification de gaz</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Talib Dbouk</w:t>
+                <w:t xml:space="preserve">Development of Metal-Organic Framework - Carbon Composites for CO2/CH4 Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurul Khaliesah Kamal Azhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Azmi Bustam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2019 : XVIIème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, nantes, France</w:t>
+              <w:t xml:space="preserve">13th Int. Conference in Fundamentals of Adsorption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427557v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutorial: Pressure Swing Adsorption processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Guderian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Int. Conference in Fundamentals of Adsorption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The advent of soot nanostructure and soot evolution in a premixed low pressure ethylene flame by Raman, Far-UV to mid-IR spectroscopies and High Resolution Electron Transmission Microscopy (HRTEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Cuong Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisseth Gavilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien S Deldicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of MOF-74 graphene oxide composite adsorbent ofr CO2-CH4 separation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon adsorbents for environment and energy : challenges and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Azmi Shariff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Recycle 2018, International Conference on Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Guwahati, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427582v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual resistance model to describe CO2 diffusion in ultra-microporous carbon molecular sieves,</w:t>
+                <w:t xml:space="preserve">The laser heating effect on the nanostructure of turbostratic carbon material as flame formed-soot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy de Weireld</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Apicella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noël Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abrahamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Vander Wal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEMP 2018, 14ème Journée d’Etudes des Milieux Poreux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">3rd PyroMaN workshop, Bulk Carbon Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427622v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The laser heating effect on the nanostructure of turbostratic carbon material as flame formed-soot</w:t>
+                <w:t xml:space="preserve">A dual resistance model to describe CO2 diffusion in ultra-microporous carbon molecular sieves,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R.L. Vander Wal</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy de Weireld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd PyroMaN workshop, Bulk Carbon Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">JEMP 2018, 14ème Journée d’Etudes des Milieux Poreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427593v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon adsorbents for environment and energy : challenges and opportunities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of MOF-74 graphene oxide composite adsorbent ofr CO2-CH4 separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurul Khaliesah Kamal Azhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Azmi Bustam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azmi Shariff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recycle 2018, International Conference on Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Guwahati, India</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427619v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of magnesium-based metal organic framework carbon composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nurul Khaliesah Kamal Azhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8712,661 +8736,661 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Asia International Multidisciplinary Conference AICM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Johor Bahru, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of soot nanostructure in premixed low pressure ethylene flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kim Cuong Le</w:t>
+                <w:t xml:space="preserve">MOFs in the Nantes area: from new solids with optical and electronic properties to advanced sorption studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Diring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Odobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dartois</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Serier-Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd PyroMaN workshop, Bulk Carbon Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">1st MOFs, COFs, Porous polymers French Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427607v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des hétérogénéités de surfaces d’argiles à partir d’isothermes d’absorption d’Ar : détermination probabiliste de paramètres énergétiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denys Grekov</w:t>
+                <w:t xml:space="preserve">Evolution of soot nanostructure in premixed low pressure ethylene flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Cuong Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisseth Gavilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien S Deldicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">3rd PyroMaN workshop, Bulk Carbon Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427579v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOFs in the Nantes area: from new solids with optical and electronic properties to advanced sorption studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lomig Hamon</w:t>
+                <w:t xml:space="preserve">Analyse des hétérogénéités de surfaces d’argiles à partir d’isothermes d’absorption d’Ar : détermination probabiliste de paramètres énergétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st MOFs, COFs, Porous polymers French Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427627v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation 3D d’un procédé de séparation de gaz par adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talib Dbouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lomig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Journées Annuelles de l'Association Française de l'Adsorption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de suies par morphologie mathématique d’images MET haute résolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Thématique « SUIE » : la suie formation, caractérisation et conséquences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification d’un procédé de séparation de gaz par adsorption : étude numérique par simulation CFD 3D et influence de la géométrie du lit adsorbant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talib Dbouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lomig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9381,1122 +9405,1122 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés SFGP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the CO2 and CH4 diffusional mechanisms into Carbon Molecular Sieve adsorbents for fast-PSA process design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Garénaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lomig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy de Weireld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on the Fundamentals of Adsorption FOA12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Friedrichshafen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a novel heat exchanger adsorber concept for CO2 capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Campesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talib Dbouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical and Chemical Phenomena in Heat Exchangers and Multifunctional Reactors for Sustainable Technology, Eurotherm Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen adsorption kinetics in activated carbon incorporated composite MIL-101(Cr): Experiment and modeling</w:t>
+                <w:t xml:space="preserve">Etude de matériaux hybrides MOF-charbon actif pour le stockage d’hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhewei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lomig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Annuelles de l'AFA </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Francophone du Carbone SFEC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256172v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de matériaux hybrides MOF-charbon actif pour le stockage d’hydrogène</w:t>
+                <w:t xml:space="preserve">Hydrogen adsorption kinetics in activated carbon incorporated composite MIL-101(Cr): Experiment and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhewei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone du Carbone SFEC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Carqueiranne, France</w:t>
+              <w:t xml:space="preserve">5èmes Journées Annuelles de l'AFA </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881437v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the diffusional mechanisms involved in the kinetic separation of CO2 and CH4 on a Carbon Molecular Sieve adsorbents</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microporosity and nanostructure in activated carbons: characterization by X-ray scattering, Raman spectrometry and HRTEM.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei A. Shiryaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Pardanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Averin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noël Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881486v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microporosity and nanostructure in activated carbons: characterization by X-ray scattering, Raman spectrometry and HRTEM.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des mécanismes diffusionnels impliqués dans la séparation cinétique CO2-CH4 sur des tamis moléculaires carbonés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Garénaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy de Weireld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Noël Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">4èmes Journées de l'Association Française d'Adsorption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881468v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des mécanismes diffusionnels impliqués dans la séparation cinétique CO2-CH4 sur des tamis moléculaires carbonés</w:t>
+                <w:t xml:space="preserve">Study of the diffusional mechanisms involved in the kinetic separation of CO2 and CH4 on a Carbon Molecular Sieve adsorbents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lomig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Garénaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy de Weireld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées de l'Association Française d'Adsorption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Carbon 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121793v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of activated carbons by HRTEM, X-ray scattering and Raman spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei A. Shiryaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pardanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Averin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Noël Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd PyRoMan workshop, Multi-scale Structure and Properties of bulk Carbon materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of soot nanostructure in premixed hydrocarbon flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Apicella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russo Carmela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deldique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Alfè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal organic framework MIL-101(Cr) for hydrogen storage by adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhewei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10505,123 +10529,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lomig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on the Characterization of Porous Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft synthesis of MIL-101(Cr) for hydrogen storage by adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhewei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10630,403 +10654,403 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lomig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées de l'Association Française d'Adsorption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the structure of nanoporous carbons materials from X-ray Scattering, Transmission Electron Microscopy and (N2, CO2) adsorption.</w:t>
+                <w:t xml:space="preserve">Study of ultra-microporous carbon nanostructures by transmission electron microscopy: application to modeling of adsorption isotherms with non local density functional theory accounting for pore wall corrugation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Rouzaud</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Jagiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon 2013: Annual World Conference on Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Brazilian Carbon Association (Associacao Brasileira de Carbono), Jul 2013, Rio de Janeiro, Brazil. pp.342</w:t>
+              <w:t xml:space="preserve">, Brazilian Carbon Association (Associacao Brasileira de Carbono), Jul 2013, Rio De Janeiro, Brazil. pp.337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458349v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of ultra-microporous carbon nanostructures by transmission electron microscopy: application to modeling of adsorption isotherms with non local density functional theory accounting for pore wall corrugation.</w:t>
+                <w:t xml:space="preserve">Characterization of the structure of nanoporous carbons materials from X-ray Scattering, Transmission Electron Microscopy and (N2, CO2) adsorption.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacek Jagiello</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei A Shiryaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon 2013: Annual World Conference on Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Brazilian Carbon Association (Associacao Brasileira de Carbono), Jul 2013, Rio De Janeiro, Brazil. pp.337</w:t>
+              <w:t xml:space="preserve">, Brazilian Carbon Association (Associacao Brasileira de Carbono), Jul 2013, Rio de Janeiro, Brazil. pp.342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458369v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pile à combustible, production d'hydrogène à partir de biomasse, stockage d'hydrogène sur carbones nanostructurés, analyse du cycle de vie : un projet du groupe des Ecoles des Mines en génie des procédés, énergie et environnement (GEM GP E2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien C. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hafsaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2007 - 11ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Saint-Étienne, France. pp.Thème 3 Article 339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00432363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11036,133 +11060,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of VOCs’ molecular characteristics on exothermicity of adsorption onto activated carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faur-Brasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Third Pacific Basin Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Kyongju, France. WORLD SCIENTIFIC, pp.264-269, 2003, 9789812704320. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789812704320_0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11172,275 +11196,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre III - Nouvelles formes de stockage pour les applications stationnaires: évaluation du stockage H2 par adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Produire, stocker et utiliser l'hydrogène: synthèse du projet HyTREND</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presse des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.61, 2025, DISSEM.I.N.E.S, 978-2-38542-728-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre IV - Usage et valorisation de l’hydrogène et de ses co-produits Captage de CO2 dans les fumées de combustion : régénération de solvant par procédé micro-ondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Produire, stocker et utiliser l'hydrogène: synthèse du projet HyTREND</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presse des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.71, 2025, DISSEM.I.N.E.S, 978-2-38542-728-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques et prévention dans les installations d'adsorption de COV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génie des procédés et protection de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Techniques de l'ingénieur, pp.Référence J3930, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11450,109 +11474,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECCSEL ERIC catalogue: WAVEINCORE RESEARCH FACILITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId306"/>
+      <w:footerReference w:type="default" r:id="rId308"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11620,51 +11644,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0EFB2A4"/>
+    <w:nsid w:val="A4457E98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11851,51 +11875,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascaline-pre-goubelle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9704-0524" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079257216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454289v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hajj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Curet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2026.136751" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606781v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Curet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2026.136910" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178607v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ghawche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacroix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poncet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.119732" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar El Azrak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113749" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985282v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Savary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauviller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Curet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/ejme.9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04754811v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.124819" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04754809v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasi Kumar N" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babu Alappat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2024.e00939" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985274v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys I Grekov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29246019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamad Tahriri Rozaini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Azmi Bustam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29092069" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Paz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11102940" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811645v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya E Men&#8217;shchikov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F Paz Lopez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V Khozina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.3c00372" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595380v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations10090487" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172745v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei A Shiryaev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pardanaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Murzin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Averin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-023-00406-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323262v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys I. Grekov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey G. Kalinichev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki-Muresan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c00039" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660896v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaliesah Kamal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azmi Mohd Shariff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111246" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524924v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.109743" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02413260v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105372" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881409v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marhaina Ismail" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13122741" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911973v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02135K" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427367v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Apicella" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Rouzaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abrahamson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Vander Wal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.02.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524962v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Khaliesah Kamal Azhari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35940/ijrte.B1115.0982S919" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555526v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gautier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dbouk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Campesi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Harion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.05.145" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5V01LKZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003165v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.11.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGBW9G72-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555514v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhewei Yu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Deschamps" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanth Karikkethu Prabhakaran" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.02.192" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555508v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.03.059" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427418v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Oschatz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne D&#246;rfler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Nickel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.04.041" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPGKRPVH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427425v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Apicella" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alf&#232;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciajolo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gargiulo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.121" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427455v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Khursheed Shah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Alappat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2014.01.006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427441v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babu J. Alappat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7598/cst2013.545" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161228v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huchet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.09.026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q65Z216Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00872753v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delage" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giraudet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2011.571713" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00874940v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivaji G Ramalingam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.03.068" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3BLZW2G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00874931v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.12.062" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3B6M51H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00874930v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.04.037" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QD8K1BD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00919908v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivaji Ganesan Ramalingam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Saussac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.10.019" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR676RXQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919804v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0000131" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347646v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pellerano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Kacem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delebarre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.01.085" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427528v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801494a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362079v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangavelu Jayabalan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef9001296" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362111v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-008-9139-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0259JR2X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458043v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munish Kumar Chandel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvinquier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2006.10.025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ7RCNBZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458085v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazbek Wa&#235;l" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9372(2006)132:5(442)" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427529v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraudet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tezel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Cloirec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2006.02.018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7RWNQDJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458097v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Deon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Viazzo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie040189d" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z6Q9WBQF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458131v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Leslous" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Warlus" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Zhang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.1145" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-GZJ9RP17-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458163v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Humeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9372(2004)130:3(314)" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403596v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pr&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faur-Brasquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-3820(02)00071-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQX0PM1D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427534v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delage" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es020067h" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S5M1BKBK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427523v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es001187x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M3BP5V37-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458224v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9372(1999)125:12(1160)" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427539v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdji Hemati" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marchand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(98)00111-0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S00J30W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02427659v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104246v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104258v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105770v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456055v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418708v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Savary" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456078v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Curet-Ploquin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04594351v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881430v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427566v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azmi Shariff" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427553v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427557v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427549v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Guderian" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427610v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Cuong Le" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisseth Gavilan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Deldicque" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dartois" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427582v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427622v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Weireld" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427593v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427619v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427630v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427607v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427579v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427627v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Diring" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Odobel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Serier-Brault" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427640v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Harion" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427647v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427644v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427632v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gar&#233;naux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427637v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Moussa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256172v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881437v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881486v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881468v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei A. Shiryaev" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pardanaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Averin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121793v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881446v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Averin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881479v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russo Carmela" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deldique" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Alf&#232;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011663v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Deschamp" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011650v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458349v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458369v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Jagiello" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432363v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Marie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hafsaoui" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458274v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812704320_0045" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458757v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/produire-stocker-et-utiliser-lhydrogene/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458763v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01115923v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457559v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascaline-pre-goubelle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9704-0524" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079257216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454289v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hajj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Curet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2026.136751" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606781v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Curet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2026.136910" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178607v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ghawche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacroix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poncet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.119732" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar El Azrak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113749" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985282v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Savary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauviller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Curet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/ejme.9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04754811v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.124819" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985274v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys I Grekov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29246019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04754809v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasi Kumar N" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babu Alappat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2024.e00939" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamad Tahriri Rozaini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Azmi Bustam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29092069" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811645v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya E Men&#8217;shchikov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F Paz Lopez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V Khozina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.3c00372" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595380v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations10090487" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594400v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Paz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11102940" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172745v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei A Shiryaev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pardanaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Murzin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Averin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-023-00406-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323262v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys I. Grekov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey G. Kalinichev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki-Muresan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c00039" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660896v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaliesah Kamal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azmi Mohd Shariff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111246" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524924v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.109743" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881409v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marhaina Ismail" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13122741" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02413260v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105372" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911973v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02135K" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427367v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Apicella" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Rouzaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abrahamson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Vander Wal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.02.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524962v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Khaliesah Kamal Azhari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35940/ijrte.B1115.0982S919" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555526v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gautier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dbouk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Campesi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Harion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.05.145" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5V01LKZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003165v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.11.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGBW9G72-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555514v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhewei Yu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Deschamps" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanth Karikkethu Prabhakaran" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.02.192" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZPW3NS4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555508v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.03.059" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN084PLN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427418v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Oschatz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne D&#246;rfler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Nickel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.04.041" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPGKRPVH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427425v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Apicella" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alf&#232;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciajolo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gargiulo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.121" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427455v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Khursheed Shah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Alappat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2014.01.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427441v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babu J. Alappat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7598/cst2013.545" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161228v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.09.026" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q65Z216Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00872753v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delage" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giraudet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2011.571713" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00874940v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivaji G Ramalingam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.03.068" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3BLZW2G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00874931v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.12.062" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3B6M51H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00874930v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.04.037" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QD8K1BD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00919908v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivaji Ganesan Ramalingam" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Saussac" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.10.019" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR676RXQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919804v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0000131" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427528v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801494a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347646v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pellerano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Kacem" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delebarre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.01.085" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362079v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangavelu Jayabalan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef9001296" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362111v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-008-9139-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0259JR2X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458043v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munish Kumar Chandel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvinquier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2006.10.025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ7RCNBZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427529v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraudet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tezel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Cloirec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2006.02.018" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7RWNQDJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458085v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazbek Wa&#235;l" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9372(2006)132:5(442)" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458097v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Deon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Viazzo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie040189d" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z6Q9WBQF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458131v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Leslous" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Warlus" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Zhang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.1145" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-GZJ9RP17-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458163v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Humeau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9372(2004)130:3(314)" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403596v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pr&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faur-Brasquet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-3820(02)00071-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQX0PM1D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427534v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delage" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es020067h" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S5M1BKBK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427523v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es001187x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M3BP5V37-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458224v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9372(1999)125:12(1160)" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427539v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdji Hemati" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marchand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(98)00111-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S00J30W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02427659v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104246v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104258v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105770v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456055v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418708v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Savary" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456078v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Curet-Ploquin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04594351v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881430v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427566v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azmi Shariff" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427557v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427553v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427549v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Guderian" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427610v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Cuong Le" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisseth Gavilan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Deldicque" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dartois" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427619v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427593v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427622v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Weireld" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427582v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427630v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427627v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Diring" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Odobel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Serier-Brault" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427607v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427579v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427640v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Harion" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427647v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427644v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427632v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gar&#233;naux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427637v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Moussa" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881437v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256172v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881468v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei A. Shiryaev" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pardanaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Averin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121793v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881486v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881446v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Averin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881479v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russo Carmela" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deldique" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Alf&#232;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011663v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Deschamp" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011650v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458369v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Jagiello" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458349v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432363v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Marie" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hafsaoui" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458274v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812704320_0045" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458757v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/produire-stocker-et-utiliser-lhydrogene/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458763v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01115923v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457559v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>