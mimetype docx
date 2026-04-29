--- v0 (2026-03-21)
+++ v1 (2026-04-29)
@@ -184,295 +184,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining household exposure to the food environment: A comparison of measures based on residential area and activity space</w:t>
+                <w:t xml:space="preserve">Comprendre les stratégies d’approvisionnement alimentaire des habitants d’un quartier en politique de la ville. Une enquête qualitative conduite Porte de la Chapelle à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Vonthron</w:t>
+                <w:t xml:space="preserve">Roxane Caparros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (8), pp.e0329442. </w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0329442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2024.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267326v1</w:t>
+                <w:t xml:space="preserve">hal-04885493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les stratégies d’approvisionnement alimentaire des habitants d’un quartier en politique de la ville. Une enquête qualitative conduite Porte de la Chapelle à Paris</w:t>
+                <w:t xml:space="preserve">Defining household exposure to the food environment: A comparison of measures based on residential area and activity space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Caparros</w:t>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Perrin</w:t>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Conti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 60 (2), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (8), pp.e0329442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2024.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0329442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885493v1</w:t>
+                <w:t xml:space="preserve">hal-05267326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment of urban food supply: key findings and recommendations from a French metropolitan area case study</w:t>
               </w:r>
@@ -497,51 +497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -726,90 +726,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The revised Healthy Purchase Index (r-HPI): a validated tool for exploring the nutritional quality of household food purchases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -854,377 +854,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A natural experiment to assess how urban interventions in lower socioeconomic areas influence health behaviors: the UrbASanté study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Store-specific grocery-shopping patterns and their association with objective and perceived retail food environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Conti</w:t>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Bauchard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-023-15388-2⟩</w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (1), pp.e13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1368980023002720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032915v1</w:t>
+                <w:t xml:space="preserve">hal-04335812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Store-specific grocery-shopping patterns and their association with objective and perceived retail food environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daisy Recchia</w:t>
+                <w:t xml:space="preserve">A natural experiment to assess how urban interventions in lower socioeconomic areas influence health behaviors: the UrbASanté study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27 (1), pp.e13. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s1368980023002720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-023-15388-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335812v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in food purchasing practices of French households during the first COVID-19 lockdown and associated individual and environmental factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisy Recchia</w:t>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Rollet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, 14 p. </w:t>
@@ -1262,90 +1262,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between retail food environment and the nutritional quality of food purchases in French households: the Mont’Panier cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisy Recchia</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1422,484 +1422,484 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can increasing local foods improve the sustainability of school meals? A multi-objective optimization study in Guadeloupe, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+                <w:t xml:space="preserve">Can local agriculture improve the nutritional quality of diet while reducing the environmental impact in Guadeloupe ? A system model approach from fork to farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Peccatus</w:t>
+                <w:t xml:space="preserve">Joaquin Ameller Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Somaraki</w:t>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
+                <w:t xml:space="preserve">Loïc Guindé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUNS-ICN 2025 International Congress of Nutrition - Sustainable Food for Global Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554397v1</w:t>
+                <w:t xml:space="preserve">hal-05554424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l’impact du dispositif « Passerelle Plus » sur l’insécurité alimentaire et le bien-être de ménages en situation de précarité en France : un essai randomisé contrôlé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Can increasing local foods improve the sustainability of school meals? A multi-objective optimization study in Guadeloupe, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dubois</w:t>
+                <w:t xml:space="preserve">Marine Peccatus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Darmon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Lyon, France. </w:t>
+              <w:t xml:space="preserve">IUNS-ICN 2025 International Congress of Nutrition - Sustainable Food for Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554524v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can local agriculture improve the nutritional quality of diet while reducing the environmental impact in Guadeloupe ? A system model approach from fork to farm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joaquin Ameller Pavez</w:t>
+                <w:t xml:space="preserve">Évaluation de l’impact du dispositif « Passerelle Plus » sur l’insécurité alimentaire et le bien-être de ménages en situation de précarité en France : un essai randomisé contrôlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Guindé</w:t>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabin Guillemaud</w:t>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUNS-ICN 2025 International Congress of Nutrition - Sustainable Food for Global Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Paris, France. </w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554424v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une recherche-action autour du dispositif Passerelle Plus : expérimentation d’une allocation non fléchée couplée à une orientation sociale et un atelier collectif sur l’alimentation durable. Quels effets sur l’alimentation, le bien-être et la satisfaction des besoins?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigdis Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres Sciences-Société pour des Solidarités Alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t>
@@ -1922,346 +1922,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability of food purchases according to sociodemographic factors: The Mont’panier crosssectional study in Southern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Analyser les mobilités pour les achats alimentaires : entre approvisionnement alimentaire et durabilité des déplacements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia. , 2023</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395538v1</w:t>
+                <w:t xml:space="preserve">hal-04629404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les mobilités pour les achats alimentaires : entre approvisionnement alimentaire et durabilité des déplacements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sustainability of food purchases according to sociodemographic factors: The Mont’panier crosssectional study in Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629404v1</w:t>
+                <w:t xml:space="preserve">hal-04395538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisy Recchia</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2325,103 +2325,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in food purchasing practices of French households during the first COVID-19 lockdown and associated individual and environmental factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisy Recchia</w:t>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Rollet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, online, France. </w:t>
@@ -2472,103 +2472,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between retail food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisy Recchia</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBNPA 2022 : 21. Meeting of the International Society of Behavioral Nutrition and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Phoenix, United States. , [poster], 2022</w:t>
@@ -2597,103 +2597,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils d’approvisionnement alimentaire de ménages et associations avec le paysage alimentaire objectif et perçu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisy Recchia</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France. , 2022</w:t>
@@ -2722,90 +2722,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre proximité à un marché alimentaire et approvisionnements en fruits et légumes dans l’étude Mont’Panier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2847,90 +2847,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer la qualité nutritionnelle des achats alimentaires des ménages : révision et validation du Healthy Purchase Index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3110,51 +3110,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’arrivée d’un premier enfant dans le foyer sur les évolutions sur 7 ans des consommations alimentaires et du poids des adultes (Etude NutriNet-Santé)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Si Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3235,51 +3235,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du chômage sur les consommations alimentaires des adultes sur 5 ans (Etude NutriNet-Santé)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Si Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3379,103 +3379,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du programme Passerelle Plus: impact sur l’insécurité alimentaire de ménages en précarité et conditions d’efficacité d’un transfert monétaire non restrictif et accompagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème colloque international francophone en Recherche Interventionnelle en Santé des Populations (RISP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Paris, France</w:t>
@@ -3498,570 +3498,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une augmentation de la part de produits locaux dans les menus peut-elle améliorer la durabilité de l’offre en restauration scolaire en Guadeloupe ? Une étude d'optimisation sous contraintes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pratiques spatiales d’approvisionnement alimentaires et environnements alimentaires : une analyse par méthode mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">19e Journées de Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554472v1</w:t>
+                <w:t xml:space="preserve">hal-05443574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact on food insecurity and well-being of a “Cash Plus” program combining cash transfers, social orientation and workshop on sustainable diets: a randomized controlled trial among vulnerable households in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUNS-ICN 2025 International Congress of Nutrition - Sustainable Food for Global Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Local Agriculture Improve the Nutritional Quality of Diet While Reducing the Environmental Impact in Guadeloupe? A System Model Approach from Fork to Farm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joaquin Ameller Pavez</w:t>
+                <w:t xml:space="preserve">Une augmentation de la part de produits locaux dans les menus peut-elle améliorer la durabilité de l’offre en restauration scolaire en Guadeloupe ? Une étude d'optimisation sous contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Peccatus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII EAAE Congress Food System Transformation in Challenging Times</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economits, Aug 2025, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05301057v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques spatiales d’approvisionnement alimentaires et environnements alimentaires : une analyse par méthode mixte</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
+                <w:t xml:space="preserve">Can Local Agriculture Improve the Nutritional Quality of Diet While Reducing the Environmental Impact in Guadeloupe? A System Model Approach from Fork to Farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Guindé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Ameller Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Journées de Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Caen (FR), France</w:t>
+              <w:t xml:space="preserve">XVIII EAAE Congress Food System Transformation in Challenging Times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economits, Aug 2025, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05443574v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the agriculture-nutrition-environment nexus for assessing the possibilities of re-locating vegetable supply for school canteens in Guadeloupe island (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4123,1709 +4123,1709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les émissions de gaz à effet de serre associées aux mobilités pour les achats alimentaires : quels rôles des caractéristiques des ménages et de leur environnement ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Associations between retail food environment and organic food purchases in French households</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2023, Dublin, Ireland. pp.ii373-ii374, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353380v1</w:t>
+                <w:t xml:space="preserve">hal-04273040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se déplacer pour les courses alimentaires : analyse des émissions de gaz à effet de serre des déplacements des ménages dans la métropole de Montpellier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food shopping mobility behaviors: the missing link between food retail environment and travel related greenhouse gas emissions of households</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international CNFG : Les transitions de la distribution alimentaire : formes, localisations et acteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNFG - Commission Géographie du Commerce, Nov 2023, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582979v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les similitudes et différences des profils d’approvisionnements alimentaires des régions d’Outre-mer et de l’hexagone ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analyser les émissions de gaz à effet de serre associées aux mobilités pour les achats alimentaires : quels rôles des caractéristiques des ménages et de leur environnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Drogué</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353397v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability of food purchases according to sociodemographic factors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Quelles sont les similitudes et différences des profils d’approvisionnements alimentaires des régions d’Outre-mer et de l’hexagone ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Molinéris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273021v1</w:t>
+                <w:t xml:space="preserve">hal-04353397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between retail food environment and organic food purchases in French households: the Mont'Panier cross-sectional study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Se déplacer pour les courses alimentaires : analyse des émissions de gaz à effet de serre des déplacements des ménages dans la métropole de Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">Colloque international CNFG : Les transitions de la distribution alimentaire : formes, localisations et acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFG - Commission Géographie du Commerce, Nov 2023, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395506v1</w:t>
+                <w:t xml:space="preserve">hal-04582979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food shopping mobility behaviors: the missing link between food retail environment and travel related greenhouse gas emissions of households</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainability of food purchases according to sociodemographic factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2023, Dublin, Ireland. pp.ii377, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395523v1</w:t>
+                <w:t xml:space="preserve">hal-04273021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between retail food environment and organic food purchases in French households</w:t>
+                <w:t xml:space="preserve">Associations between retail food environment and organic food purchases in French households: the Mont'Panier cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.937⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04273040v1</w:t>
+                <w:t xml:space="preserve">hal-04395506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des approvisionnements alimentaires et associations avec les caractéristiques sociodémographiques et les pratiques d’approvisionnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association between households' food provisioning practices and foodscape exposure in daily mobility. A mixed methods study in Montpellier, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisy Recchia</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Vonthron</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JFN, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Geographical Union Centennial Congress : Time for geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891423v1</w:t>
+                <w:t xml:space="preserve">hal-03740064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining place-based and people-based approaches to assess food accessibility</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Transition nutritionnelle aux Antilles : l'offre de boissons, de produits laitiers frais et de biscuits est-elle vraiment plus sucrée aux Antilles qu'en France hexagonale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Conference of the AESOP Sustainable Food Planning group: Feeding the melting pot, agroecological urbanism for inclusive and sustainable food practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AESOP, Oct 2022, Almere, Netherlands</w:t>
+              <w:t xml:space="preserve">Colloque : La Martinique bouge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence régionale de santé Martinique, Jun 2022, Fort de France, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04135312v1</w:t>
+                <w:t xml:space="preserve">hal-03773345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations entre paysage alimentaire et achats d'aliments bio des ménages montpelliérains : l’étude transversale Mont’Panier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Lidoine</w:t>
+                <w:t xml:space="preserve">Durabilité des approvisionnements alimentaires et associations avec les caractéristiques sociodémographiques et les pratiques d’approvisionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisy Recchia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891446v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between retail food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining place-based and people-based approaches to assess food accessibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisy Recchia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Nutrition Society, Jan 2022, Online, France. 12 p. [eposter]</w:t>
+              <w:t xml:space="preserve">10. Conference of the AESOP Sustainable Food Planning group: Feeding the melting pot, agroecological urbanism for inclusive and sustainable food practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AESOP, Oct 2022, Almere, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576961v1</w:t>
+                <w:t xml:space="preserve">hal-04135312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition nutritionnelle aux Antilles : l'offre de boissons, de produits laitiers frais et de biscuits est-elle vraiment plus sucrée aux Antilles qu'en France hexagonale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Associations entre paysage alimentaire et achats d'aliments bio des ménages montpelliérains : l’étude transversale Mont’Panier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juliette Lidoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : La Martinique bouge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence régionale de santé Martinique, Jun 2022, Fort de France, Martinique</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JFN, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03773345v1</w:t>
+                <w:t xml:space="preserve">hal-03891446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between households' food provisioning practices and foodscape exposure in daily mobility. A mixed methods study in Montpellier, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Associations between retail food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geographical Union Centennial Congress : Time for geographers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Nutrition Society, Jan 2022, Online, France. 12 p. [eposter]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740064v1</w:t>
+                <w:t xml:space="preserve">hal-03576961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’achat d’aliments BIO sur le coût minimal pour se procurer un panier alimentaire nutritionnellement adéquat [eposter]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5880,103 +5880,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations entre la qualité nutritionnelle des approvisionnements alimentaires et le paysage alimentaire des ménages de l’étude Mont’ Panier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisy Recchia</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Rurales 2021 - Les relations ville-campagne face à la question alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité National Français de Géographie; Union Géographique Internationale, Mar 2021, Montpellier, France</w:t>
@@ -6005,77 +6005,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’offre de boissons, de produits laitiers frais et de biscuits est-elle vraiment plus sucrée aux Antilles qu’en France hexagonale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6130,77 +6130,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’offre de boissons, de produits laitiers frais et de biscuits est-elle vraiment plus sucrée aux Antilles qu’en France hexagonale ? [eposter]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6255,103 +6255,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement des pratiques d’approvisionnement alimentaire de ménages français pendant le confinement et facteurs individuels et environnementaux associés [eposter]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisy Recchia</w:t>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Rollet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
@@ -6393,51 +6393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of birth of child in the household on changes over 7 years in dietary intake and weight of adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Si Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6514,103 +6514,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between food environment around home and overweight and obesity rates in French adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Global Food Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, France. 10 p. [powerpoint]</w:t>
@@ -6639,103 +6639,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations entre la qualité nutritionnelle des approvisionnements alimentaires et le paysage alimentaire des ménages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Online, France. 8 p. [powerpoint]</w:t>
@@ -6803,51 +6803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6866,243 +6866,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of loyalty to services: an example from recreational riders in French riding schools</w:t>
+                <w:t xml:space="preserve">Choix et fidélisation des cavaliers en centre équestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2019, Gand, Belgium. 713 p</w:t>
+              <w:t xml:space="preserve">Journées Sciences et Innovations Equines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Saumur, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735371v1</w:t>
+                <w:t xml:space="preserve">hal-02164169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a reconstitution of riders’ paths and a typology of riding schools and clients</w:t>
+                <w:t xml:space="preserve">Age-related analysis of service loyalty: An example from recreational riders in equestrian centres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2019, Gand, Belgium. 713 p</w:t>
+              <w:t xml:space="preserve">27. European Association for Sport Management conference (EASM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Séville, Spain. 785 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735056v1</w:t>
+                <w:t xml:space="preserve">hal-02738248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux satisfaire et fidéliser sa clientèle en centre équestre : des leviers d'action en fonction du type de cavalier</w:t>
               </w:r>
@@ -7127,51 +7127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journée du Réseau Économique de la Filière Équine, REFErences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7190,243 +7190,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix et fidélisation des cavaliers en centre équestre</w:t>
+                <w:t xml:space="preserve">A model of loyalty to services: an example from recreational riders in French riding schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Sciences et Innovations Equines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Saumur, France. 10 p</w:t>
+              <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2019, Gand, Belgium. 713 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164169v1</w:t>
+                <w:t xml:space="preserve">hal-02735371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related analysis of service loyalty: An example from recreational riders in equestrian centres</w:t>
+                <w:t xml:space="preserve">Towards a reconstitution of riders’ paths and a typology of riding schools and clients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. European Association for Sport Management conference (EASM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Séville, Spain. 785 p</w:t>
+              <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2019, Gand, Belgium. 713 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738248v1</w:t>
+                <w:t xml:space="preserve">hal-02735056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7457,51 +7457,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling approaches for assessing the possibilities of re-locating vegetable supply of public schools - learning from Guadeloupe Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7605,77 +7605,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’offre de boissons, de produits laitiers frais et de biscuits est-elle vraiment plus sucrée aux Antilles qu’en France hexagonale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7777,51 +7777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan final du projet Foodscapes. Connaître les paysages alimentaires des habitants : une recherche dans le Grand Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Avallone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7882,103 +7882,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès physique et fréquentation des commerces alimentaires dans le Grand Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisy Recchia</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] So What? 15, Chaire Unesco Alimentation du monde. 2021, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8090,51 +8090,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0C15893"/>
+    <w:nsid w:val="6D95DE1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8321,51 +8321,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascaline-rollet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-5966-3151" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267326v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329442" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885493v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Caparros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.12.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032969v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jouve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Salou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136788" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920150v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lamy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikpidi Badji" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.109083" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762808v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02962-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bauchard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15388-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335812v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980023002720" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638229v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.925426" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267639" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554397v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peccatus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Somaraki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554524v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Ameller Pavez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guind&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Guillemaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05001183v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigdis Gosset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395538v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04629404v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681488v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/proceedings-of-the-nutrition-society/issue/E66DF6A750EC3753664CDA63C1445B54" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000842" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576970v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nutritionsociety.org/events/3rd-international-symposium-nutrition-isn-2022-urban-food-policies-sustainable-nutrition-and" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000854" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698067v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891563v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164642v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097853v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789666v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947510v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Si Hassen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tichit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lampur&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947502v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Giraldo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554472v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554328v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301057v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443574v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024131v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Ben Ali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353380v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582979v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353397v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Molin&#233;ris" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273021v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.946" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395506v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395523v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273040v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.937" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891423v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135312v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891446v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lidoine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576961v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773345v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740064v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463414v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740074v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477660v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ducrot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terrieux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463373v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463399v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377023v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665120001603" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097704v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097751v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023788v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735371v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eslan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735056v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164169v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738248v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229813v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353375v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard Duvernay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.08.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781560v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chaboud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229667v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascaline-rollet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-5966-3151" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885493v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Caparros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.12.001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267326v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329442" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032969v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jouve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Salou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136788" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920150v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lamy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikpidi Badji" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.109083" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762808v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02962-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335812v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980023002720" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032915v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bauchard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15388-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638229v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.925426" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267639" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554424v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Ameller Pavez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guind&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Guillemaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554397v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peccatus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Somaraki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554524v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05001183v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigdis Gosset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04629404v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395538v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681488v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/proceedings-of-the-nutrition-society/issue/E66DF6A750EC3753664CDA63C1445B54" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000842" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576970v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nutritionsociety.org/events/3rd-international-symposium-nutrition-isn-2022-urban-food-policies-sustainable-nutrition-and" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000854" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698067v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891563v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164642v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097853v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789666v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947510v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Si Hassen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tichit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lampur&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947502v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Giraldo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443574v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554328v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554472v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301057v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024131v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Ben Ali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273040v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.937" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395523v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353380v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353397v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Molin&#233;ris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273021v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.946" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395506v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740064v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773345v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891423v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135312v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891446v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lidoine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576961v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463414v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740074v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477660v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ducrot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terrieux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463373v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463399v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377023v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665120001603" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097704v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097751v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023788v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164169v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eslan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738248v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735371v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735056v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229813v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353375v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard Duvernay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.08.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781560v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chaboud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229667v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>