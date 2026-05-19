--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -184,295 +184,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les stratégies d’approvisionnement alimentaire des habitants d’un quartier en politique de la ville. Une enquête qualitative conduite Porte de la Chapelle à Paris</w:t>
+                <w:t xml:space="preserve">Defining household exposure to the food environment: A comparison of measures based on residential area and activity space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Caparros</w:t>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Perrin</w:t>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Conti</w:t>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 60 (2), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (8), pp.e0329442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2024.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0329442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885493v1</w:t>
+                <w:t xml:space="preserve">hal-05267326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining household exposure to the food environment: A comparison of measures based on residential area and activity space</w:t>
+                <w:t xml:space="preserve">Comprendre les stratégies d’approvisionnement alimentaire des habitants d’un quartier en politique de la ville. Une enquête qualitative conduite Porte de la Chapelle à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Vonthron</w:t>
+                <w:t xml:space="preserve">Roxane Caparros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (8), pp.e0329442. </w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0329442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2024.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267326v1</w:t>
+                <w:t xml:space="preserve">hal-04885493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment of urban food supply: key findings and recommendations from a French metropolitan area case study</w:t>
               </w:r>
@@ -497,51 +497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -726,90 +726,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The revised Healthy Purchase Index (r-HPI): a validated tool for exploring the nutritional quality of household food purchases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -860,103 +860,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Store-specific grocery-shopping patterns and their association with objective and perceived retail food environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27 (1), pp.e13. </w:t>
@@ -994,103 +994,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A natural experiment to assess how urban interventions in lower socioeconomic areas influence health behaviors: the UrbASanté study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (1), 9 p. </w:t>
@@ -1128,103 +1128,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in food purchasing practices of French households during the first COVID-19 lockdown and associated individual and environmental factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, 14 p. </w:t>
@@ -1262,90 +1262,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between retail food environment and the nutritional quality of food purchases in French households: the Mont’Panier cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1422,234 +1422,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can local agriculture improve the nutritional quality of diet while reducing the environmental impact in Guadeloupe ? A system model approach from fork to farm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Drogué</w:t>
+                <w:t xml:space="preserve">Évaluation de l’impact du dispositif « Passerelle Plus » sur l’insécurité alimentaire et le bien-être de ménages en situation de précarité en France : un essai randomisé contrôlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquin Ameller Pavez</w:t>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Guindé</w:t>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabin Guillemaud</w:t>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUNS-ICN 2025 International Congress of Nutrition - Sustainable Food for Global Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Paris, France. </w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554424v1</w:t>
+                <w:t xml:space="preserve">hal-05554524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can increasing local foods improve the sustainability of school meals? A multi-objective optimization study in Guadeloupe, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Peccatus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUNS-ICN 2025 International Congress of Nutrition - Sustainable Food for Global Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Paris, France. </w:t>
@@ -1664,242 +1664,242 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l’impact du dispositif « Passerelle Plus » sur l’insécurité alimentaire et le bien-être de ménages en situation de précarité en France : un essai randomisé contrôlé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
+                <w:t xml:space="preserve">Can local agriculture improve the nutritional quality of diet while reducing the environmental impact in Guadeloupe ? A system model approach from fork to farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Ameller Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dubois</w:t>
+                <w:t xml:space="preserve">Loïc Guindé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Darmon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Somaraki</w:t>
+                <w:t xml:space="preserve">Gabin Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Lyon, France. </w:t>
+              <w:t xml:space="preserve">IUNS-ICN 2025 International Congress of Nutrition - Sustainable Food for Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554524v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une recherche-action autour du dispositif Passerelle Plus : expérimentation d’une allocation non fléchée couplée à une orientation sociale et un atelier collectif sur l’alimentation durable. Quels effets sur l’alimentation, le bien-être et la satisfaction des besoins?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigdis Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres Sciences-Société pour des Solidarités Alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t>
@@ -1922,346 +1922,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les mobilités pour les achats alimentaires : entre approvisionnement alimentaire et durabilité des déplacements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sustainability of food purchases according to sociodemographic factors: The Mont’panier crosssectional study in Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629404v1</w:t>
+                <w:t xml:space="preserve">hal-04395538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability of food purchases according to sociodemographic factors: The Mont’panier crosssectional study in Southern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Analyser les mobilités pour les achats alimentaires : entre approvisionnement alimentaire et durabilité des déplacements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia. , 2023</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395538v1</w:t>
+                <w:t xml:space="preserve">hal-04629404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2325,103 +2325,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in food purchasing practices of French households during the first COVID-19 lockdown and associated individual and environmental factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, online, France. </w:t>
@@ -2472,103 +2472,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between retail food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBNPA 2022 : 21. Meeting of the International Society of Behavioral Nutrition and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Phoenix, United States. , [poster], 2022</w:t>
@@ -2597,103 +2597,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils d’approvisionnement alimentaire de ménages et associations avec le paysage alimentaire objectif et perçu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France. , 2022</w:t>
@@ -2722,90 +2722,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre proximité à un marché alimentaire et approvisionnements en fruits et légumes dans l’étude Mont’Panier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2847,90 +2847,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer la qualité nutritionnelle des achats alimentaires des ménages : révision et validation du Healthy Purchase Index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3110,51 +3110,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’arrivée d’un premier enfant dans le foyer sur les évolutions sur 7 ans des consommations alimentaires et du poids des adultes (Etude NutriNet-Santé)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Si Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3235,51 +3235,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du chômage sur les consommations alimentaires des adultes sur 5 ans (Etude NutriNet-Santé)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Si Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3379,103 +3379,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du programme Passerelle Plus: impact sur l’insécurité alimentaire de ménages en précarité et conditions d’efficacité d’un transfert monétaire non restrictif et accompagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème colloque international francophone en Recherche Interventionnelle en Santé des Populations (RISP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Paris, France</w:t>
@@ -3498,570 +3498,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques spatiales d’approvisionnement alimentaires et environnements alimentaires : une analyse par méthode mixte</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Impact on food insecurity and well-being of a “Cash Plus” program combining cash transfers, social orientation and workshop on sustainable diets: a randomized controlled trial among vulnerable households in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Journées de Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Caen (FR), France</w:t>
+              <w:t xml:space="preserve">IUNS-ICN 2025 International Congress of Nutrition - Sustainable Food for Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443574v1</w:t>
+                <w:t xml:space="preserve">hal-05554328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact on food insecurity and well-being of a “Cash Plus” program combining cash transfers, social orientation and workshop on sustainable diets: a randomized controlled trial among vulnerable households in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une augmentation de la part de produits locaux dans les menus peut-elle améliorer la durabilité de l’offre en restauration scolaire en Guadeloupe ? Une étude d'optimisation sous contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dubois</w:t>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Peccatus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Somaraki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alejandra Giraldo</w:t>
+                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUNS-ICN 2025 International Congress of Nutrition - Sustainable Food for Global Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554328v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une augmentation de la part de produits locaux dans les menus peut-elle améliorer la durabilité de l’offre en restauration scolaire en Guadeloupe ? Une étude d'optimisation sous contraintes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
+                <w:t xml:space="preserve">Can Local Agriculture Improve the Nutritional Quality of Diet While Reducing the Environmental Impact in Guadeloupe? A System Model Approach from Fork to Farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Guindé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Ameller Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">XVIII EAAE Congress Food System Transformation in Challenging Times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economits, Aug 2025, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554472v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Local Agriculture Improve the Nutritional Quality of Diet While Reducing the Environmental Impact in Guadeloupe? A System Model Approach from Fork to Farm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joaquin Ameller Pavez</w:t>
+                <w:t xml:space="preserve">Pratiques spatiales d’approvisionnement alimentaires et environnements alimentaires : une analyse par méthode mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII EAAE Congress Food System Transformation in Challenging Times</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economits, Aug 2025, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">19e Journées de Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05301057v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the agriculture-nutrition-environment nexus for assessing the possibilities of re-locating vegetable supply for school canteens in Guadeloupe island (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4123,1709 +4123,1709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between retail food environment and organic food purchases in French households</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analyser les émissions de gaz à effet de serre associées aux mobilités pour les achats alimentaires : quels rôles des caractéristiques des ménages et de leur environnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273040v1</w:t>
+                <w:t xml:space="preserve">hal-04353380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food shopping mobility behaviors: the missing link between food retail environment and travel related greenhouse gas emissions of households</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainability of food purchases according to sociodemographic factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2023, Dublin, Ireland. pp.ii377, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395523v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les émissions de gaz à effet de serre associées aux mobilités pour les achats alimentaires : quels rôles des caractéristiques des ménages et de leur environnement ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quelles sont les similitudes et différences des profils d’approvisionnements alimentaires des régions d’Outre-mer et de l’hexagone ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Molinéris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353380v1</w:t>
+                <w:t xml:space="preserve">hal-04353397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les similitudes et différences des profils d’approvisionnements alimentaires des régions d’Outre-mer et de l’hexagone ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Se déplacer pour les courses alimentaires : analyse des émissions de gaz à effet de serre des déplacements des ménages dans la métropole de Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Drogué</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque international CNFG : Les transitions de la distribution alimentaire : formes, localisations et acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFG - Commission Géographie du Commerce, Nov 2023, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353397v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se déplacer pour les courses alimentaires : analyse des émissions de gaz à effet de serre des déplacements des ménages dans la métropole de Montpellier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Associations between retail food environment and organic food purchases in French households: the Mont'Panier cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international CNFG : Les transitions de la distribution alimentaire : formes, localisations et acteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNFG - Commission Géographie du Commerce, Nov 2023, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582979v1</w:t>
+                <w:t xml:space="preserve">hal-04395506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability of food purchases according to sociodemographic factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Food shopping mobility behaviors: the missing link between food retail environment and travel related greenhouse gas emissions of households</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273021v1</w:t>
+                <w:t xml:space="preserve">hal-04395523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between retail food environment and organic food purchases in French households: the Mont'Panier cross-sectional study</w:t>
+                <w:t xml:space="preserve">Associations between retail food environment and organic food purchases in French households</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Rollet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2023, Dublin, Ireland. pp.ii373-ii374, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395506v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between households' food provisioning practices and foodscape exposure in daily mobility. A mixed methods study in Montpellier, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Durabilité des approvisionnements alimentaires et associations avec les caractéristiques sociodémographiques et les pratiques d’approvisionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geographical Union Centennial Congress : Time for geographers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JFN, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740064v1</w:t>
+                <w:t xml:space="preserve">hal-03891423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition nutritionnelle aux Antilles : l'offre de boissons, de produits laitiers frais et de biscuits est-elle vraiment plus sucrée aux Antilles qu'en France hexagonale ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Combining place-based and people-based approaches to assess food accessibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : La Martinique bouge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence régionale de santé Martinique, Jun 2022, Fort de France, Martinique</w:t>
+              <w:t xml:space="preserve">10. Conference of the AESOP Sustainable Food Planning group: Feeding the melting pot, agroecological urbanism for inclusive and sustainable food practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AESOP, Oct 2022, Almere, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03773345v1</w:t>
+                <w:t xml:space="preserve">hal-04135312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des approvisionnements alimentaires et associations avec les caractéristiques sociodémographiques et les pratiques d’approvisionnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Associations entre paysage alimentaire et achats d'aliments bio des ménages montpelliérains : l’étude transversale Mont’Panier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lidoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891423v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining place-based and people-based approaches to assess food accessibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Associations between retail food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Conference of the AESOP Sustainable Food Planning group: Feeding the melting pot, agroecological urbanism for inclusive and sustainable food practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AESOP, Oct 2022, Almere, Netherlands</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Nutrition Society, Jan 2022, Online, France. 12 p. [eposter]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04135312v1</w:t>
+                <w:t xml:space="preserve">hal-03576961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations entre paysage alimentaire et achats d'aliments bio des ménages montpelliérains : l’étude transversale Mont’Panier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition nutritionnelle aux Antilles : l'offre de boissons, de produits laitiers frais et de biscuits est-elle vraiment plus sucrée aux Antilles qu'en France hexagonale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JFN, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque : La Martinique bouge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence régionale de santé Martinique, Jun 2022, Fort de France, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891446v1</w:t>
+                <w:t xml:space="preserve">hal-03773345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between retail food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daisy Recchia</w:t>
+                <w:t xml:space="preserve">Association between households' food provisioning practices and foodscape exposure in daily mobility. A mixed methods study in Montpellier, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Nutrition Society, Jan 2022, Online, France. 12 p. [eposter]</w:t>
+              <w:t xml:space="preserve">International Geographical Union Centennial Congress : Time for geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576961v1</w:t>
+                <w:t xml:space="preserve">hal-03740064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’achat d’aliments BIO sur le coût minimal pour se procurer un panier alimentaire nutritionnellement adéquat [eposter]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5880,103 +5880,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations entre la qualité nutritionnelle des approvisionnements alimentaires et le paysage alimentaire des ménages de l’étude Mont’ Panier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Rurales 2021 - Les relations ville-campagne face à la question alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité National Français de Géographie; Union Géographique Internationale, Mar 2021, Montpellier, France</w:t>
@@ -6005,77 +6005,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’offre de boissons, de produits laitiers frais et de biscuits est-elle vraiment plus sucrée aux Antilles qu’en France hexagonale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6130,77 +6130,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’offre de boissons, de produits laitiers frais et de biscuits est-elle vraiment plus sucrée aux Antilles qu’en France hexagonale ? [eposter]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6255,103 +6255,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement des pratiques d’approvisionnement alimentaire de ménages français pendant le confinement et facteurs individuels et environnementaux associés [eposter]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
@@ -6393,51 +6393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of birth of child in the household on changes over 7 years in dietary intake and weight of adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Si Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6514,103 +6514,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between food environment around home and overweight and obesity rates in French adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Global Food Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, France. 10 p. [powerpoint]</w:t>
@@ -6639,103 +6639,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations entre la qualité nutritionnelle des approvisionnements alimentaires et le paysage alimentaire des ménages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Rollet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Online, France. 8 p. [powerpoint]</w:t>
@@ -6803,51 +6803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6866,243 +6866,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix et fidélisation des cavaliers en centre équestre</w:t>
+                <w:t xml:space="preserve">A model of loyalty to services: an example from recreational riders in French riding schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Sciences et Innovations Equines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Saumur, France. 10 p</w:t>
+              <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2019, Gand, Belgium. 713 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164169v1</w:t>
+                <w:t xml:space="preserve">hal-02735371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related analysis of service loyalty: An example from recreational riders in equestrian centres</w:t>
+                <w:t xml:space="preserve">Towards a reconstitution of riders’ paths and a typology of riding schools and clients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. European Association for Sport Management conference (EASM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Séville, Spain. 785 p</w:t>
+              <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2019, Gand, Belgium. 713 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738248v1</w:t>
+                <w:t xml:space="preserve">hal-02735056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux satisfaire et fidéliser sa clientèle en centre équestre : des leviers d'action en fonction du type de cavalier</w:t>
               </w:r>
@@ -7127,51 +7127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journée du Réseau Économique de la Filière Équine, REFErences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7190,243 +7190,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of loyalty to services: an example from recreational riders in French riding schools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Age-related analysis of service loyalty: An example from recreational riders in equestrian centres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2019, Gand, Belgium. 713 p</w:t>
+              <w:t xml:space="preserve">27. European Association for Sport Management conference (EASM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Séville, Spain. 785 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735371v1</w:t>
+                <w:t xml:space="preserve">hal-02738248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a reconstitution of riders’ paths and a typology of riding schools and clients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Choix et fidélisation des cavaliers en centre équestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2019, Gand, Belgium. 713 p</w:t>
+              <w:t xml:space="preserve">Journées Sciences et Innovations Equines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Saumur, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735056v1</w:t>
+                <w:t xml:space="preserve">hal-02164169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7457,51 +7457,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling approaches for assessing the possibilities of re-locating vegetable supply of public schools - learning from Guadeloupe Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7605,77 +7605,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’offre de boissons, de produits laitiers frais et de biscuits est-elle vraiment plus sucrée aux Antilles qu’en France hexagonale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7882,90 +7882,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès physique et fréquentation des commerces alimentaires dans le Grand Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8090,51 +8090,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D95DE1F"/>
+    <w:nsid w:val="39B77F1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8321,51 +8321,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascaline-rollet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-5966-3151" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885493v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Caparros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.12.001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267326v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329442" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032969v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jouve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Salou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136788" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920150v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lamy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikpidi Badji" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.109083" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762808v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02962-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335812v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980023002720" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032915v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bauchard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15388-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638229v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.925426" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267639" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554424v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Ameller Pavez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guind&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Guillemaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554397v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peccatus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Somaraki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554524v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05001183v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigdis Gosset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04629404v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395538v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681488v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/proceedings-of-the-nutrition-society/issue/E66DF6A750EC3753664CDA63C1445B54" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000842" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576970v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nutritionsociety.org/events/3rd-international-symposium-nutrition-isn-2022-urban-food-policies-sustainable-nutrition-and" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000854" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698067v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891563v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164642v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097853v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789666v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947510v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Si Hassen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tichit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lampur&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947502v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Giraldo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443574v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554328v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554472v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301057v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024131v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Ben Ali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273040v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.937" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395523v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353380v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353397v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Molin&#233;ris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273021v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.946" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395506v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740064v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773345v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891423v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135312v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891446v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lidoine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576961v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463414v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740074v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477660v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ducrot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terrieux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463373v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463399v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377023v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665120001603" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097704v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097751v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023788v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164169v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eslan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738248v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735371v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735056v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229813v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353375v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard Duvernay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.08.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781560v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chaboud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229667v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascaline-rollet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-5966-3151" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267326v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329442" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885493v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Caparros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.12.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032969v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jouve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Salou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136788" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920150v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lamy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikpidi Badji" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.109083" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762808v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02962-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335812v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980023002720" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032915v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bauchard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15388-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638229v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.925426" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267639" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554524v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Somaraki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554397v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peccatus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Ameller Pavez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guind&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Guillemaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05001183v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigdis Gosset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395538v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04629404v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681488v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/proceedings-of-the-nutrition-society/issue/E66DF6A750EC3753664CDA63C1445B54" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000842" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576970v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nutritionsociety.org/events/3rd-international-symposium-nutrition-isn-2022-urban-food-policies-sustainable-nutrition-and" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000854" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698067v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891563v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164642v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097853v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789666v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947510v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Si Hassen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tichit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lampur&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947502v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Giraldo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554328v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554472v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301057v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443574v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024131v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Ben Ali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353380v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273021v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.946" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353397v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Molin&#233;ris" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582979v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395506v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395523v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273040v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.937" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891423v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135312v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891446v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lidoine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576961v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773345v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740064v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463414v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740074v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477660v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ducrot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terrieux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463373v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463399v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377023v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665120001603" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097704v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097751v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023788v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735371v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eslan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735056v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738248v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164169v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229813v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353375v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard Duvernay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.08.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781560v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chaboud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229667v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>