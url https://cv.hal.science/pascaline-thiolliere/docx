--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1949,411 +1949,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from local and spatial knowledge in Guinea-Conakry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Gangneux-Kebe</w:t>
+                <w:t xml:space="preserve">Enquêter l'intime du deuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Thiollière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Thiollière</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Bak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Studies Association of Africa 6th Biennial Conference : Responses to Global Vulnerabilities: Building Hope for the Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, African Studies Association of Africa (ASAA), Sep 2025, Praia, Cape Verde</w:t>
+              <w:t xml:space="preserve">Séminaire "L'intime: méthode d'enquête"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8; Bibliothèque Publique d'information Centre Pompidou, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397603v1</w:t>
+                <w:t xml:space="preserve">hal-05138108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balades mémorielles : se souvenir des morts dispersés en &amp;quot;pleine nature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning from local and spatial knowledge in Guinea-Conakry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gangneux-Kebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Thiollière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour de la Mémoire : souvenir et oubli des défunts de la Préhistoire à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'anthropologie et d'archéologie funéraire, May 2025, Grenboble, France</w:t>
+              <w:t xml:space="preserve">African Studies Association of Africa 6th Biennial Conference : Responses to Global Vulnerabilities: Building Hope for the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, African Studies Association of Africa (ASAA), Sep 2025, Praia, Cape Verde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137932v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter l'intime du deuil</w:t>
+                <w:t xml:space="preserve">Balades mémorielles : se souvenir des morts dispersés en &amp;quot;pleine nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Thiollière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Bak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "L'intime: méthode d'enquête"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8; Bibliothèque Publique d'information Centre Pompidou, May 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontre autour de la Mémoire : souvenir et oubli des défunts de la Préhistoire à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'anthropologie et d'archéologie funéraire, May 2025, Grenboble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138108v1</w:t>
+                <w:t xml:space="preserve">hal-05137932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geobiology as care for energetic qualities of living environments and places</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lieux et ressources pour vivre le deuil en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Thiollière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Congress on Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lusofona Universidade, réseau Ambiances, Oct 2024, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Villes et santé mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHUV; Ville de Lausanne; Université Neuchâtel, Nov 2024, Lausanne ( CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771469v1</w:t>
+                <w:t xml:space="preserve">hal-04809051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieux et ressources pour vivre le deuil en milieu urbain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geobiology as care for energetic qualities of living environments and places</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Thiollière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes et santé mentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CHUV; Ville de Lausanne; Université Neuchâtel, Nov 2024, Lausanne ( CH), Suisse</w:t>
+              <w:t xml:space="preserve">5th International Congress on Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lusofona Universidade, réseau Ambiances, Oct 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809051v1</w:t>
+                <w:t xml:space="preserve">hal-04771469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Von der Todeskammer aufs freie Feld</w:t>
               </w:r>
@@ -2963,342 +2963,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01475018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seuils sensibles : des dispositifs d’accessibilité socio-spatiale aux paradoxes d’ambiance</w:t>
+                <w:t xml:space="preserve">Lieux en mouvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Thiollière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Germon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pragmatiques du cosmopolitisme urbain : épreuves, ressources et interactivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Ouest La Défense, Apr 2014, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Faire lieu dans l’espace urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d’Urbanisme de Paris, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01475053v1</w:t>
+                <w:t xml:space="preserve">halshs-01475077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Memorials : settings for gestures embodying and signifying the relationship between the living and the dead</w:t>
+                <w:t xml:space="preserve">Seuils sensibles : des dispositifs d’accessibilité socio-spatiale aux paradoxes d’ambiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Thiollière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Germon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metropolitan Temporalities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Technische Universität, Nov 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Pragmatiques du cosmopolitisme urbain : épreuves, ressources et interactivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Ouest La Défense, Apr 2014, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01475048v1</w:t>
+                <w:t xml:space="preserve">halshs-01475053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cemetery as figure of intimate public space</w:t>
+                <w:t xml:space="preserve">Urban Memorials : settings for gestures embodying and signifying the relationship between the living and the dead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Thiollière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Architecture Philosophy Conference Autonomy Reconsidered: Ethics in Architecture, Urbanism and Landscape</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for the Philosophy of Architecture, Jul 2014, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Metropolitan Temporalities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Technische Universität, Nov 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01475032v1</w:t>
+                <w:t xml:space="preserve">halshs-01475048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieux en mouvements</w:t>
+                <w:t xml:space="preserve">The cemetery as figure of intimate public space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Thiollière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivia Germon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire lieu dans l’espace urbain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d’Urbanisme de Paris, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">International Architecture Philosophy Conference Autonomy Reconsidered: Ethics in Architecture, Urbanism and Landscape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for the Philosophy of Architecture, Jul 2014, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01475077v1</w:t>
+                <w:t xml:space="preserve">halshs-01475032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3481,51 +3481,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C4CBCAB"/>
+    <w:nsid w:val="4688A314"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3629,51 +3629,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FCDFEA1E"/>
+    <w:nsid w:val="A0D602FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3777,51 +3777,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0FEE4012"/>
+    <w:nsid w:val="32DD28D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3925,51 +3925,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="323EC78D"/>
+    <w:nsid w:val="7A87B7AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4073,51 +4073,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D440D797"/>
+    <w:nsid w:val="E19622A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4221,51 +4221,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="23A397E8"/>
+    <w:nsid w:val="19BA800B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4369,51 +4369,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="558F47F5"/>
+    <w:nsid w:val="563EB59A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4618,51 +4618,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascaline-thiolliere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3249-3156" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204375053" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/180150746952016300604" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anr-muse.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble.transect.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aau.archi.fr/equipe/thiolliere-pascaline/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ambiances.net/congresses/volos-2016-international-congress-future-of-ambiances.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mc2012.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01598078v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolliere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAH025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022664v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garcia Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Kyt&#246;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Uimonen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Assefa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Cifuentes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462386v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-81-35-2026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788093v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rodat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Moncoq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Ficquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Julier-Costes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369965v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Damian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.16446" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920814v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Crossey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dittel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Weber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14512/rur.183" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463953v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397603v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gangneux-Kebe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137932v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138108v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771469v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809051v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289037v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289103v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235975v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Germon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561930v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuviarts Greg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;ville Mirabelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiche Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548834v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404376v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475025v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475018v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475053v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475048v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475032v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475077v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Armanet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascaline-thiolliere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3249-3156" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204375053" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/180150746952016300604" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anr-muse.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble.transect.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aau.archi.fr/equipe/thiolliere-pascaline/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ambiances.net/congresses/volos-2016-international-congress-future-of-ambiances.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mc2012.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01598078v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolliere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAH025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022664v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garcia Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Kyt&#246;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Uimonen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Assefa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Cifuentes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462386v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-81-35-2026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788093v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rodat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Moncoq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Ficquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Julier-Costes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369965v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Damian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.16446" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920814v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Crossey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dittel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Weber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14512/rur.183" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463953v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138108v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397603v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gangneux-Kebe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809051v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289037v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289103v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235975v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Germon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561930v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuviarts Greg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;ville Mirabelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiche Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548834v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404376v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475025v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475018v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475077v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475053v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475048v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475032v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Armanet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>