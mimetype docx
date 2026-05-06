--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -1949,411 +1949,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter l'intime du deuil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning from local and spatial knowledge in Guinea-Conakry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gangneux-Kebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Thiollière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Bak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "L'intime: méthode d'enquête"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8; Bibliothèque Publique d'information Centre Pompidou, May 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">African Studies Association of Africa 6th Biennial Conference : Responses to Global Vulnerabilities: Building Hope for the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, African Studies Association of Africa (ASAA), Sep 2025, Praia, Cape Verde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138108v1</w:t>
+                <w:t xml:space="preserve">hal-05397603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from local and spatial knowledge in Guinea-Conakry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Balades mémorielles : se souvenir des morts dispersés en &amp;quot;pleine nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Thiollière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Studies Association of Africa 6th Biennial Conference : Responses to Global Vulnerabilities: Building Hope for the Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, African Studies Association of Africa (ASAA), Sep 2025, Praia, Cape Verde</w:t>
+              <w:t xml:space="preserve">Rencontre autour de la Mémoire : souvenir et oubli des défunts de la Préhistoire à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'anthropologie et d'archéologie funéraire, May 2025, Grenboble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397603v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balades mémorielles : se souvenir des morts dispersés en &amp;quot;pleine nature</w:t>
+                <w:t xml:space="preserve">Enquêter l'intime du deuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Thiollière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Bak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour de la Mémoire : souvenir et oubli des défunts de la Préhistoire à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'anthropologie et d'archéologie funéraire, May 2025, Grenboble, France</w:t>
+              <w:t xml:space="preserve">Séminaire "L'intime: méthode d'enquête"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8; Bibliothèque Publique d'information Centre Pompidou, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137932v1</w:t>
+                <w:t xml:space="preserve">hal-05138108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieux et ressources pour vivre le deuil en milieu urbain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geobiology as care for energetic qualities of living environments and places</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Thiollière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes et santé mentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CHUV; Ville de Lausanne; Université Neuchâtel, Nov 2024, Lausanne ( CH), Suisse</w:t>
+              <w:t xml:space="preserve">5th International Congress on Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lusofona Universidade, réseau Ambiances, Oct 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809051v1</w:t>
+                <w:t xml:space="preserve">hal-04771469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geobiology as care for energetic qualities of living environments and places</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lieux et ressources pour vivre le deuil en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Thiollière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Congress on Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lusofona Universidade, réseau Ambiances, Oct 2024, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Villes et santé mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHUV; Ville de Lausanne; Université Neuchâtel, Nov 2024, Lausanne ( CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771469v1</w:t>
+                <w:t xml:space="preserve">hal-04809051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Von der Todeskammer aufs freie Feld</w:t>
               </w:r>
@@ -2963,342 +2963,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01475018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieux en mouvements</w:t>
+                <w:t xml:space="preserve">Seuils sensibles : des dispositifs d’accessibilité socio-spatiale aux paradoxes d’ambiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Thiollière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Germon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire lieu dans l’espace urbain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d’Urbanisme de Paris, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Pragmatiques du cosmopolitisme urbain : épreuves, ressources et interactivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Ouest La Défense, Apr 2014, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01475077v1</w:t>
+                <w:t xml:space="preserve">halshs-01475053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seuils sensibles : des dispositifs d’accessibilité socio-spatiale aux paradoxes d’ambiance</w:t>
+                <w:t xml:space="preserve">Urban Memorials : settings for gestures embodying and signifying the relationship between the living and the dead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Thiollière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivia Germon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pragmatiques du cosmopolitisme urbain : épreuves, ressources et interactivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Ouest La Défense, Apr 2014, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Metropolitan Temporalities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Technische Universität, Nov 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01475053v1</w:t>
+                <w:t xml:space="preserve">halshs-01475048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Memorials : settings for gestures embodying and signifying the relationship between the living and the dead</w:t>
+                <w:t xml:space="preserve">The cemetery as figure of intimate public space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Thiollière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metropolitan Temporalities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Technische Universität, Nov 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">International Architecture Philosophy Conference Autonomy Reconsidered: Ethics in Architecture, Urbanism and Landscape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for the Philosophy of Architecture, Jul 2014, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01475048v1</w:t>
+                <w:t xml:space="preserve">halshs-01475032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cemetery as figure of intimate public space</w:t>
+                <w:t xml:space="preserve">Lieux en mouvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Thiollière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Germon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Architecture Philosophy Conference Autonomy Reconsidered: Ethics in Architecture, Urbanism and Landscape</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for the Philosophy of Architecture, Jul 2014, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Faire lieu dans l’espace urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d’Urbanisme de Paris, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01475032v1</w:t>
+                <w:t xml:space="preserve">halshs-01475077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3481,51 +3481,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4688A314"/>
+    <w:nsid w:val="EFA90FE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3629,51 +3629,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A0D602FE"/>
+    <w:nsid w:val="27474CE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3777,51 +3777,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="32DD28D4"/>
+    <w:nsid w:val="066DD3ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3925,51 +3925,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7A87B7AE"/>
+    <w:nsid w:val="0081CDED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4073,51 +4073,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E19622A1"/>
+    <w:nsid w:val="3BE3193A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4221,51 +4221,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="19BA800B"/>
+    <w:nsid w:val="EE022356"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4369,51 +4369,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="563EB59A"/>
+    <w:nsid w:val="03117D04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4618,51 +4618,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascaline-thiolliere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3249-3156" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204375053" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/180150746952016300604" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anr-muse.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble.transect.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aau.archi.fr/equipe/thiolliere-pascaline/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ambiances.net/congresses/volos-2016-international-congress-future-of-ambiances.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mc2012.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01598078v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolliere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAH025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022664v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garcia Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Kyt&#246;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Uimonen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Assefa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Cifuentes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462386v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-81-35-2026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788093v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rodat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Moncoq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Ficquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Julier-Costes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369965v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Damian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.16446" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920814v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Crossey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dittel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Weber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14512/rur.183" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463953v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138108v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397603v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gangneux-Kebe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809051v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289037v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289103v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235975v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Germon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561930v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuviarts Greg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;ville Mirabelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiche Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548834v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404376v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475025v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475018v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475077v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475053v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475048v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475032v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Armanet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascaline-thiolliere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3249-3156" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204375053" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/180150746952016300604" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anr-muse.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble.transect.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aau.archi.fr/equipe/thiolliere-pascaline/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ambiances.net/congresses/volos-2016-international-congress-future-of-ambiances.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mc2012.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01598078v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolliere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAH025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022664v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garcia Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Kyt&#246;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Uimonen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Assefa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Cifuentes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462386v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-81-35-2026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788093v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rodat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Moncoq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Ficquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Julier-Costes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369965v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Damian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.16446" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920814v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Crossey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dittel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Weber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14512/rur.183" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463953v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397603v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gangneux-Kebe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137932v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138108v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771469v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809051v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289037v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289103v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235975v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Germon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561930v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuviarts Greg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;ville Mirabelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiche Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548834v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404376v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475025v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475018v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475053v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475048v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475032v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475077v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Armanet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>