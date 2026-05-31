--- v2 (2026-05-06)
+++ v3 (2026-05-31)
@@ -1949,411 +1949,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from local and spatial knowledge in Guinea-Conakry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Gangneux-Kebe</w:t>
+                <w:t xml:space="preserve">Enquêter l'intime du deuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Thiollière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Thiollière</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Bak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Studies Association of Africa 6th Biennial Conference : Responses to Global Vulnerabilities: Building Hope for the Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, African Studies Association of Africa (ASAA), Sep 2025, Praia, Cape Verde</w:t>
+              <w:t xml:space="preserve">Séminaire "L'intime: méthode d'enquête"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8; Bibliothèque Publique d'information Centre Pompidou, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397603v1</w:t>
+                <w:t xml:space="preserve">hal-05138108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balades mémorielles : se souvenir des morts dispersés en &amp;quot;pleine nature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning from local and spatial knowledge in Guinea-Conakry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gangneux-Kebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Thiollière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour de la Mémoire : souvenir et oubli des défunts de la Préhistoire à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'anthropologie et d'archéologie funéraire, May 2025, Grenboble, France</w:t>
+              <w:t xml:space="preserve">African Studies Association of Africa 6th Biennial Conference : Responses to Global Vulnerabilities: Building Hope for the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, African Studies Association of Africa (ASAA), Sep 2025, Praia, Cape Verde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137932v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter l'intime du deuil</w:t>
+                <w:t xml:space="preserve">Balades mémorielles : se souvenir des morts dispersés en &amp;quot;pleine nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Thiollière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Bak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "L'intime: méthode d'enquête"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8; Bibliothèque Publique d'information Centre Pompidou, May 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontre autour de la Mémoire : souvenir et oubli des défunts de la Préhistoire à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'anthropologie et d'archéologie funéraire, May 2025, Grenboble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138108v1</w:t>
+                <w:t xml:space="preserve">hal-05137932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geobiology as care for energetic qualities of living environments and places</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lieux et ressources pour vivre le deuil en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Thiollière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Congress on Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lusofona Universidade, réseau Ambiances, Oct 2024, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Villes et santé mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHUV; Ville de Lausanne; Université Neuchâtel, Nov 2024, Lausanne ( CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771469v1</w:t>
+                <w:t xml:space="preserve">hal-04809051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieux et ressources pour vivre le deuil en milieu urbain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geobiology as care for energetic qualities of living environments and places</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Thiollière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes et santé mentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CHUV; Ville de Lausanne; Université Neuchâtel, Nov 2024, Lausanne ( CH), Suisse</w:t>
+              <w:t xml:space="preserve">5th International Congress on Ambiances. Sensory Explorations, Ambiances in a Changing World, 8-11 octobre 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Lusófona and Universidade Federal do Rio de Janeiro and International Ambiances Network, Oct 2024, Lisbonne, Portugal. pp.1556-1564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809051v1</w:t>
+                <w:t xml:space="preserve">hal-04771469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Von der Todeskammer aufs freie Feld</w:t>
               </w:r>
@@ -2963,342 +2963,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01475018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seuils sensibles : des dispositifs d’accessibilité socio-spatiale aux paradoxes d’ambiance</w:t>
+                <w:t xml:space="preserve">Lieux en mouvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Thiollière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Germon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pragmatiques du cosmopolitisme urbain : épreuves, ressources et interactivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Ouest La Défense, Apr 2014, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Faire lieu dans l’espace urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d’Urbanisme de Paris, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01475053v1</w:t>
+                <w:t xml:space="preserve">halshs-01475077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Memorials : settings for gestures embodying and signifying the relationship between the living and the dead</w:t>
+                <w:t xml:space="preserve">Seuils sensibles : des dispositifs d’accessibilité socio-spatiale aux paradoxes d’ambiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Thiollière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Germon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metropolitan Temporalities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Technische Universität, Nov 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Pragmatiques du cosmopolitisme urbain : épreuves, ressources et interactivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Ouest La Défense, Apr 2014, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01475048v1</w:t>
+                <w:t xml:space="preserve">halshs-01475053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cemetery as figure of intimate public space</w:t>
+                <w:t xml:space="preserve">Urban Memorials : settings for gestures embodying and signifying the relationship between the living and the dead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Thiollière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Architecture Philosophy Conference Autonomy Reconsidered: Ethics in Architecture, Urbanism and Landscape</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for the Philosophy of Architecture, Jul 2014, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Metropolitan Temporalities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Technische Universität, Nov 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01475032v1</w:t>
+                <w:t xml:space="preserve">halshs-01475048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieux en mouvements</w:t>
+                <w:t xml:space="preserve">The cemetery as figure of intimate public space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Thiollière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivia Germon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire lieu dans l’espace urbain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d’Urbanisme de Paris, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">International Architecture Philosophy Conference Autonomy Reconsidered: Ethics in Architecture, Urbanism and Landscape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for the Philosophy of Architecture, Jul 2014, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01475077v1</w:t>
+                <w:t xml:space="preserve">halshs-01475032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3481,51 +3481,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EFA90FE5"/>
+    <w:nsid w:val="6A6CB396"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3629,51 +3629,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="27474CE1"/>
+    <w:nsid w:val="1B4EBA1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3777,51 +3777,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="066DD3ED"/>
+    <w:nsid w:val="381E7D2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3925,51 +3925,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0081CDED"/>
+    <w:nsid w:val="16F7FDD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4073,51 +4073,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3BE3193A"/>
+    <w:nsid w:val="F88472FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4221,51 +4221,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="EE022356"/>
+    <w:nsid w:val="0A9FFAA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4369,51 +4369,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="03117D04"/>
+    <w:nsid w:val="529CC802"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4618,51 +4618,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascaline-thiolliere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3249-3156" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204375053" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/180150746952016300604" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anr-muse.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble.transect.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aau.archi.fr/equipe/thiolliere-pascaline/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ambiances.net/congresses/volos-2016-international-congress-future-of-ambiances.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mc2012.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01598078v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolliere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAH025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022664v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garcia Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Kyt&#246;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Uimonen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Assefa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Cifuentes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462386v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-81-35-2026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788093v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rodat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Moncoq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Ficquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Julier-Costes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369965v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Damian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.16446" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920814v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Crossey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dittel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Weber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14512/rur.183" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463953v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397603v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gangneux-Kebe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137932v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138108v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771469v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809051v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289037v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289103v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235975v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Germon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561930v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuviarts Greg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;ville Mirabelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiche Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548834v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404376v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475025v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475018v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475053v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475048v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475032v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475077v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Armanet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascaline-thiolliere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3249-3156" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204375053" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/180150746952016300604" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anr-muse.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble.transect.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aau.archi.fr/equipe/thiolliere-pascaline/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ambiances.net/congresses/volos-2016-international-congress-future-of-ambiances.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mc2012.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01598078v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolliere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAH025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022664v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garcia Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Kyt&#246;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Uimonen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Assefa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Cifuentes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462386v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-81-35-2026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788093v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rodat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Moncoq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Ficquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Julier-Costes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369965v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Damian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.16446" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920814v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Crossey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dittel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Weber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14512/rur.183" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463953v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138108v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397603v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gangneux-Kebe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809051v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289037v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289103v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235975v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Germon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561930v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuviarts Greg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;ville Mirabelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiche Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548834v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404376v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475025v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475018v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475077v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475053v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475048v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475032v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Armanet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>