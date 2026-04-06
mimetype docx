--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -140,321 +140,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrocher, se perdre, se réorienter : le DU Universitas, un fil d’Ariane à l’université</w:t>
+                <w:t xml:space="preserve">Le langage corporel dansé avec l’enfant autiste et sa famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Pirone</w:t>
+                <w:t xml:space="preserve">Émilie Garcia Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Le Clère</w:t>
+                <w:t xml:space="preserve">Pascaline Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Hanotte</w:t>
+                <w:t xml:space="preserve">Isabelle Pomeranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Tissot</w:t>
+                <w:t xml:space="preserve">Léa Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcella Siniscalchi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louise Geoffre-Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54/1, pp.CDXXIII &gt; CDXXXVI-CDXXIII &gt; CDXXXVI. </w:t>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° 249 (3), pp.81-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13j6m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dia.249.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003598v1</w:t>
+                <w:t xml:space="preserve">hal-05454804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le langage corporel dansé avec l’enfant autiste et sa famille</w:t>
+                <w:t xml:space="preserve">Décrocher, se perdre, se réorienter : le DU Universitas, un fil d’Ariane à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Garcia Ballester</w:t>
+                <w:t xml:space="preserve">Ilaria Pirone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Clère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Hanotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Geoffre-Rouland</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcella Siniscalchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, N° 249 (3), pp.81-97. </w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54/1, pp.CDXXIII &gt; CDXXXVI-CDXXIII &gt; CDXXXVI. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dia.249.0081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13j6m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454804v1</w:t>
+                <w:t xml:space="preserve">hal-05003598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Bestieu, A. et Duval, H. (dir.). (2024). Transmettre la danse. État des lieux d’une décennie de recherche en France et au Québec. Presses universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (1), pp.166-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -488,51 +488,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement de regard sur l'adolescence et les adolescents : le cheminement d'une professeure d'EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AE-EPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -557,51 +557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps d'adolescents et fonction du regard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estilos da Clinica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -635,51 +635,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favoriser le bien-être de l’apprenant : une question de sublimation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 67, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -713,51 +713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Weber, Ruzhena Voynova. Le décrochage scolaire : un processus de construction et déconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliopsy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 28 (2), pp.163-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -791,51 +791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des lieux pour accueillir le passage adolescent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Colombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -882,51 +882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux subjectifs d’une compétence professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N° varia (E1), pp.61-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -973,51 +973,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ces adolescents qui médusent : comment accueillir ce qu’ils nous adressent ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Colombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gavarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1064,64 +1064,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inclusion scolaire, un enjeu de langage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Pirone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 50, pp.107-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1167,51 +1167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinérances adolescentes à l’école : à la recherche d’un lieu « autre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliopsy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N° 23 (1), pp.43-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1245,51 +1245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cifali, Sophie Grossmann et Thomas Périlleux. Présences du corps dans l’enseignement et la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliopsy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, N° 20 (2), pp.168-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1368,64 +1368,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écosystème de réorientation en licence 1 : expériences pédagogiques et recherche à l'université Paris 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Hanotte-Zawiślak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Clère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinq années de transformation de l'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Gustave Eiffel; Agence Nationnale de Recherche (ANR); Ministère de l'enseignement supérieur, Sep 2024, Champs sur Marme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1450,51 +1450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trouver une accroche symbolique dans le regard de l’autre à l’adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaginaire adolescent, Adolescents imaginaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque international ACEI-Adolescence Contemporaine et Environnement Incertain, May 2022, Milan (Italie), Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1519,51 +1519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la désorientation adolescente à l'orientation scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AREF 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1588,51 +1588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adolescence à l’épreuve du scolaire : un espace de transgression ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Passage(s) et Transgression(s)", Journée des doctorant.e.s 2018 de l'ED 31 "Pratiques et théories du sens"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1702,51 +1702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation formatrice au coeur du processus de création en danse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'évaluation, sous la direction de Lucie Mougenot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Pour l'action, Éditions EPS, 978-2-86713-600-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1771,51 +1771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps peut-il prendre la parole à l’école ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réussite scolaire, universitaire et professionnelle - Conditions, contextes et innovation, sous la direction de Pascal Terrien et Noémie Olympio, pp. 139-152, Presses Universitaires de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9791032003374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2009,51 +2009,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003598v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Pirone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Cl&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hanotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Tissot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Siniscalchi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j6m" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454804v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Garcia Ballester" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pomeranc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dufour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Geoffre-Rouland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.249.0081" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113238ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116368v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1981-1624" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.23056" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.028.0163" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116351v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Colombe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.542.0059" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116353v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.hs5.0061" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gavarini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.031.0121" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202050107" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R5N0P8WP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.023.0043" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116360v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.020.0168" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002130v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hanotte-Zawi&#347;lak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116376v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03284719v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116364v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mougenot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186521v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454804v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Garcia Ballester" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Tissot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pomeranc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dufour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Geoffre-Rouland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.249.0081" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003598v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Pirone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Cl&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hanotte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Siniscalchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j6m" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113238ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116368v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1981-1624" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.23056" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.028.0163" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116351v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Colombe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.542.0059" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116353v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.hs5.0061" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gavarini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.031.0121" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202050107" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R5N0P8WP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.023.0043" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116360v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.020.0168" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002130v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hanotte-Zawi&#347;lak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116376v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03284719v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116364v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mougenot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186521v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>