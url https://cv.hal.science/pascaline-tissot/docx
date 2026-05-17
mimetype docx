--- v1 (2026-04-06)
+++ v2 (2026-05-17)
@@ -140,321 +140,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le langage corporel dansé avec l’enfant autiste et sa famille</w:t>
+                <w:t xml:space="preserve">Décrocher, se perdre, se réorienter : le DU Universitas, un fil d’Ariane à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Garcia Ballester</w:t>
+                <w:t xml:space="preserve">Ilaria Pirone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Le Clère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Hanotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascaline Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Geoffre-Rouland</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcella Siniscalchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, N° 249 (3), pp.81-97. </w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54/1, pp.CDXXIII &gt; CDXXXVI-CDXXIII &gt; CDXXXVI. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dia.249.0081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13j6m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454804v1</w:t>
+                <w:t xml:space="preserve">hal-05003598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrocher, se perdre, se réorienter : le DU Universitas, un fil d’Ariane à l’université</w:t>
+                <w:t xml:space="preserve">Le langage corporel dansé avec l’enfant autiste et sa famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Pirone</w:t>
+                <w:t xml:space="preserve">Émilie Garcia Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Le Clère</w:t>
+                <w:t xml:space="preserve">Isabelle Pomeranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Hanotte</w:t>
+                <w:t xml:space="preserve">Léa Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcella Siniscalchi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louise Geoffre-Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54/1, pp.CDXXIII &gt; CDXXXVI-CDXXIII &gt; CDXXXVI. </w:t>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° 249 (3), pp.81-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13j6m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dia.249.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003598v1</w:t>
+                <w:t xml:space="preserve">hal-05454804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Bestieu, A. et Duval, H. (dir.). (2024). Transmettre la danse. État des lieux d’une décennie de recherche en France et au Québec. Presses universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (1), pp.166-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -482,282 +482,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement de regard sur l'adolescence et les adolescents : le cheminement d'une professeure d'EPS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Favoriser le bien-être de l’apprenant : une question de sublimation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AE-EPS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.23056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116368v1</w:t>
+                <w:t xml:space="preserve">hal-05002142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corps d'adolescents et fonction du regard</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Changement de regard sur l'adolescence et les adolescents : le cheminement d'une professeure d'EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estilos da Clinica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AE-EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11606/issn.1981-1624⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04369003v1</w:t>
+                <w:t xml:space="preserve">hal-04116368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favoriser le bien-être de l’apprenant : une question de sublimation ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Corps d'adolescents et fonction du regard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 67, </w:t>
+              <w:t xml:space="preserve">Estilos da Clinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edso.23056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11606/issn.1981-1624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002142v1</w:t>
+                <w:t xml:space="preserve">hal-04369003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Weber, Ruzhena Voynova. Le décrochage scolaire : un processus de construction et déconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliopsy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 28 (2), pp.163-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -791,51 +791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des lieux pour accueillir le passage adolescent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Colombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -882,51 +882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux subjectifs d’une compétence professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N° varia (E1), pp.61-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -973,51 +973,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ces adolescents qui médusent : comment accueillir ce qu’ils nous adressent ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Colombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gavarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1064,64 +1064,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inclusion scolaire, un enjeu de langage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Pirone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 50, pp.107-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1167,51 +1167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinérances adolescentes à l’école : à la recherche d’un lieu « autre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliopsy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N° 23 (1), pp.43-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1245,51 +1245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cifali, Sophie Grossmann et Thomas Périlleux. Présences du corps dans l’enseignement et la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliopsy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, N° 20 (2), pp.168-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1368,64 +1368,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écosystème de réorientation en licence 1 : expériences pédagogiques et recherche à l'université Paris 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Hanotte-Zawiślak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Clère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinq années de transformation de l'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Gustave Eiffel; Agence Nationnale de Recherche (ANR); Ministère de l'enseignement supérieur, Sep 2024, Champs sur Marme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1450,51 +1450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trouver une accroche symbolique dans le regard de l’autre à l’adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaginaire adolescent, Adolescents imaginaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque international ACEI-Adolescence Contemporaine et Environnement Incertain, May 2022, Milan (Italie), Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1519,51 +1519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la désorientation adolescente à l'orientation scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AREF 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1588,51 +1588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adolescence à l’épreuve du scolaire : un espace de transgression ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Passage(s) et Transgression(s)", Journée des doctorant.e.s 2018 de l'ED 31 "Pratiques et théories du sens"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1702,51 +1702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation formatrice au coeur du processus de création en danse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'évaluation, sous la direction de Lucie Mougenot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Pour l'action, Éditions EPS, 978-2-86713-600-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1771,51 +1771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps peut-il prendre la parole à l’école ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réussite scolaire, universitaire et professionnelle - Conditions, contextes et innovation, sous la direction de Pascal Terrien et Noémie Olympio, pp. 139-152, Presses Universitaires de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9791032003374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2009,51 +2009,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454804v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Garcia Ballester" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Tissot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pomeranc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dufour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Geoffre-Rouland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.249.0081" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003598v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Pirone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Cl&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hanotte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Siniscalchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j6m" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113238ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116368v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1981-1624" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.23056" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.028.0163" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116351v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Colombe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.542.0059" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116353v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.hs5.0061" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gavarini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.031.0121" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202050107" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R5N0P8WP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.023.0043" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116360v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.020.0168" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002130v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hanotte-Zawi&#347;lak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116376v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03284719v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116364v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mougenot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186521v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003598v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Pirone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Cl&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hanotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Tissot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Siniscalchi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j6m" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454804v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Garcia Ballester" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pomeranc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dufour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Geoffre-Rouland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.249.0081" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113238ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.23056" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1981-1624" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.028.0163" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116351v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Colombe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.542.0059" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116353v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.hs5.0061" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gavarini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.031.0121" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202050107" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R5N0P8WP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.023.0043" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116360v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.020.0168" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002130v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hanotte-Zawi&#347;lak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116376v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03284719v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116364v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mougenot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186521v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>