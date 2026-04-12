--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.791666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Le Masson </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor at Mines Paris –PSL UniversityChair of Bauhaus for Transitions</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascalle-masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3835-2875</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095660771</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professor at Mines Paris –PSL UniversityChair of Bauhaus for TransitionsHead of the Engineering Design curriculum of Mines Paris – PSL (with Benoit Weil)Chairman of the Design Theory SIG of the Design Society (with Eswaran Subrahmanian, Carnegie Mellon University)Member of the French Academy of Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplomas:Engineer of Mines ParisTech (1996), Doctor in Management Science of Mines ParisTech (2001), Habilitation of East-Paris University (2008)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAIN RESEARCH INTERESTS:Design theory: creative rationality, design theory models of creative preservation, knowledge model for creation heritage. Related to: decision theory, mathematical models of generativity, generative AI and generative design algorithms, uncertainty and unknownnessDesign-oriented management. Related to: innovation and technology management, project management in the unknown, managing the design of transitions, generative bureaucracies, generative professions, high-resilience co-design, generative proof-of-conceptsCognition-leadership-HR-education. Related to: fixation, creativity, leadership for defixation, design psychology, education and trainingInstitutions for the unknown: Related to: sustainable, responsible management of transition in and across ecosystems, common threats, architect of the unknown, college of the unknown, design responsibility, design governance, from creative destruction to creative preservationDesign in science. Design-based epistemology, generativity in science, double-impact science, governance of design-oriented science, generative sociability of science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AWARDS, PLENARY:Plenary conferences and invited communicationsInvited Plenary Speaker, International Conference on for Research in Design 2025 (ICoRD ‘25) , Design theory for transitions: creative preservation and design-oriented responsibility, Indian Institute of Technology, Hyderabad, India (700 participants).Invited Plenary Speaker, International symposium on Design Creativity 2024 , Generativity science for creative preservation, Kyushu Design University, Fukuoka, Japan (80 participants).Invited Plenary Speaker, Dassault Systèmes Science Week 2024 , Generativity science for creative preservation, Pasteur Institute, Paris (several hundred participants).Invited speaker at IEEE-IGARSS 2024, Methods for co-design between EO data provders and (partially unknown) users, , Athens, Symposium co-design for Earth Observation – Past, Present and Future.Invited plenary, SNCF reseau, expert meeting What is generative in Generative AI – formal approach and implications for a good management of GenAI and its future development (60 experts), ParisInvited Lecture, Le Masson, P. (2024, 2021, 2020, 2019, 2018). “Innovating today – why design theory matters.” Master Class of the Alta Scualo, excellence initiatives by Politecnico di Milano & Politecnico di Torino, ItalyInvited plenary speaker at the 30th anniversary of Strate Ecole de Design, 27th of March 2024.Invited plenary speaker at the launch of the High Risk High Impact Program of INRAE, “Enjeux et méthodes des projets de recherche à double impact simultané” , 10 Jan. 2024, 650 persons.Chairman of the roundtable on « Doctors, a precious resource in high tech companies” of the conference on “a national plan for PhD in France, 17 Nov 2023 – several hundreds participants.Invited lecture at the 25th Lavet inventor award, Paris, France, “comment les ingénieurs peuvent aider nos sociétés à inventer leur future – vers de nouveaux Bauhaus ? ». 100 personnes.Invited lecture Geo-Week Interministerial summit, Cape Town, 6th Nov 2023. Methods for co-design between EO data providers and (partially unknown) usersInvited lecture at the conference ‘open historicity of life’, Ecole Nationale Supérieure rue d’Ulm, Paris (9th-10th Nov. 2023)Invited plenary lecture, Mines Paris PSL Research Day, 4th July 2023, la recherche à double impact simultané, modèle de rapport science-industrie pour les défis contemporains ? (100 participants)Invited Lecture at the colloquium Industrie, développement et souveraineté. Ressources, valeurs et territorialités (France-Europe, XVIIe-XXIe siècle)1er juin 2023, Ministère de l’Economie, des Finances et de la Souveraineté́ industrielle et numérique (80 participants)Invited lecture Caisse des Dépôts / orange Business lab, 13th April 2023 (40 participants)Invited lecture at ISAE (Institut Supérieur de l’Aéronautique et de l’Espace), 2022, on ‘le raisonnement génératif au cœur des enjeux contemporains de formation des ingénieurs – quelques résultats du projet IDEEE-EELISA’, 100 persons.Invited lecture at the conference on Compositional Structures for Systems Engineering and Design (2022), Sheafification as a design technique for creative preservation in complex systems, NIST, Washington, 50 persons.Invited lecture at the board of the Engineering of SNCF Réseau, 2022, Rejuvenating the engineering creation heritage – design theory and methods for (re-)designing engineering rules.Invited Lecture at the Innovation Makers Alliance Summit, Paris, Roadmapping in the unknown – design theory and methods to manage transitions and crisis (800 pers)Keynote plenary conference at the Annual Congress of the Société française de chirurgie thoracique, cardiaque et vasculaire (2022), ‘former à l’innovation aujourd’hui : gérer l’inconnu – théorie de la conception et innovation en chirurgie’ Saint-Malo, 300 persons.Keynote introductory lecture to the Trailblazers cycle of Robert de Sorbon Fundation (2022), Design theory: between the known and the unknown, the logics of generativityKeynote lecture Digital Makers Summit (2022), Roadmapping in the unknown –design theory and methods to manage transitions and crisis, 150 person, ParisInvited lecture Design Society Chat Room: Le Masson, P., & Subrahmanian, E. (2021). The interplay between design theory and creativity. Design Society chat room: Design Society. Invited lecture at Center for Higher Ambition Leadership Europe (2021): Experimenting with a creative ‘war room’ to face healthcare devices shortages during the Covid19 first waveInvited lecture at Conference des Grandes Ecoles GT SHS (2021): Raisonnement conceptif et interdisciplinaritéPlenary lecture at the Conference entrepreneurship as design III (2021): Entrepreneurship in the light of design theory: designing a creation heritage on the edge between the known and the unknown?Invited Lecture London School of Economics (2021), Advances in design theory, impact in other disciplinesInvited Lecture GIS UTSH (UTBM, UTC, UTT, UniLasalle (2021), Some elements on design theory and how C-K might contribute to characterize a milieu for designInvited Lecture Conférence des Grandes Ecoles « raisonnement conceptif et interdisciplinarité » (2021)Roundtable Forum Innovation Defense (on TV), Red Team Project, “why is Red Team project relevant for research in management?” (Novembre 2020)Interview Le Masson, P., “La gestion de crise appelle des war rooms créatives et activatrices ” Fenêtre ouverte sur la gestion – Spécial COVID J.-P. Denis, ed., Xerfi Canal. (2020)Plenary conference at the General Assembly Meeting of e-shape project (2020) “How to develop services from Earth Observation data for and with users? Co-design to grow an ecosystem of efficient service designers” (with R. Barbier & B. Weil): (100 person on line).Invited Lecture, Le Masson, P. (2020). “Design at plant level – design theory to go from ‘industry 4.0’ to ‘industry as creation heritage’” Kitami Institute of Technoloy, JapanInvited Lecture, Le Masson, P. (2020). “Design theory and methods to face common threats’” Neoma Business School, FrancePlenary symposium (with Michael Barzelay, Andrea Bonomi and Xavier Castaner) (2020) Beyond the medical model of Management Schools: Management as a Design Oriented Professional Discipline, EURAM 2020.Plenary symposium (with Anna Grandori) (2020), The logic of the possible, EURAM 2020.Invited Lecture, Le Masson, P., Vourch G. (2020). Design theory and methods to foster innovative, cross-discplinary research – two case study in health sciences ” Universität Bern, creative problem solving in health science seminar seriesInvited Lecture, Le Masson, P. (2019). “La Deep Tech dans l’industrie – financer la conception de technolgoies génériques ” BPI FranceInvited Lecture, Le Masson, P. (2019). “Innovating tomorrow – design theory and the new scientific foundations of managing the unknown” Melbourne, RMITInvited plenary conference, Le Masson, P. (2019). “Quels modèles pour une recherche à double impact ? Entre recherche et industrie, penser des couplages sans asservissement.” Séminaire CEA: Modèles et pratiques de couplage entre science et industrie pour favoriser l’impact de la recherche, Saclay, France.Invited Conference, Le Masson, P. (2019). “Design Theory to overcome orphan innovation: a post-decisional paradigm in public policy for quality of life.” JAIST World Conference 2019 Advancing Design Knowledge for the Quality of Life, Ishikawa, Japan, 6-8 March.Invited Lecture, Le Masson, P. (2020, 2019). “Innovating today – design theory and the new scientific foundations of managing the unknown” Executive MBA Dauphine University – PSLInvited Lecture, Le Masson, P. (2019). “Creativity, Innovation and Design Theory – The new scientific foundations for managing in the unknown” Engie UniversityInterview Le Masson, P. (2018) “La théorie de la conception : une nouvelle rationalité pour penser l’inconnu.” Fenêtre ouverte sur la gestion J.-P. Denis, ed., Xerfi Canal.Interview Le Masson, P., and Weil, B. (2018). “Nouvelles logiques de l’inconnu et transformations de la science et de la société.” Fenêtre ouverte sur la gestion J.-P. Denis, ed., Xerfi Canal.Invited Lecture, Le Masson, P. (2018). “Innovating today – why design theory matters.” Master Class of Leicester University, UK.Invited Lecture, Le Masson, P. Weil B. (2018). “Former à être créatif – le Bauhaus à la lumière des théories de la conception” Cercle de l’innovation Paris-Dauphine – France CultureInvited Lecture, Le Masson, P. Weil B. (2018). “La théorie C-K ou comment modéliser la créativité et gérer dans l’inconnu” CRIP-ITES Innovation Summit, Deauville (200 people)Invited Lecture, Le Masson, P. Weil B. (2018). “Introduction à la théorie C-K et aux processus génératifs.” Ecole chercheurs INRA, Lyon 2018Invited Lecture, Le Masson, P. (2018). “Designing decision in the unknown.” University Leonard de Vinci, Paris.Invited Lecture, Le Masson, P. (2017). “Managing in the unknown: towards a post-decisional paradigm in management.” Chair of Strategic Management and Innovation - PhD education program, ETH Zurich.Invited plenary Le Masson, P. (2017 ). “Project Management and Innovation – building a common “innovative project” to contribute to management science? .” European Academy of Management, Plenary Invited Speaker for the &amp;quot;Project Management Meets Innovation&amp;quot; plenary session at EURAM 2017 Glasgow, UK.Invited conference, Le Masson, P. (2017). “Comment la théorie de la conception éclaire les logiques de l’inconnu ?” IHEST Arc-et-Senans.Invited conference, Le Masson, P. (2017). “Comment explorer collectivement l’inconnu ? Théorie et méthode de conception pour de nouveaux écosystèmes innovants.” Congrès des Entreprises Locales de Distribution Besançon, France.Invited conference, Le Masson, P. (2017) “Why new approaches are needed for innovation - and brainstorming won't help! .” EAGE, Paris, EAGE, 15th June 2017 (200 participants).Invited Lecture, Le Masson, P. (2017). “Innovating today – why design theory matters _.” Innovation and Product Development Workshop - Innovation in a material world, University of Leicester School of BusinessInvited conference, Le Masson, P. (2017). “Introduction à la théorie C-K et aux méthodes de conception innovante ”, IHEIE, MINES ParisTech - PSL Research University, IHEIE (Institut des Hautes Etudes de l'Innovation et de l'Entrepreneuriat). Paris, Palais du Luxembourg.Invited conference, Le Masson, P. (2016). “La valeur de l’inconnu et les organisations associées - Le cas de l’ITRS.” IHEST (Institut des Hautes Etudes pour la Science et la Technologie). Paris.Invited plenary conference, Le Masson, P. (2016). “Impact as a resource for research - analysing the experience of collaborative research at Mines ParisTech in Management Science.” EFMD Doctoral Programme Programmes Conference (invited plenary speaker), Rotterdam, the Netherlands.Invited plenary conference Le Masson, P. (2016) “Designing new energy systems: beyond decision and optimization, design theory and methods to manage R&D and innovation.” 5th European Energy Forum (invited plenary speaker), Paris, 9-10 May 2016.Invited conference, Le Masson, P. (2016). “Design theory – foundations of a paradigm to support the Management of Innovation and Entrepreneurship.” United Arab Emirates University. Al Ain, UAE.Invited plenary conference, Le Masson P., Subrahmanian E., Reich, Y. (2015), ICED 2015, Milan, Design theory : the foundations of a new paradigm for science and engineering (500 participants)Invited keynote, Le Masson (2015) « Science and Innovation: How Contemporary Design Theory Sheds Light on the Logics of the Unknown and the Generative Processes » 10th European Congress of Chemical Engineering, Nice, France,Invited conference, Le Masson P. (2015), “Design theory and system theory”, Invited lecture, Bristol University.Plenary Speaker Le Masson P. (2015), “Introduction à la théorie et aux méthodes de la conception innovante”, 8èmes rencontres du Végétal, 12 janvier 2015, Angers (200 personnes)Plenary Speaker Kokshagina, O., and Le Masson, P. (2014). “Conception innovante et formation doctorale : les compétences  du manager-expert ”, Journée doctorale du Groupe SNCF, 10 décembre 2014. Paris.Plenary Speaker Strategic Seminar MOVEO (100 pers.) “Les nouveaux intermédiaires de l’open innovation” (St Remy les Chevreuses, 11 septembre 2014).Plenary Speaker “Design Semantics SIG conference”, Bari, June 2014 (50 persons)French National Assembly conference: “the new frontiers of innovation”, April 2014.French Academy of Technology plenary: “Facts and issues of Open Innovation”, April 2014Plenary speaker IDEMi13 (int. Conf. on Integration of Design, Engineering & Management for innovation), Porto, 6th June 2013 (120 participants)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Awards & nominationMember of the Laboratory Council of i3 – UMR CNRS 9217Ander Prof. of Karlstad University, Sweden (2024-2026).Member of the French Academy of Technologies (since 2022).Thesis Award of Réseau de Recherche sur l’Innovation (RRI) (2024) for Raphaëlle Barbier’s thesis “Collective action for bridging digital and sustainability transitions: Modelling and experimenting a new form of co-design between Earth-observation data providers and unknown users” (supervised by Pascal Le Masson & Benoit Weil)ICED 2023 reviewers’ favourite award Bordas, A., Le Masson, P., et Weil, B. (2023). “Data-pushed projects: the role of anomalies to build design processes for subsequent exploration.” Proceedings of the Design Society, 3, pp. 1137-1146.ICED 2023 reviewers’ favourite award Jibet, N., Le Masson, P., Weil, B., Chazelle, B., et Laousse, D. (2023). “Renovating Engineering Departements’ Creation Heritage To Meet Contemporary Challen- ges: Frugal Validation Patterns And Constructive Proof Logics For New Engineering Rules.” Proceedings of the Design Society, 3, pp. 3075-3084.‘Mention d’honneur’ at the ANDESE prize 2023 for the thesis of Honorine Harlé “L’usine conceptrice de son patrimoine de création : modèle, organisation et méthodes pour la régénération d'un système de règles industriel” (supervised by P. Le Masson & B. Weil)‘Mention d’honneur’ at the ANDESE prize 2022 for the thesis of Quentin Plantec (2021) “Couplage science - industrie à double impact : modélisation et tests empiriques,” (thèse), Université PSL - Mines ParisTech, Sciences de Gestion, Paris. 579 p. (supervised by P. Le Masson & B. Weil)Agathe Gilain, 2022 “thesis grand prix” of the French Air and Space Academy (supervisors: P. Le Masson, B. Weil).FNEGE Award 2022 for transdisciplinary thesis for Plantec Q. (2021) “Couplage science - industrie à double impact : modélisation et tests empiriques,” (thèse), Université PSL - Mines ParisTech, Sciences de Gestion, Paris. 579 p. (supervised by P. Le Masson & B. Weil)Runner-up Academic Award for Research in Management 2022 FNEGE x SYNTEC Conseil for the paper &amp;quot;Impact of Knowledge Search Practices on the originality of inventions: a study in the oil & gas industry through dynamic patent analysis&amp;quot;, Tech. Forecasting and Social Change, 2021, to be published Quentin Plantec, Pascal Le Masson et Benoît WeilThesis award AIMS 2022 for Plantec, Q. thesis (2021). “Couplage science - industrie à double impact : modélisation et tests empiriques,” (thèse), Université PSL - Mines ParisTech, Sciences de Gestion, Paris. 579 p. (supervised by P. Le Masson & B. Weil)Aramos 2021, best communication award, Jobin, C., Hooge, S., and Le Masson, P. (2021) “La preuve de concept : un levier de régénération ds organisations de santé pour le développement des capacités de conception collective? .” 9ème congrès de l’Association de Recherche Appliquée au Management des Organisations de Santé (Aramos), nov. 2021, Créteil, France, (prix de la meilleure communication Aramos 2021).ICED 2021 reviewers’ favourite award Jobin, C., Hooge, S., et Le Masson, P. (2021). “The logics of double proof in proof of concept: a Design-theory based model of experimentation in the unknown (reviewer’s favourite award).” Proceedings of the Design Society, 1, pp. 3051-3060.Prix académique de la recherche en management Syntec-FNEGE 2021 – catégorie Ré-inventer le management » pour l’article Organiser la création de connaissance pour l'innovation de rupture : Des communautés aux sociétés proto-épistémiques d’experts » Revue Française de Gestion (mars 2020), Cabanes, Le Masson, WeilMario Le Glatin, 2019 “thesis grand prix” of the French Air and Space Academy (supervisors: P. Le Masson, B. Weil).ICED 2019 reviewers’ favourite award Hatchuel, A., Le Masson, P., Weil, B., and Carvajal-Perez, D. (2019). “Innovative Design Within Tradition - Injecting Topos Structures in C-K Theory to Model Culinary Creation Heritage.” Proceedings of the Design Society: International Conference on Engineering Design, 1, (1), pp. 1543-1552.ICED 2019 reviewers’ favourite award Le Masson, P., El Qaoumi, K., Hatchuel, A., and Weil, B. (2019). “A Law of Functional Expansion - Eliciting the Dynamics of Consumer Goods Innovation with Design Theory.” Proceedings of the Design Society: International Conference on Engineering Design, 1, (1), pp. 1015-1024.Benjamin Cabanes, special mention at the “award of young PhD” of La Fabrique de l’Industrie 2019 (supervisors: P. Le Masson, B. Weil)Daniel Carvajal-Perez, special mention at the “award of young PhD” of La Fabrique de l’Industrie 2019 (supervisors: P. Le Masson, B. Weil)Auditioned by the French National Assembly for the report Hennion, C., and Auconie, S. (2018). “Politique européenne en matière d’innovation de rupture ”Member of the scientific committee of the BPI study “Industry of the future” (2018)Member of the Collegium of “Lille Metropole 2020 World design capitale” (2018)Hicham Ezzat, Special Mention in the category ‘law, economics and management’ of the Best thesis award of PSL (2018) (Supervised by P. Le Masson and B. Weil)Juliette Brun, Special Mention in the category ‘interface science / humanities’ of the Best thesis award of PSL-SHS (2018) (Supervised by P. Le Masson and B. Weil)Benjamin Cabanes, Best thesis award of FNEGE (2018) (Supervised by P. Le Masson and B. Weil)Honorary Professor in the University of Leicester - School of Business (from 01 May 2017 to 30 April 2020)Design 2016, outstanding contribution - Cabanes, B., Hubac, S., Le Masson, P., and Weil, B. (2016). “From FMEA as a problem solving method to a design-oriented process: towards a design perspective of FMEA.” Design 2016, Dubrovnik.ICED 2015 reviewers’ favourite award - Brun, J., Le Masson, P., and Weil, B. (2015) “Analyzing the generative effects of sketches with design theory: sketching to foster knowledge reordering.” International Conference on Engineering Design, Milan, Reviewers'favorite award ICED'15.Louis-Etienne Dubois, finalist of Best thesis award of HEC Montréal (2018).Académie de l’Entrepreneuriat (AIE), Olga Kokshagina nominated for the PhD Dissertation award (2015)IPDM 2014 Tom Hustad Best Paper award Dubois, L.-E., Le Masson, P., Weil, B., and Cohendet, P. (2014). “From organizing for innovation to innovating for organization: how co-design fosters change in organizations.” 21st International Product Development Management Conference (Thomas Hustad best paper award), Limerick, Ireland, 23.AIMS 2014 Best paper award (association internationale de management stratégique). Dubois, L.-E., Le Masson, P., Weil, B., and Cohendet, P. (2014). “Co-design : de l'organisation au service de l'innovation à l'innovation au service de l'organisation.” AIMS 2014 (prix du meilleur papier), Rennes, France, 23.Marine Agogué, best thesis of the AIMS (international association of strategic management) (P. Le Masson supervisor) (2013)Among the three best papers of Creativity and Innovation Management Journal (2012) Nominated for the Tudor Rickards & Susan Moger Best Paper Award 2011Reviewer favourite Paper International Conference on Engineering Design (2011).(German) Peter Pribilla Foundation Research Project Prize (2010).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACADEMIC RESPONSIBILITIES:Deputy Director of the Centre for Management Science – i3 UMR CNRS 9217 (2017-2022)Director of the Centre for Management Science – i3 UMR CNRS 9217 (2013-2017)Member of the Laboratory Council of i3 – UMR CNRS 9217 (2023-…)Founder and responsible of the Bauhaus for Transitions (since 2025)Member of the French Academy of Technology (since 2022)Member of the Educational Board of ECSA (European Chips Skils Academy)Co-chair (with Eswaran Subrahmanian, Carnegie Mellon Univ) of the “Design Theory” SIG (Special Interest Group) of the Design Society (since 2011).Ander Professor, Karlstad Univ, Sweden (2024-2026)Member of the Educational Board of the European Chips Skills Academy (since 2024)Chair of the Innovation SIG (Special Interest Group) of the European Academy of Management (2016-2019)Honorary Professor in the University of Leicester - School of Business (from 01 May 2017 to 30 April 2020)Member of the Scientific Committee of MMT-Sonceboz (2018-2022)Board Member of Innovation and Product Development Management Conference (since 2020).Co-chair, with Prof. Keith Goffin, of the IPDMC doctoral workshop (2019-21), with Prof. Gloria Barczak (2022-2024) and with Prof. Miia Matinsuo (2024-2025)Advisory Board Member of the WASP HS Project &amp;quot;the emergence of complex intelligent systems - the future of management&amp;quot; (Sweden, Linköping Univ, Saab Aerospace, since 2020)Co-Chair of the Scientific Committee of IHEIE (High Studies Institute for Innovation & Entrepreneurship) (since 2018)Member of the Scientific Committee of IHEST (High Studies Institute for Science and Technology) (since 2014)Member of the Scientific Committee of Telecom Ecole de Management (2015-2024)Editor of the European Management Review (since 2019)Area Editor (Design Theory and Research Methods) of Research in Engineering Design (since 2015)Associate editor of Design Science Journal (since 2022)Member of the editorial board of Creativity and Innovation Management (since 2019)Member of the editorial board of Int. Jour. of Design Creativity and Innovation (since 2021)Member of the Committee of the Research Assessment Exercise of KTH university (2021)Organizer of the Design Theory SIG Paris workshops since 2008 (more than 120 participants in 2024, more than 40 institutions, 17 countries) and the Melbourne RMIT symposium of the Design Theory SIG on “Design Theory and Innovation” (Melbourne, RMIT, 2019).Chair of the Tutorial in Design Theory of the Design Theory SIG (since 2018), with Benjamin Cabanes, then Maxime Thomas and Alexandre Azoulay (18 PhD students, 10 international professors)Organizer of the Rigi meeting 2023, for the Boards of the Design Society (with SNCF)Member of the Management Innovation Lab of SNCF (French Railways) (2015-2017)Co-Organizer (with A. David, Dauphine Univ) of the 2013 International Product Development Management Conference (240 participants).Track Chair at Euram 2016, 2015 and 2014 (Design Science), Euram 2013 (Organizing creativity for innovation) and 2011 (Knowledge Management and Absorptive Capacity), ar R&D Management (2021, 2019). Program Committee member of Design Computing and Cognition 2012, 2014, 2016, of R&D Management 2012, of Design 2012, Design 2014, Design 2016. Co-chair (with Anna Grandori of Euram symposium 2020 on “The Logic of the Possible”.Member of the scientific committee of the International Product Development Management Conference (since 2013)Member of the scientific evaluation committees of ANR “innovation-regulation-governance” (2014), ANR “franco-german” program (2009-2012) and of ANR “creative society” (2011).Guest Editor of the special issue on “beyond data fads” (Technovation 2024) (With O. Kokdhagina and Jianxi Luo), the special issue on “Inconnu et dynamiques de l’expertise” in Entreprises et Histoire (2020) (with B. Weil), of the special issue on “Experiments in an Organisational Context” of CERN Ideasquare Journal of Experimental Innovation (with Christiansen, J., Birkinshaw, J., Mäkinen, S.J.) (2017) ; Guest Editor of the special issue on “Intelligent Computation in Design and Manufacturing, Interantional Journal of Automation and Technology (with R. Teti, M. Matsumaoto, AMM Sharif Ullah) (2018), Guest Editor of the special issue on “Innovation Theory and the (re)foundation of management”, European Management Review  (with M. Elmquist and A. Gawer)(2019). Guest Editor of the special issue on Design Theory of Research in Engineering Design journal (2013) (With K. Dorst and E. Subrahmanian). Guest Editor of the special issue on Waiting Games of the Technology Analysis and Strategic Management journal (2011) (With D. Robinson and B. Weil).Organization of the SIG innovation at the EURAM Conference 2017, 2018, 2019 (with Vivek Velamuri, Leipzig Univ), 180 papers each yearOrganization of the Seminar Innovation theory and the (re)foundation of Management 9 nov 2015 (with Maria Elmquist, Annabelle Gawer)Reviewer for Creativity Innovation Management, M@n@gement, Management International, Research in Engineering Design, Journal of Engineering Design,…PhD & Habilitation committees:Out of France: Thesis committee member Politecnico di Milano (Silvia Sanasi, 2022) Thesis committee member Univ. of Torino (Rebecca Castagnoli 2021), Opponent at the thesis committee of Alexander Sukhov  (Karlstad University, Sweden, 2020), Habilitation Committee of Albrecht Fritzsche, Friedrich Alexander Universität, Erlangen-Nüremberg, Germany (2019); Opponent at the thesis committee of Caroline Ingvarsson (KTH, Sweden, 2019); Associate Prof. Committee in Product Innovation Management (TU Delft, the Netherlands, 2019); Full Prof Committee in Faculty of Industrial Design Engineering (TU Delft, the Netherlands, 2019);In France: thesis committee member in France (Azoulay 2023, Remondeau 2023, Cayrol 2022, Bolifraud 2021, Talas 2020, Fuller 2019, Ostapchuk 2018, Nicolay 2017, Le Fall 2016, Lo 2015);HDR committee member in France (Vallet 2022, Appio, 2021, Hooge 2019, Ozman 2015).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TEACHING ACTIVITIES:Head of the Engineering Design curriculum of Mines ParisTech  (engineering students, PhD students, professional, industrial design students): program created in the design research program at MINES ParisTech (with Armand Hatchuel and Benoit Weil), today replicated by several engineering schools, industrial design schools and international universities (Chalmers Sweden, Stanford California, Delft,…).Head (with Armand Hatchuel) of the course “Statistical Decision Theory” (from 2010 to 2020)Head (with Agathe Gilain) of the course “Microeconomics of Design” (Master MTI – MINES ParisTech-Dauphine University PSL) (from 2012-..)Head (with Eric Ballot, Mariam Lafkihi, Maxime Thomas, Benoit Weil)  of newly created module ‘Proof of Concept for sustainable industry” (2020-..)Designer (with Benoit Weil) of the courses “Product Design and Innovation” (2001), “Design-Research-Innovation” (2005) and “Generative functions” (2014) at MINES ParisTech. Designer of a new course “Design theory, methods and organization” of PSL-Research University (Innovation-Technology-Institute). Creation of the course Managing the UInknown as a PSL week, in english (since 2021).Co-design, with Eric Ballot, Benoit Weil, Maxime Thomas and Maryam Lafkihi of the new module “POC for a responsible industry” (2020-2021); Co-design with Benoit Weil, Agathe Gilain and Chipten Valibhay of the new module “Research on Generative Processes-design theory” (2020-2021).PhD supervisor of 25 defended PhD thesis: Yacine Felk (2011), Marine Agogué (2012), Ingi Brown (2013), Olga Kokshagina (2014), Pierre-Antoine Arrighi (2014), Louis-Etienne Dubois (2015, in partnership with HEC Montreal), Kenza El Qaoumi (2016), Fabien Jean (2016), Juliette Brun (2017), Laura Le Du (2017), Benjamin Cabanes (2017), Hicham Ezzat (2017), Morgane Benade (Co-Chair with Aachen Technical University RWTH) (2018), Mario Le Glatin (2018), Daniel Carvajal-Perez (2018), Maxime Thomas (2021), Agathe Gilain (2021), Chipten Valibhay (2021), Quentin Plantec (2021), Honorine Harlé (2022), Caroline Jobin (2022), Justine Boudier (2022), Raphaëlle Barbier (2023), Louise Taupin (2023), Antoine Bordas (2024)- PhD supervisor of 7 theses in progress: Nafissa Jibet, Marion Deshoulière, Malik Terfous, Flora Mercat, Pepe Faus, Pepe Bonet Faus, Timothée Boisseau</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (108)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design creativity for transitions: C-K/Topos, an advanced design theory for creative preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissa Jibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 12, pp.e6. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2025.10045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are generative design algorithms truly generative? Comparing two genetic algorithms by the degrees of freedom they offer designers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Nicoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-025-00465-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The (Re)Design of Ecosystems to Face Grand Challenges—Toward the Management of Creative Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Fritzsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Müller-Seitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Ollila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek K. Velamuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (1), pp.143-153. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.70022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the future of industrial research: Early double-impact research at General Electric, AT&amp;T and DuPont (1902–1948)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 145, pp.103238. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2025.103238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Knowledge Management to Data Management in Innovation: Organizing to Leverage Data Through Anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (4), pp.870-890. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.70004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching Perspectives: Enhancing Generative Artificial Intelligence's Creativity, by Humans, With Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.70013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un patrimoine de création pour une start-up deeptech en phase de scale-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (S1), pp.30 - 44. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37725/mgmt.2024.8889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Discovery–Invention in Corporate R&amp;D: Lessons from the CRISPR Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the data fads: Impact of big data on contemporary innovation and technology management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxi Luo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 134, pp.103026. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2024.103026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is generative in generative artificial intelligence? A design-based perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-024-00441-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic or applied research in university–industry collaborations? An analysis of research orientations in knowledge creation partnerships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting fixation bias in creative idea generation: Evidence from design novices and experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim De Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ozkalp-Poincloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10400419.2024.2424620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model design in data science: engineering design to uncover design processes and anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-024-00442-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">That was fun, now what?: Modelizing knowledge dynamics to explain co-design's shortcomings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Etienne Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 95, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.destud.2024.101274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimera heuristics: Generative rational heuristics for the unknown from design theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special issue on Expanding the boundaries of rationality, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leading to overcome heterogeneous fixations: designing to limit the impact of the rejection of creative ideas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Creativity and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21650349.2023.2288130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-career academic engagement in university–industry collaborative PhDs: Research orientation and project performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (9), pp.104856. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2023.104856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Ecosse au Japon et retour : les transferts innovants de technologies d'enseignement par Henry Dyer (1850-1890)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idea evaluation as a design process: understanding how experts develop ideas and manage fixations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Netz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.e9. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2023.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des relations science – industrie au travers de la notion de couplage : vers un modele a double-impact simultané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 216-217 (1), pp.256-287. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vse.216.0256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on design creativity and innovation research: 10 years later</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Cascini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Nagai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G V Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Zelaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Becattini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Creativity and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21650349.2022.2021480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design theory to better target public health priorities: An application to Lyme disease in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Un</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2022.980086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressorts d’une souveraineté conceptive - penser, enseigner et organiser la conception collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Phaïstos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ephaistos.10473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Design for Novelty Anchoring Into Multiple Socio-Technical Systems in Transitions: The Case of Earth Observation Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEM.2022.3184248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative design on the shop floor of the Saint-Nazaire Airbus factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-021-00380-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of knowledge search practices on the originality of inventions: A study in the oil & gas industry through dynamic patent analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.120782. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2021.120782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03203124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises sanitaires et contributions industrielles à la recherche scientifique : le cas des coronavirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sternberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 299, pp.11 - 29. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2021.00561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opposite Effect of Social Evaluation on Creative Idea Generation in Early and Middle Adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Bouhours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Osmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (4), pp.399-410. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10400419.2021.1902174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHAT IS GENERATIVE IN GENERATIVE DESIGN TOOLS? UNCOVERING TOPOLOGICAL GENERATIVITY WITH A C-K MODEL OF EVOLUTIONARY ALGORITHMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La destruction créatrice en débat - les enseignements des sciences de gestion sur la génération de transitions créatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sociétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of digital platforms: Conditions of platform overthrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRANSFORMING DATA INTO ADDED-VALUE INFORMATION: THE DESIGN OF SCIENTIFIC MEASUREMENT MODELS THROUGH THE LENS OF DESIGN THEORY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.3239-3248. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2021.585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expert et le politique face à l'inconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 763, pp.101-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving reliability engineering in product development based on design theory: the case of FMEA in the semiconductor industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hubac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (309–329), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-021-00360-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la théorie de la conception à la gestion de crise : l'exemple d'une war room créative et activatrice face à la Covid19 N° spécial RFG COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 293, pp.111-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et analyse de régimes d’invention dans le droit du brevet américain (1790-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipten Valibhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (98), pp.42-77. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.098.0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser la création de connaissance pour l’innovation de rupture: Des communautés aux sociétés proto-épistémiques d’experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 288 (3), pp.35-60. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2020.00420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser la rupture continue dans un écosystème industriel : la loi de Moore comme patrimoine de création collective dans l’industrie des semi-conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98 (1), pp.152-166. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.098.0152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHAPING THE UNKNOWN WITH VIRTUAL UNIVERSES-THE NEW FUEL FOR INNOVATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Daloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Innovation Index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative heritage: Overcoming tensions between innovation and tradition in the luxury industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Araud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaperon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régimes de création d’expertise : innovation et gouvernance de l’expertise dans les organisations industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°98 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.098.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise de l’inconnu : les chemins d’une création non destructrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°98 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.098.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise de l’inconnu : les chemins d’une création non destructrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (98), pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative design in factory: new methods to go from closed to expandable prescriptions at the shop floor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1165-1174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hidden feat behind development cost escalation - how engineering design enables functional expansion in the aerospace industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and Improving the Coverage of a Strategic Research Agenda: A Design Theory Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Rémondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, INTERNATIONAL CONFERENCE ON ENGINEERING DESIGN, ICED19, 1 (1), pp.2785-2794. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Design Within Tradition - Injecting Topos Structures in C-K Theory to Model Culinary Creation Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.1543-1552. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Theory and the (Re‐)foundation of Management: Facing the Unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elmquist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Gawer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (2), pp.379-381. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of the picture? How incompatible knowledge and distant visual stimuli may foster idea generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (3), pp.368-388. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Law of Functional Expansion - Eliciting the Dynamics of Consumer Goods Innovation with Design Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza El Qaoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.1015-1024. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificity and Abstraction of Examples: Opposite Effects on Fixation for Creative Ideation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Creative Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jocb.349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01797385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using design theory to foster innovative cross-disciplinary research: Lessons learned from a research network focused on antimicrobial use and animal microbes’ resistance to antimicrobials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary and Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.12 - 20. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vas.2018.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Intelligent Computation in Design and Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Teti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsutaka Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amm Sharif Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automation Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (3), pp.273 - 274. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20965/ijat.2018.p0273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie C-K-Fondements et implications d'une théorie de la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGNING DECISIONS IN THE UNKNOWN: TOWARDS A GENERATIVE DECISION MODEL FOR MANAGEMENT SCIENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Le Glatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design theory: a foundation of a new paradigm for design science and engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eswaran Subrahmanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (1), pp.5-21. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-017-0275-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending lab results to advices for leadership facilitating creativity in organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERN IdeaSquare Journal of Experimental Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (2), pp.17-27. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23726/cij.2017.481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Evolutionary Theory of Household Consumption Behavior in the case of Novelty – Product characteristics approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza El Qaoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aytunç Ün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00191-017-0521-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should we manage the process of inventing? Designing for patentability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-016-0245-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie C-K, ou comment modéliser la créativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris Innovation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative action and preference reversal in exploratory project management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Le Glatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERN IdeaSquare Journal of Experimental Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Experiments in an organizational context, 1 (2), pp.39. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23726/cij.2017.539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using innovation contests to promote the development of generic technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.152-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicating the role of innovation intermediaries in the 'unknown': a contingency approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Fredberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strategy and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.19 - 39. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JSMA-01-2015-0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast-Connecting Search Practices :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, pp. 232-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments in an Organisational Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Birkinshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mäkinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERN IdeaSquare Journal of Experimental Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5170/cij.2017.684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How minimal executive feedback influences creative idea generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (6), </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0180458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et soutenir l’innovation contemporaine : théorie de la conception et métabolisme des nouveaux collectifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayol, Guillaume, Chevenard - la Science, l'Industrie et l'exploration de l'inconnu : logique et gouvernance d'une recherche conceptive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.79-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le co-design au service des communautés créatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Étienne Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cohendet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion - HEC Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riges.412.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design theory at Bauhaus: teaching 'splitting' knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.91 - 115. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-015-0206-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gambling versus Designing: Organizing for the Design of the Probability Space in the Energy Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (4), pp.464-483. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the specificities of CAD tools for industrial design with design theory – style models for generic singularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akin Kazakçi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Creativity and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21650349.2016.1190301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing techniques for systemic impact: lessons from C-K theory and matroid structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, p. 275-298. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-016-0241-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing with sketches: the generative effects of knowledge preordering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2016.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi la transformation digitale est-elle une nouvelle révolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Project Management Meets Design Theory: Revisiting the Manhattan and Polaris Projects to Characterize ‘Radical Innovation’ and its Managerial Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, SPECIAL EURAM 2014, 25 (3), pp.378 - 395. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing radical innovation as an innovative design process: generative constraints and cumulative sets of rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (3), pp.373-390. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resisting classical solutions: The creative mind of industrial designers and engineers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Aesthetics, Creativity, and the Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10.1037/a0039414. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0039414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portfolio management in double unknown situations: technological platformsand the role of cross-application managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.DOI: 10.1111/caim.12121. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How innovative design can contribute to Chemical and Process Engineering development? Opening new innovation paths by applying the C–K method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.15. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2015.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impacts of examples on creative design : explaining fixation and stimulation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akin Osman Kazakçi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Creative Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (1), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steepest-first exploration with learning-based path evaluation: uncovering the design strategy of parameter analysis with C-K theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehud Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (4), pp.351-373. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-014-0182-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Constraints Creatively: How New Design Software Helps Solve the Dilemma of Originality and Feasibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.10.1111/caim.12082. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment développer des technologies génériques au CEA – apports d'une approche par les théories et méthodes de la conception contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Popiolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de l'I-Tese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an ontology of design: lessons from C-K design theory and Forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (2), pp.147-163. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-012-0144-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design theories as languages for the unknown: insights from the German roots of systematic design (1840-1960).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (2), pp.105-126. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-012-0140-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Design Theory: history, state of the arts and advancements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kees Dorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eswaran Subrahamanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (2), pp.212-243. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-013-0154-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the role of intermediaries as an architect of collective exploration and creation of knowledge in open innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Yström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (2), pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing innovative design within the health ecosystem: the Living Lab as an architect of the unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Comtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Menudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Avenir Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orphan innovation, or when path-creation goes stale: a design framework to characterise path-dependence in real time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (6), pp.603-616. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2012.693672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting games: innovation impasses in situations of high uncertainty : Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis &amp; Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (6), pp.543-547. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2012.693661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orphan innovation, or when path-creation goes stale: a design framework to characterize path-dependence in real time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. Robinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (6), pp.603-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why aren't they locked in waiting games? Unlocking rules and the ecology of concepts in the semiconductor industry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (6), pp.617-630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Absorptive Capacity with a Design Perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Felk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge Management Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1/2), pp.10-44. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJKMS.2012.051939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Lightly Doped Drain and Channel Doping Variations on Flash Memory Performances and Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (5), pp.717 - 724. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2012.1230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting games: innovation impasses in situations of high uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (6), pp.543-547. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2012.693661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting Games: innovation impasses in situations of high uncertainty.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (6), pp.543-548. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2012.693661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching innovative design reasoning: How concept-knowledge theory can help overcome fixation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (1), pp.77-92. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S089006041000048X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interplay Between Creativity issues and Design Theories: a new perspective for Design Management Studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4), pp.217-237. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8691.2011.00613.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de la R&D : genèse des théories de la conception réglée en Allemagne (1840-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58, pp.11-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception innovante comme mode d'extension et de régénération de la conception réglée : les expériences oubliées aux origines des bureaux d'études.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58, pp.51-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir les outils du Bureau d'Etudes : Dassault Systèmes une firme innovante au service des concepteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Daloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fridenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58, pp.150-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy as innovative design : an emerging perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Starkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Tempest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27, pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological platforms in the life sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Branciard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Review of Industrial Economics and Policy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological platforms in the life sciences. Public policies, organizations and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Branciard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Industrial Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of a &amp;quot;failed&amp;quot; R&D project : an emerging evaluation framework for building innovative capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elmquist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.136-152. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9310.2009.00546.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intrapreneuriat, compétence ou symptôme ? Vers de nouvelles organisations de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (195), pp.159-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plates-formes technologiques dans les sciences de la vie : politiques publiques, organisations et performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Branciard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 120, pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (143)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From one-off collaboration to embedded practices: Accounting for diversity in Small and Medium Enterprises’ university–industry collaborative research trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lagasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Innovation (OI) Festschrift conference in Honor of Henry Chesbrough</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The end of dilemmas : joint U-I labs as a collective way to create open innovation in science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Innovation in Science (OIS) Research Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unique feature of designing with Digital Twin uncovered by Design Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dallas (TX), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui s’engage et comment ? Les thèses CIFREs, terrain d’exploration de l’engagement industriel envers la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVème conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déploiement de la low-tech : une nouvelle forme de diffusion par expansion de l'exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e journées du GT Innovation de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Oct 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training for transforming: design theory-based training for managing the unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipten Valibhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design 2025 (ICED'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des anomalies à la valeur : vers un nouveau régime d’action pour générer de la valeur à partir des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème de Conférence de l'Association Information &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The end of dilemmas: joint U-I labs as a collective way to create and maintain Simultaneous Discovery-Invention (SDI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À vos thèses, prêts, publiez !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Mar 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Engineering Design Costs to Meet Environmental Regulations: The Case of Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Deshoulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Engineering Design (ICED25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dallas (Texas), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training as an affordable and powerful lever to stimulate the evolution dynamics of a newly designed technology platform at the frontier between academia and industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiu Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Leyli-Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Engineering Design (ICED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2025.10337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the hidden cognitive mechanisms for generative co-design: a CK based sensemaking approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design for Destination Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency, Jun 2025, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap: Industrial PhD supervisors as hidden architects of collaborative value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From knowledge management to data management in innovation: organizing to leverage data through anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Innovation and Product Development Management Conference (IPDMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching perspectives on generative artificial intelligence: a design view for humans-generative AI co-creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is generative in generative artificial intelligence? A design-based perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Computing and Cognition'24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital convergence in ‘weak orchestration’ position: the management of Common Lock Quick Learning (CLQL) projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards platform-based co-design: reconciling contextualization and the design of genericity through retrofit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magnusson, Mats; Engwall, Mats, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Platform-Based Co-Design: Reconciling Contextualization and the Design of Genericity Through Retrofit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc-Benon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE GRSS, Jul 2024, Athens, France. pp.892-896, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Collective Dynamics: A Case Study on Science-Industry Collaborations through CNRS Joint Labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Method to Improve Unknown Identification and Design Efforts for Environmental Transition: A Case Study in the Packaging Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Deshoulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Conference - Design 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Cavtat, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation to renovate complex systems for transitions: organizing for innovative validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissa Jibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Chazelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Innovation and Product Development Management Conference (IPDMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Pareto Fronts meet the splitting condition? Comparing two generative design algorithms based on the variety of design parameters combinations they generate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Nicoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.827-836, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-push projects and their unique feature: managing with anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Sorrento (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methods for Diagnosing and Locating Entangled Technical Debt in DevOps frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Bonet Faus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissa Jibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the Design Society, Jul 2023, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unique feature of data-pushed projects: managing with anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-pushed projects: the role of anomalies to build design processes for subsequent exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design 2023 (ICED'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Does The Factory’s Suggestion Box Reveal? An analysis of the design capabilities of a train maintenance center from its idea management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Veslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Design Science Research in Information Systems and Technology ( DESRIST 2023 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Pretoria, South Africa. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32808-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renovating engineering departements' creation heritage to meet contemporary challenges: frugal validation patterns and constructive proof logics for new engineering rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissa Jibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening the generative power of a scientific and industrial ecosystem: the case of the SystemX Institute for Technological Research (IRT), a &amp;quot;double impact Research and Technology Organization (RTO)&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissa Jibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM - European Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la validation du business model au patrimoine de création : le scale-up vu par la conception. Cas d'une startup à la frontière avec la deeptech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellyn Redheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Management Stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la génération d'idées : expérimenter un leader défixateur en cas de fixations hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIème conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching engineering students how to design a Proof-Of-Concept: a way to experience the value of reflexive practices for engineers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l’innovation aujourd’hui : Gérer l’inconnu – théorie de la conception et innovation en chirurgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones et Européennes de Formation en Chirurgie Thoracique, Cardio-Vasculaire, structurelle et endo-vasculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobel laurates and the role of the industry in the emergence of new scientific breakthroughs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de découvertes – inventions dans la recherche industrielle : aux origines de CRISPR-Cas9 dans l’industrie agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Management Stratégie (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing preservations in apparent ruptures with a design approach: Scale-up of deeptech start-ups as an exploratory phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th EGOS Colloquium. Organizing: The beauty of imperfection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre soin des urgences hospitalières : exemple d’un &amp;quot;proof of care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fenoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fleury-Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88e Congrès l’Association francophone pour le savoir (ACFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of creative heritage for industry: designing new rules while preserving the present system of rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Göteborg, Sweden. pp.141 - 150, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2021.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The logics of double proof in proof of concept: a design theory-based model of experimentation in the unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Paris Workshop of the Design Theory SIG of the Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPANDING USAGES OF EARTH OBSERVATION DATA: A CO-DESIGN APPROACH TO GROW AN ECOSYSTEM OF EFFICIENT SERVICE DESIGNERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARKET-PULL OR RESEARCH PUSH? EFFECTS OF RESEARCH ORIENTATIONS ON UNIVERSITY-INDUSTRY COLLABORATIVE PH.D. PROJECTS' PERFORMANCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03190142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEADING IN THE UNKNOWN: MODELLING AND EXPERIMENTING DEFIXATING LEADERS OVERCOMING HETEROGENEOUS FIXATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28TH IPDMC: INNOVATION AND PRODUCT DEVELOPMENT MANAGEMENT CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another way to get the Nobel Prize: the role of the industry in the emergence of new scientific breakthroughs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03278662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contribution of Design Theory to Crisis Management: a “Creative and Activating War Room” in the Face of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Paris Workshop of the Design Theory SIG of the Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building the generativity of data to support the dynamics of multiple ecosystems: the case of Earth-observation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La preuve de concept : un levier de régénération des organisations de santé par le développement de capacités de conception collective ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès de l'Association de Recherche Appliquée au Management des Organisations de Santé (ARAMOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOOKING FOR REPRODUCIBILITY FOR EARTH OBSERVATION APPLICATIONS AT THE ABSTRACT LEVEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Francoise Voidrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Simonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Geoscience and Remote Sensing (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiating a dialog between design sciences and ecology to unveil the conditions of social-ecological systems’ resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initiating a dialog between design sciences and ecology to unveil the conditions of social-ecological systems’ resilience, ICED conference-Design theory, generativity in artificial systems, generativity in bio-ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The logics of double proof in proof of concept: a design theory-based model of experimentation in the unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Engineering Design (ICED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-up phase in deeptech start-ups: Replication or massive learnings?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of knowledge search practices on the originality of inventions: a study in the oil & gas industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Conference (AoM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La preuve de concept (POC) : un instrument de conception de la résilience organisationnelle proactive et réactive ? Le cas des pénuries de pousse-seringues électriques et de respirateurs pendant la crise de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de l’Association de recherche appliquée au management des organisations de santé (ARAMOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does proof-of-concept (POC) really do? A systematic comparison of generativity and robustness of POC practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Design Theory of the Special Interest Group of the Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation design application to research. Illustration with Lyme diseases and antimicrobial resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative problem solving in health sciences - Seminar Series.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Bern, Switzerland. pp.59 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does the proof-of-concept (POC) really prove? A historical perspective and a cross-domain analytical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXème conférence de l'Association Internationale de Management Stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570321v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventions and Scientific Discoveries: Impact of Designers’ Collaborations on Creativity. An Analysis Towards Fixation Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.159-168, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLORING PRACTICES IN UNIVERSITY - INDUSTRY COLLABORATIONS: THE CASE OF COLLABORATIVE DOCTORAL PROGRAM IN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling market to commercialize innovation: how the forgotten historical figure of salesman helps us learn on how firms design market models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-inventing corporate innovation through incubation. The VINCI Leonard case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bouffaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can proof-of-concept (PoC) make people be more generative? - Uncovering the Sismo's design of 'generative PoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Innovation and Product Development Management Conference (IPDMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating value from data in an ecosystem: building and expanding relationships between data and seemingly distant usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'Distinctive Capacity': Managing the invention process by managing the prior art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipten Valibhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE MANAGEMENT NEEDS FOR AN INNOVATIVE DESIGN APPROACH AT THE SHOP FLOOR LEVEL: THE CASE OF THE AIRBUS' SAINT- NAZAIRE FACTORY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to enhance the profitability of your project portfolio – by reducing uncertainty or exploring the unknown?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de la conception et formation au management de l’innovation : variété des expériences et des impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque In-Situ : Mieux apprendre à innover ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of participating in user-driven research projects on scholar's academic performances: a model through C-K design theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVISITING THE MANAGEMENT OF TECHNOLOGY-PUSH SITUATIONS BY MAXIMIZING DISCOVERY AND INHIBITING SCREENING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Innovation and Product Development Management Conference (IPDMC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a Generative Knowledge Heritage. How Creative Individuals Foster Innovation by Transferring their Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Araud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaperon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting inspiration or creating inspiration? The role of knowledge structures in idea generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design 2018 - International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21278/idc.2018.0196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'analyse des modèles de l'invention dans le droit de la propriété intellectuelle permet de caractériser des régimes de conception et des stratégies d'organisation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipten Valibhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT Innovation AIMS "Communautés, écosystèmes et innovation",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904734v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Heritage: Driving Generativity through Knowledge Structures in Creative Industries. Lessons from Cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Araud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaperon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing collaborative knowledge creation for radical innovation: Beyond epistemic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Knowledge Management: How to Make Heritage a Wellspring of Creation in Luxury Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Araud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaperon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25TH IPDMC: INNOVATION AND PRODUCT DEVELOPMENT MANAGEMENT CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de conception innovante appliquée au cas de la maladie de Lyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Un</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du groupe Tiques et Maladies à Tiques (TMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Laschamps, Saint-Genes-Champanelle, France. pp.22 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform Overthrow: uncovering the critical role of functional extension and generic technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legrand Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Learning Curves In The Unknown: From ‘Learning By Doing’ To ‘Learning By Designing’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can organisational ambidexterity kill innovation? A case for non-expected utility decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Le Glatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM - European Academy of Management - 2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Reykjyavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision design and re-ordering preferences: the case of an exploration project in a large firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Le Glatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of British Columbia, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529620v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGNING THE MISSING LINK BETWEEN SCIENCE AND INDUSTRY: ORGANIZING PARTNERSHIP BASED ON DUAL GENERATIVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Klasing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilly-Rose Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leading in the Unknown with Imperfect Knowledge: Situational Creative Leadership Strategies for Ideation Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Innovation and Product Development Management (IPDM) Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501808v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why is Business Model Innovation so poorly innovative ? Uncovering the critical role of collaborative design in Business Model Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Reyjkivick, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Knowledge Management and new models of luxury: formal approaches and organization,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Paris Workshop of the Design Theory SIG of the Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Expertise in Design Fixation: Managerial Implications for Creative Leadership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th Innovation and Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01626164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception Innovante en Génie de Procédés: Apprentissages de la Haute Cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why new approaches are needed for innovation - and brainstomring won't help!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th EAGE Conference and Exhibition 2017 - Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISE AND FALL OF PLATFORMS: SYSTEMATIC ANALYSIS OF PLATFORM DYNAMICS THANKS TO AXIOMATIC DESIGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference On Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact as a resource for research - analysing the experience of collaborative research at Mines ParisTech in Management Science.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFMD Doctoral Programme Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project Management and Innovation – building a common “innovative project” to contribute to management science? (European Academy of Management, Plenary Invited Speaker for the &amp;quot;Project Management Meets Innovation&amp;quot; plenary session at EURAM 2017 Glasgow, U).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Innovation, 2017, Glasgow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Glasgow, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-oriented manufacturing: the case of Failure Mode and Effect Analysis (FMEA) in semiconductor industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hubac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Design Theory, Special Interest Group of the Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Design Society, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Staff Management for Radical Innovation in Science-based Organizations: a New Framework Based on Design Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University, Jul 2016, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How smart products with built in flexibility empower users to self - design the use: A theoretical framework for use generation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Benade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingi Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Piller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Open and User Innovation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harvard Business School, 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the generative power of an organisational routine with design theories: the case of design thinking in a large firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Le Glatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th CIM Community Workshop - 25th Anniversary of the Creativity and Innovation Management journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Creativity and Innovation Management journal, Oct 2016, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation theory and the logic of generativity: from optimization to design, a new post-decisional paradigm in management science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management (EURAM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing new energy systems: beyond decision and optimization, design theory and methods to manage R&D and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Energy Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership-driven Ideation: The Cognitive Effects of Directive Feedbacks on Creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management - EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01298791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From FMEA as a problem solving method to a design-oriented process: Toward a design perspective of FMEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Hubac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Design Conference (DESIGN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Design Society, May 2016, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Smart Products with Built in Flexibility Empower Users to Self -Design Their Uses? A Theoretical Framework for Use Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Benade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingi Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">interdisziplinäre Konferenz zur Zukunft der Wertschöpfung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution-oriented versus Novelty-oriented Leadership Instructions: Cognitive Effect on Creative Ideation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCC'16 (Design Computing &amp; Cognition 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01301511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE TECHNICAL OBJECT AS A RESOURCE FOR IMAGINARIES STIMULATION: THE CASE OF TWIZY IN THE AUTOMOTIVE INDUSTRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Le Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Product Development Management (IPDM) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Technology C-K in Environment C-K to overcome design fixation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design ICED 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et compétition entre plateformes technologiques : vers une stratégie basée sur la pervasivité des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la théorie et aux méthodes de la conception innovante (conférence plénière invitée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 8ème rencontres du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking ideation: a cognitive approach of innovation lock-ins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy Of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engage engineers as designers to generate new meanings in concept generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast-connecting open innovation practices: On the role of intermediaries to accelerate the absorptive capacity function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akin Osman Kazakci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXVI ISPIM Conference – Shaping the Frontiers of Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design theory: the foundations of a new paradigm for science and engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eswaran Subrahamanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design 2015 (ICED'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science and Innovation: How Contemporary Design Theory Sheds Light on the Logics of the Unknown and the Generative Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic technique and the dynamics of technologies: using matroid and design theory to design techniques with systemic impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourcing Innovation: probing Technology Readiness Levels with a design framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIG Innovation EURAM. In-between event Innovation Theory and the (re)foundations of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the generative effects of sketches with design theory: sketching to foster knowledge reordering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of type of examples and analogical reasoning on creativity and adolescents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A NEW FORM OF IDEAS CONTESTS IN HIGH-TECH ENVIRONMENT: DESIGN COMMUNITY BUILDING IN DOUBLE UNKNOWN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting or killing the technological platform design? Towards new contingent criteria for strategies selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE R&amp;D MANAGEMENT CONFERENCE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative field exploration and Associated patent portfolio design models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Felk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference Mechanical, Design Engineering &amp; Advanced Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing generic technologies in Energy Research: learning from two CEA technologies for double unknown management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management - EURAM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Valencia, Spain. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Measurement of contemporary innovation: A characteristic-based innovation output indicator and its application in different industrial sectors. Doctoral Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza El Qaoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7TH DOCTORAL SEMINAR ON PRODUCT DEVELOPMENT MANAGEMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From organizing for innovation to innovating for organization: how co-design fosters change in organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Etienne Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cohendet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convince me or commit me? Avoid the cognitive trap induced by Non-Human Actors in early stages of NPD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Product Development Management Conference, Limerick : Irlande (2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Role of Collective Imaginary in the Dynamics of Expectations: The Space Industry Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using design theory to characterize various forms of breakthrough R&D projects and their management: revisiting Manhattan & Polaris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management - EURAM 2014, Valencia : Espagne (2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From organizing for innovation to innovating for organization: how co-design brings about change in organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Etienne Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cohendet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Product Development Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From New Product Development (NPD) to New Design Process (NDP)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.IPDM 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How design theories enable the design of generic technologies: Notion of generic concept and genericity improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Conference on Engineering Design (ICED13), Design for Harmonies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea. pp.011-020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Models and Decisions: Situating Design through generative functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akin Kazakçi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching at Bauhaus: improving design capacities of creative people? From modular to generic creativity in design-driven innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Academy of Design Conference: Crafting the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry-Wide Technology Road Mapping in Double Unknown - The Case of the Semiconductor Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Technology Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metric to characterize major innovation sequences and its application in three industrial sectors: from random emergence to waterfall phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza El Qaoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aytunç Ün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IPDM 2013, Paris : France (2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contingency approach of open innovation intermediaries - the management principles of the &amp;quot;intermediary of the unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Fredberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference of the European Academy of Management, EURAM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Management (ERM). Paris, FRA., Jun 2013, Istanbul, Turkey. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING PARAMETER ANALYSIS DESIGN MOVES WITH C-K THEORY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehud Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing in the unknown - gambling on markets and technologies or inventing models for design activities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Integration of Design, Engineering and Management for Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking the dilemma between robustness and generativeness: a comparative experiment on the use of new design software at the design-gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference of the European Academy of Management, EURAM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Istanbul, Turkey. 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing whether major innovation capabilities are systemic design capabilities: analyzing rule-renewal design capabilities in a case-control study of historical new business developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference of the European Academy of Management, EURAM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Istanbul, Turkey. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking the dilemma between robustness and generativeness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Manchester, United Kingdom. pp.IPDM 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibres de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Management strategies in a highly uncertain environment: undesrtanding the role of common unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform emergence in double unknown: Common challenge strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling and controlling third-party developers: a study of Apple's iPhone app design environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingi Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Product Development Management (IPDM) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorptive capacity for radical innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Felk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Technology Management Conference, ITMC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Jose, United States. pp.Article number 5996032, Pages 601-614, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITMC.2011.5996032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative disruptive innovation success : The critical role of domain-challenging common meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingi Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Product Development Management (IPDM) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing industry architectures: managing the expansions of the value landscape to overcome speculative hype and realization paralysis - the revealing case of &amp;quot;building with hemp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on System Innovations, Knowledge Regimes, and Design Practices towards Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lelystad, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced R&D for prepositioning strategies: the economics of platform shift in high technological velocity environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Felk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Spain. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Novelty-Driven Industrial Dynamics with Design Functions: understanding the role of learning from the unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Schumpeter Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Denmark. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations et méthodes pour une rénovation frugale du patrimoine ferroviaire : une approche toposique de la validation dans les systèmes complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissa Jibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Partenaires de la Chaire Bauhaus des Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How digital/physical toolkits integrated in consumer products empower users to self-design their uses: A theoretical framework for use generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Benade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingi Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open and User Innovation Conference Harvard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Evolutionary Theory of Household Consumption Behavior in the case of Novelty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza El Qaoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ISS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et industrie à l’aune du double impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 2024, 9782385425944</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Theory - Methods and Organization for Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 978-3-319-50276-2. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50277-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie, Méthodes et Organisations de la Conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 978-2-35671-151-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Management of Design and Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, pp.476, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès;Lavoisier, pp.470, 2006, 2-7462-1366-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allemagne-France 1830-1930: agir pour une souveraineté conceptive - penser, enseigner et organiser la conception collective dans les formations des ingénieurs et designers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie, développement et souveraineté XVIIe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-11-162117-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer de nouvelles formes d’action collective grâce à la théorie de la conception - quelles puissances génératives pour les transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser l’agir moderne. Rationalités créatives, entreprises responsables et périls commus. Autour des travaux d’Armand Hatchuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ESKA, pp.131-150, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 18 Des preuves de concept aux preuves de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de france. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et design - Pour un climat de soin, sous la direction de Cynthia Fleury et Antoine Fenoglio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p345-355, 2024, 9782130838302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel et Benoit Weil - la théorie C-K, un fondement formel aux théorie de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Mcmahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions EMS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES GRANDS AUTEURS EN MANAGEMENT DE L’INNOVATION ET DE LA CRÉATIVITÉ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782376879169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design science for organizational change: how design theory uncovers and shapes generativity logics in organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research Methods in Organizational Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.327-354, 2023, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781800378520.00027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19, l' expert et le politique face à l'inconnu : deux responsabilités à repenser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Dumez, Benjamin Loveluck, et Alexandre Mallard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innover en temps de crise Réactions et adaptations face à la crise Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la beauté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-99, 2022, 9782490077731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving The Paradox Of Constraints In Creativity: Uncovering The Conditions Of Constraint Generativity With C-K Design Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The paradox of constraints in creativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABDUCTION AND DESIGN THEORY: DISENTANGLING THE TWO NOTIONS TO UNBOUND GENERATIVITY IN SCIENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehud Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Abductive Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-22, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de pousse-seringues électriques pour l’Assistance Publique – Hôpitaux de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise Covid et organisation du système de santé. Témoignages et regards croisés, Paris : Presses des Mines, collection Économie et gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise et recherche scientifique : enjeux d’une responsabilité conceptive collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises, Responsabilités et Civilisations. Vers un nouveau cycle du développement durable.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and Procedures of Product Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandor Vajna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burchardt C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Design Engineering - Interdisciplinary and Holistic Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-80, 2020, 978-3-030-19357-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels modèles pour une recherche à double impact ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de Science et Entreprise - Modèles et pratiques de couplage entre science et industrie pour favoriser l’impact de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die C-K-Konstruktionstheorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Design Engineering - Interdisciplinary and holistic product development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-K Design Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Design Engineering - Interdisciplinary and holistic product development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie C-K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Blanc et C. Denis-Remis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de Sciences et Entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-35671-468-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design theories, creativity and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Elgar Companion to Innovation and Knowledge Creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel and the Refoundation of Management Research: Design Theory and the Epistemology of Collective Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David B. Szabla, William A. Pasmore, Mary A. Barnes, Asha N. Gipson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Organizational Change Thinkers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Springer, pp.1-15, 2017, 978-3-319-49820-1. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-49820-1_80-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-K theory: modelling creative thinking and its impact on research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Darbellay, Zoe Moody, Todd Lubart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity, Design Thinking and Interdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.169-183, 2017, Creativity in the Twenty First Century, 978-981-10-7523-0. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-7524-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-K THEORY : MODELLING CREATIVE THINKING AND ITS IMPACT ON RESEARCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity, Design Thinking and Interdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple forms of applications and impacts of a design theory -ten years of industrial applications of C-K theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akin Kazakçi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact of Design Research on Industrial Practice - Tools, technology, and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-208, 2016, 978-3-319-19448-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel et Benoit Weil. La théorie C-K, un fondement formel aux théories de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Mcmahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands Auteurs en Management de l'innovation et de la créativité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.587-613, 2016, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.burge.2016.01.0587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel et Benoit Weil La théorie C-K, un fondement formel aux théories de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Mcmahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs du management de l'innovation et de la créativité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In Quarto - Editions Management et Société, pp.588-613, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new perspective for risk management: a study of the design of generic technology with a matroid model in C-K theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principia Designae － Pre-Design, Design, and Post-Design - Social Motive for the Highly Advanced Technological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-4-431-54403-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple forms of applications and impacts of a design theory -ten years of industrial applications of C-K theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akin Kazakçi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact of Design Research on Industrial Practice - Tolls, Technology and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19449-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La domestication de la conception par les entreprises industrielles : l'invention des bureaux d'études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux régimes de la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer l'entreprise : la gestion collégiale des inconnus communs non appropriables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entreprise, point aveugle du savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform Emergence in Double Unknown (Technology, Markets): Common Unknown Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cetindamar, D.; Daim, T.; Beyhan, B.; Basoglu, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Planning Decisions in the High Tech Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer London, pp.259, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sustainable fibres of generative expectation management: The “building with hemp” case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Barbier et Boelie Elsen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Innovations, Knowledge Regimes, and Design Practices towards Transitions for Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 262 p., 2012, 2-7380-1306-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sustainable fibres of generative expectation management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Innovations, Knowledge Regimes, and Design Practices towards Transitions for Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2-7380-1306-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platforms for the design of platforms: collaborating in the unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Platforms, Market and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.273-305, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche ou Innovation ? Avec les thèses Cifre, plus besoin de choisir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’inspirer du Bauhaus, une école de design pionnière, pour gérer la transition verte.” The Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation de rupture : une question de méthode.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inconnu de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating numerous changes at a fast rhythm in an Industry 4.0 system: A strategy to control known and unknown parameters in an Industry 4.0 ramp-up combining expertise and data—The STMicroelectronics case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hubac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et performances des thèses Cifre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANRT - Association Nationale Recherche Technologie. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation de rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Duroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Innovation Maker Alliance. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de conception innovante appliquée au cas de la maladie de Lyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Un</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, pp.22 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet CANNAFLAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plates-formes technologiques dans les sciences du vivant : quels effets sur les pratiques de recherche et les formes de couplage science-innovation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Branciard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Paris. 2006, pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00456910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plates-formes technologiques dans les sciences du vivant: quels effets sur les pratiques de recherche et les formes de couplage science-innovation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Branciard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mire. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHEAFIFICATION AS A DESIGN TECHNIQUE FOR CREATIVE PRESERVATION – PRINCIPLES, ILLUSTRATIONS, AND FIRST APPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.3165-3174, 2023, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconnu et dynamiques de l’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 98 (1), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Theory and the (Re-)foundation of Management: Facing the Unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elmquist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Gawer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting games: innovation impasses in situations of high uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24 (6), pp.543-630, 2012, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2012.693661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la recherche peut-elle (à nouveau) contribuer au développement socio-économique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId587"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.791666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Le Masson </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor at Mines Paris –PSL UniversityChair of Bauhaus for Transitions</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascalle-masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3835-2875</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095660771</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professor at Mines Paris –PSL UniversityChair of Bauhaus for TransitionsHead of the Engineering Design curriculum of Mines Paris – PSL (with Benoit Weil)Chairman of the Design Theory SIG of the Design Society (with Eswaran Subrahmanian, Carnegie Mellon University)Member of the French Academy of Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplomas:Engineer of Mines ParisTech (1996), Doctor in Management Science of Mines ParisTech (2001), Habilitation of East-Paris University (2008)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAIN RESEARCH INTERESTS:Design theory: creative rationality, design theory models of creative preservation, knowledge model for creation heritage. Related to: decision theory, mathematical models of generativity, generative AI and generative design algorithms, uncertainty and unknownnessDesign-oriented management. Related to: innovation and technology management, project management in the unknown, managing the design of transitions, generative bureaucracies, generative professions, high-resilience co-design, generative proof-of-conceptsCognition-leadership-HR-education. Related to: fixation, creativity, leadership for defixation, design psychology, education and trainingInstitutions for the unknown: Related to: sustainable, responsible management of transition in and across ecosystems, common threats, architect of the unknown, college of the unknown, design responsibility, design governance, from creative destruction to creative preservationDesign in science. Design-based epistemology, generativity in science, double-impact science, governance of design-oriented science, generative sociability of science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AWARDS, PLENARY:Plenary conferences and invited communicationsInvited Plenary Speaker, International Conference on for Research in Design 2025 (ICoRD ‘25) , Design theory for transitions: creative preservation and design-oriented responsibility, Indian Institute of Technology, Hyderabad, India (700 participants).Invited Plenary Speaker, International symposium on Design Creativity 2024 , Generativity science for creative preservation, Kyushu Design University, Fukuoka, Japan (80 participants).Invited Plenary Speaker, Dassault Systèmes Science Week 2024 , Generativity science for creative preservation, Pasteur Institute, Paris (several hundred participants).Invited speaker at IEEE-IGARSS 2024, Methods for co-design between EO data provders and (partially unknown) users, , Athens, Symposium co-design for Earth Observation – Past, Present and Future.Invited plenary, SNCF reseau, expert meeting What is generative in Generative AI – formal approach and implications for a good management of GenAI and its future development (60 experts), ParisInvited Lecture, Le Masson, P. (2024, 2021, 2020, 2019, 2018). “Innovating today – why design theory matters.” Master Class of the Alta Scualo, excellence initiatives by Politecnico di Milano & Politecnico di Torino, ItalyInvited plenary speaker at the 30th anniversary of Strate Ecole de Design, 27th of March 2024.Invited plenary speaker at the launch of the High Risk High Impact Program of INRAE, “Enjeux et méthodes des projets de recherche à double impact simultané” , 10 Jan. 2024, 650 persons.Chairman of the roundtable on « Doctors, a precious resource in high tech companies” of the conference on “a national plan for PhD in France, 17 Nov 2023 – several hundreds participants.Invited lecture at the 25th Lavet inventor award, Paris, France, “comment les ingénieurs peuvent aider nos sociétés à inventer leur future – vers de nouveaux Bauhaus ? ». 100 personnes.Invited lecture Geo-Week Interministerial summit, Cape Town, 6th Nov 2023. Methods for co-design between EO data providers and (partially unknown) usersInvited lecture at the conference ‘open historicity of life’, Ecole Nationale Supérieure rue d’Ulm, Paris (9th-10th Nov. 2023)Invited plenary lecture, Mines Paris PSL Research Day, 4th July 2023, la recherche à double impact simultané, modèle de rapport science-industrie pour les défis contemporains ? (100 participants)Invited Lecture at the colloquium Industrie, développement et souveraineté. Ressources, valeurs et territorialités (France-Europe, XVIIe-XXIe siècle)1er juin 2023, Ministère de l’Economie, des Finances et de la Souveraineté́ industrielle et numérique (80 participants)Invited lecture Caisse des Dépôts / orange Business lab, 13th April 2023 (40 participants)Invited lecture at ISAE (Institut Supérieur de l’Aéronautique et de l’Espace), 2022, on ‘le raisonnement génératif au cœur des enjeux contemporains de formation des ingénieurs – quelques résultats du projet IDEEE-EELISA’, 100 persons.Invited lecture at the conference on Compositional Structures for Systems Engineering and Design (2022), Sheafification as a design technique for creative preservation in complex systems, NIST, Washington, 50 persons.Invited lecture at the board of the Engineering of SNCF Réseau, 2022, Rejuvenating the engineering creation heritage – design theory and methods for (re-)designing engineering rules.Invited Lecture at the Innovation Makers Alliance Summit, Paris, Roadmapping in the unknown – design theory and methods to manage transitions and crisis (800 pers)Keynote plenary conference at the Annual Congress of the Société française de chirurgie thoracique, cardiaque et vasculaire (2022), ‘former à l’innovation aujourd’hui : gérer l’inconnu – théorie de la conception et innovation en chirurgie’ Saint-Malo, 300 persons.Keynote introductory lecture to the Trailblazers cycle of Robert de Sorbon Fundation (2022), Design theory: between the known and the unknown, the logics of generativityKeynote lecture Digital Makers Summit (2022), Roadmapping in the unknown –design theory and methods to manage transitions and crisis, 150 person, ParisInvited lecture Design Society Chat Room: Le Masson, P., & Subrahmanian, E. (2021). The interplay between design theory and creativity. Design Society chat room: Design Society. Invited lecture at Center for Higher Ambition Leadership Europe (2021): Experimenting with a creative ‘war room’ to face healthcare devices shortages during the Covid19 first waveInvited lecture at Conference des Grandes Ecoles GT SHS (2021): Raisonnement conceptif et interdisciplinaritéPlenary lecture at the Conference entrepreneurship as design III (2021): Entrepreneurship in the light of design theory: designing a creation heritage on the edge between the known and the unknown?Invited Lecture London School of Economics (2021), Advances in design theory, impact in other disciplinesInvited Lecture GIS UTSH (UTBM, UTC, UTT, UniLasalle (2021), Some elements on design theory and how C-K might contribute to characterize a milieu for designInvited Lecture Conférence des Grandes Ecoles « raisonnement conceptif et interdisciplinarité » (2021)Roundtable Forum Innovation Defense (on TV), Red Team Project, “why is Red Team project relevant for research in management?” (Novembre 2020)Interview Le Masson, P., “La gestion de crise appelle des war rooms créatives et activatrices ” Fenêtre ouverte sur la gestion – Spécial COVID J.-P. Denis, ed., Xerfi Canal. (2020)Plenary conference at the General Assembly Meeting of e-shape project (2020) “How to develop services from Earth Observation data for and with users? Co-design to grow an ecosystem of efficient service designers” (with R. Barbier & B. Weil): (100 person on line).Invited Lecture, Le Masson, P. (2020). “Design at plant level – design theory to go from ‘industry 4.0’ to ‘industry as creation heritage’” Kitami Institute of Technoloy, JapanInvited Lecture, Le Masson, P. (2020). “Design theory and methods to face common threats’” Neoma Business School, FrancePlenary symposium (with Michael Barzelay, Andrea Bonomi and Xavier Castaner) (2020) Beyond the medical model of Management Schools: Management as a Design Oriented Professional Discipline, EURAM 2020.Plenary symposium (with Anna Grandori) (2020), The logic of the possible, EURAM 2020.Invited Lecture, Le Masson, P., Vourch G. (2020). Design theory and methods to foster innovative, cross-discplinary research – two case study in health sciences ” Universität Bern, creative problem solving in health science seminar seriesInvited Lecture, Le Masson, P. (2019). “La Deep Tech dans l’industrie – financer la conception de technolgoies génériques ” BPI FranceInvited Lecture, Le Masson, P. (2019). “Innovating tomorrow – design theory and the new scientific foundations of managing the unknown” Melbourne, RMITInvited plenary conference, Le Masson, P. (2019). “Quels modèles pour une recherche à double impact ? Entre recherche et industrie, penser des couplages sans asservissement.” Séminaire CEA: Modèles et pratiques de couplage entre science et industrie pour favoriser l’impact de la recherche, Saclay, France.Invited Conference, Le Masson, P. (2019). “Design Theory to overcome orphan innovation: a post-decisional paradigm in public policy for quality of life.” JAIST World Conference 2019 Advancing Design Knowledge for the Quality of Life, Ishikawa, Japan, 6-8 March.Invited Lecture, Le Masson, P. (2020, 2019). “Innovating today – design theory and the new scientific foundations of managing the unknown” Executive MBA Dauphine University – PSLInvited Lecture, Le Masson, P. (2019). “Creativity, Innovation and Design Theory – The new scientific foundations for managing in the unknown” Engie UniversityInterview Le Masson, P. (2018) “La théorie de la conception : une nouvelle rationalité pour penser l’inconnu.” Fenêtre ouverte sur la gestion J.-P. Denis, ed., Xerfi Canal.Interview Le Masson, P., and Weil, B. (2018). “Nouvelles logiques de l’inconnu et transformations de la science et de la société.” Fenêtre ouverte sur la gestion J.-P. Denis, ed., Xerfi Canal.Invited Lecture, Le Masson, P. (2018). “Innovating today – why design theory matters.” Master Class of Leicester University, UK.Invited Lecture, Le Masson, P. Weil B. (2018). “Former à être créatif – le Bauhaus à la lumière des théories de la conception” Cercle de l’innovation Paris-Dauphine – France CultureInvited Lecture, Le Masson, P. Weil B. (2018). “La théorie C-K ou comment modéliser la créativité et gérer dans l’inconnu” CRIP-ITES Innovation Summit, Deauville (200 people)Invited Lecture, Le Masson, P. Weil B. (2018). “Introduction à la théorie C-K et aux processus génératifs.” Ecole chercheurs INRA, Lyon 2018Invited Lecture, Le Masson, P. (2018). “Designing decision in the unknown.” University Leonard de Vinci, Paris.Invited Lecture, Le Masson, P. (2017). “Managing in the unknown: towards a post-decisional paradigm in management.” Chair of Strategic Management and Innovation - PhD education program, ETH Zurich.Invited plenary Le Masson, P. (2017 ). “Project Management and Innovation – building a common “innovative project” to contribute to management science? .” European Academy of Management, Plenary Invited Speaker for the &amp;quot;Project Management Meets Innovation&amp;quot; plenary session at EURAM 2017 Glasgow, UK.Invited conference, Le Masson, P. (2017). “Comment la théorie de la conception éclaire les logiques de l’inconnu ?” IHEST Arc-et-Senans.Invited conference, Le Masson, P. (2017). “Comment explorer collectivement l’inconnu ? Théorie et méthode de conception pour de nouveaux écosystèmes innovants.” Congrès des Entreprises Locales de Distribution Besançon, France.Invited conference, Le Masson, P. (2017) “Why new approaches are needed for innovation - and brainstorming won't help! .” EAGE, Paris, EAGE, 15th June 2017 (200 participants).Invited Lecture, Le Masson, P. (2017). “Innovating today – why design theory matters _.” Innovation and Product Development Workshop - Innovation in a material world, University of Leicester School of BusinessInvited conference, Le Masson, P. (2017). “Introduction à la théorie C-K et aux méthodes de conception innovante ”, IHEIE, MINES ParisTech - PSL Research University, IHEIE (Institut des Hautes Etudes de l'Innovation et de l'Entrepreneuriat). Paris, Palais du Luxembourg.Invited conference, Le Masson, P. (2016). “La valeur de l’inconnu et les organisations associées - Le cas de l’ITRS.” IHEST (Institut des Hautes Etudes pour la Science et la Technologie). Paris.Invited plenary conference, Le Masson, P. (2016). “Impact as a resource for research - analysing the experience of collaborative research at Mines ParisTech in Management Science.” EFMD Doctoral Programme Programmes Conference (invited plenary speaker), Rotterdam, the Netherlands.Invited plenary conference Le Masson, P. (2016) “Designing new energy systems: beyond decision and optimization, design theory and methods to manage R&D and innovation.” 5th European Energy Forum (invited plenary speaker), Paris, 9-10 May 2016.Invited conference, Le Masson, P. (2016). “Design theory – foundations of a paradigm to support the Management of Innovation and Entrepreneurship.” United Arab Emirates University. Al Ain, UAE.Invited plenary conference, Le Masson P., Subrahmanian E., Reich, Y. (2015), ICED 2015, Milan, Design theory : the foundations of a new paradigm for science and engineering (500 participants)Invited keynote, Le Masson (2015) « Science and Innovation: How Contemporary Design Theory Sheds Light on the Logics of the Unknown and the Generative Processes » 10th European Congress of Chemical Engineering, Nice, France,Invited conference, Le Masson P. (2015), “Design theory and system theory”, Invited lecture, Bristol University.Plenary Speaker Le Masson P. (2015), “Introduction à la théorie et aux méthodes de la conception innovante”, 8èmes rencontres du Végétal, 12 janvier 2015, Angers (200 personnes)Plenary Speaker Kokshagina, O., and Le Masson, P. (2014). “Conception innovante et formation doctorale : les compétences  du manager-expert ”, Journée doctorale du Groupe SNCF, 10 décembre 2014. Paris.Plenary Speaker Strategic Seminar MOVEO (100 pers.) “Les nouveaux intermédiaires de l’open innovation” (St Remy les Chevreuses, 11 septembre 2014).Plenary Speaker “Design Semantics SIG conference”, Bari, June 2014 (50 persons)French National Assembly conference: “the new frontiers of innovation”, April 2014.French Academy of Technology plenary: “Facts and issues of Open Innovation”, April 2014Plenary speaker IDEMi13 (int. Conf. on Integration of Design, Engineering & Management for innovation), Porto, 6th June 2013 (120 participants)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Awards & nominationMember of the Laboratory Council of i3 – UMR CNRS 9217Ander Prof. of Karlstad University, Sweden (2024-2026).Member of the French Academy of Technologies (since 2022).Thesis Award of Réseau de Recherche sur l’Innovation (RRI) (2024) for Raphaëlle Barbier’s thesis “Collective action for bridging digital and sustainability transitions: Modelling and experimenting a new form of co-design between Earth-observation data providers and unknown users” (supervised by Pascal Le Masson & Benoit Weil)ICED 2023 reviewers’ favourite award Bordas, A., Le Masson, P., et Weil, B. (2023). “Data-pushed projects: the role of anomalies to build design processes for subsequent exploration.” Proceedings of the Design Society, 3, pp. 1137-1146.ICED 2023 reviewers’ favourite award Jibet, N., Le Masson, P., Weil, B., Chazelle, B., et Laousse, D. (2023). “Renovating Engineering Departements’ Creation Heritage To Meet Contemporary Challen- ges: Frugal Validation Patterns And Constructive Proof Logics For New Engineering Rules.” Proceedings of the Design Society, 3, pp. 3075-3084.‘Mention d’honneur’ at the ANDESE prize 2023 for the thesis of Honorine Harlé “L’usine conceptrice de son patrimoine de création : modèle, organisation et méthodes pour la régénération d'un système de règles industriel” (supervised by P. Le Masson & B. Weil)‘Mention d’honneur’ at the ANDESE prize 2022 for the thesis of Quentin Plantec (2021) “Couplage science - industrie à double impact : modélisation et tests empiriques,” (thèse), Université PSL - Mines ParisTech, Sciences de Gestion, Paris. 579 p. (supervised by P. Le Masson & B. Weil)Agathe Gilain, 2022 “thesis grand prix” of the French Air and Space Academy (supervisors: P. Le Masson, B. Weil).FNEGE Award 2022 for transdisciplinary thesis for Plantec Q. (2021) “Couplage science - industrie à double impact : modélisation et tests empiriques,” (thèse), Université PSL - Mines ParisTech, Sciences de Gestion, Paris. 579 p. (supervised by P. Le Masson & B. Weil)Runner-up Academic Award for Research in Management 2022 FNEGE x SYNTEC Conseil for the paper &amp;quot;Impact of Knowledge Search Practices on the originality of inventions: a study in the oil & gas industry through dynamic patent analysis&amp;quot;, Tech. Forecasting and Social Change, 2021, to be published Quentin Plantec, Pascal Le Masson et Benoît WeilThesis award AIMS 2022 for Plantec, Q. thesis (2021). “Couplage science - industrie à double impact : modélisation et tests empiriques,” (thèse), Université PSL - Mines ParisTech, Sciences de Gestion, Paris. 579 p. (supervised by P. Le Masson & B. Weil)Aramos 2021, best communication award, Jobin, C., Hooge, S., and Le Masson, P. (2021) “La preuve de concept : un levier de régénération ds organisations de santé pour le développement des capacités de conception collective? .” 9ème congrès de l’Association de Recherche Appliquée au Management des Organisations de Santé (Aramos), nov. 2021, Créteil, France, (prix de la meilleure communication Aramos 2021).ICED 2021 reviewers’ favourite award Jobin, C., Hooge, S., et Le Masson, P. (2021). “The logics of double proof in proof of concept: a Design-theory based model of experimentation in the unknown (reviewer’s favourite award).” Proceedings of the Design Society, 1, pp. 3051-3060.Prix académique de la recherche en management Syntec-FNEGE 2021 – catégorie Ré-inventer le management » pour l’article Organiser la création de connaissance pour l'innovation de rupture : Des communautés aux sociétés proto-épistémiques d’experts » Revue Française de Gestion (mars 2020), Cabanes, Le Masson, WeilMario Le Glatin, 2019 “thesis grand prix” of the French Air and Space Academy (supervisors: P. Le Masson, B. Weil).ICED 2019 reviewers’ favourite award Hatchuel, A., Le Masson, P., Weil, B., and Carvajal-Perez, D. (2019). “Innovative Design Within Tradition - Injecting Topos Structures in C-K Theory to Model Culinary Creation Heritage.” Proceedings of the Design Society: International Conference on Engineering Design, 1, (1), pp. 1543-1552.ICED 2019 reviewers’ favourite award Le Masson, P., El Qaoumi, K., Hatchuel, A., and Weil, B. (2019). “A Law of Functional Expansion - Eliciting the Dynamics of Consumer Goods Innovation with Design Theory.” Proceedings of the Design Society: International Conference on Engineering Design, 1, (1), pp. 1015-1024.Benjamin Cabanes, special mention at the “award of young PhD” of La Fabrique de l’Industrie 2019 (supervisors: P. Le Masson, B. Weil)Daniel Carvajal-Perez, special mention at the “award of young PhD” of La Fabrique de l’Industrie 2019 (supervisors: P. Le Masson, B. Weil)Auditioned by the French National Assembly for the report Hennion, C., and Auconie, S. (2018). “Politique européenne en matière d’innovation de rupture ”Member of the scientific committee of the BPI study “Industry of the future” (2018)Member of the Collegium of “Lille Metropole 2020 World design capitale” (2018)Hicham Ezzat, Special Mention in the category ‘law, economics and management’ of the Best thesis award of PSL (2018) (Supervised by P. Le Masson and B. Weil)Juliette Brun, Special Mention in the category ‘interface science / humanities’ of the Best thesis award of PSL-SHS (2018) (Supervised by P. Le Masson and B. Weil)Benjamin Cabanes, Best thesis award of FNEGE (2018) (Supervised by P. Le Masson and B. Weil)Honorary Professor in the University of Leicester - School of Business (from 01 May 2017 to 30 April 2020)Design 2016, outstanding contribution - Cabanes, B., Hubac, S., Le Masson, P., and Weil, B. (2016). “From FMEA as a problem solving method to a design-oriented process: towards a design perspective of FMEA.” Design 2016, Dubrovnik.ICED 2015 reviewers’ favourite award - Brun, J., Le Masson, P., and Weil, B. (2015) “Analyzing the generative effects of sketches with design theory: sketching to foster knowledge reordering.” International Conference on Engineering Design, Milan, Reviewers'favorite award ICED'15.Louis-Etienne Dubois, finalist of Best thesis award of HEC Montréal (2018).Académie de l’Entrepreneuriat (AIE), Olga Kokshagina nominated for the PhD Dissertation award (2015)IPDM 2014 Tom Hustad Best Paper award Dubois, L.-E., Le Masson, P., Weil, B., and Cohendet, P. (2014). “From organizing for innovation to innovating for organization: how co-design fosters change in organizations.” 21st International Product Development Management Conference (Thomas Hustad best paper award), Limerick, Ireland, 23.AIMS 2014 Best paper award (association internationale de management stratégique). Dubois, L.-E., Le Masson, P., Weil, B., and Cohendet, P. (2014). “Co-design : de l'organisation au service de l'innovation à l'innovation au service de l'organisation.” AIMS 2014 (prix du meilleur papier), Rennes, France, 23.Marine Agogué, best thesis of the AIMS (international association of strategic management) (P. Le Masson supervisor) (2013)Among the three best papers of Creativity and Innovation Management Journal (2012) Nominated for the Tudor Rickards & Susan Moger Best Paper Award 2011Reviewer favourite Paper International Conference on Engineering Design (2011).(German) Peter Pribilla Foundation Research Project Prize (2010).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACADEMIC RESPONSIBILITIES:Deputy Director of the Centre for Management Science – i3 UMR CNRS 9217 (2017-2022)Director of the Centre for Management Science – i3 UMR CNRS 9217 (2013-2017)Member of the Laboratory Council of i3 – UMR CNRS 9217 (2023-…)Founder and responsible of the Bauhaus for Transitions (since 2025)Member of the French Academy of Technology (since 2022)Member of the Educational Board of ECSA (European Chips Skils Academy)Co-chair (with Eswaran Subrahmanian, Carnegie Mellon Univ) of the “Design Theory” SIG (Special Interest Group) of the Design Society (since 2011).Ander Professor, Karlstad Univ, Sweden (2024-2026)Member of the Educational Board of the European Chips Skills Academy (since 2024)Chair of the Innovation SIG (Special Interest Group) of the European Academy of Management (2016-2019)Honorary Professor in the University of Leicester - School of Business (from 01 May 2017 to 30 April 2020)Member of the Scientific Committee of MMT-Sonceboz (2018-2022)Board Member of Innovation and Product Development Management Conference (since 2020).Co-chair, with Prof. Keith Goffin, of the IPDMC doctoral workshop (2019-21), with Prof. Gloria Barczak (2022-2024) and with Prof. Miia Matinsuo (2024-2025)Advisory Board Member of the WASP HS Project &amp;quot;the emergence of complex intelligent systems - the future of management&amp;quot; (Sweden, Linköping Univ, Saab Aerospace, since 2020)Co-Chair of the Scientific Committee of IHEIE (High Studies Institute for Innovation & Entrepreneurship) (since 2018)Member of the Scientific Committee of IHEST (High Studies Institute for Science and Technology) (since 2014)Member of the Scientific Committee of Telecom Ecole de Management (2015-2024)Editor of the European Management Review (since 2019)Area Editor (Design Theory and Research Methods) of Research in Engineering Design (since 2015)Associate editor of Design Science Journal (since 2022)Member of the editorial board of Creativity and Innovation Management (since 2019)Member of the editorial board of Int. Jour. of Design Creativity and Innovation (since 2021)Member of the Committee of the Research Assessment Exercise of KTH university (2021)Organizer of the Design Theory SIG Paris workshops since 2008 (more than 120 participants in 2024, more than 40 institutions, 17 countries) and the Melbourne RMIT symposium of the Design Theory SIG on “Design Theory and Innovation” (Melbourne, RMIT, 2019).Chair of the Tutorial in Design Theory of the Design Theory SIG (since 2018), with Benjamin Cabanes, then Maxime Thomas and Alexandre Azoulay (18 PhD students, 10 international professors)Organizer of the Rigi meeting 2023, for the Boards of the Design Society (with SNCF)Member of the Management Innovation Lab of SNCF (French Railways) (2015-2017)Co-Organizer (with A. David, Dauphine Univ) of the 2013 International Product Development Management Conference (240 participants).Track Chair at Euram 2016, 2015 and 2014 (Design Science), Euram 2013 (Organizing creativity for innovation) and 2011 (Knowledge Management and Absorptive Capacity), ar R&D Management (2021, 2019). Program Committee member of Design Computing and Cognition 2012, 2014, 2016, of R&D Management 2012, of Design 2012, Design 2014, Design 2016. Co-chair (with Anna Grandori of Euram symposium 2020 on “The Logic of the Possible”.Member of the scientific committee of the International Product Development Management Conference (since 2013)Member of the scientific evaluation committees of ANR “innovation-regulation-governance” (2014), ANR “franco-german” program (2009-2012) and of ANR “creative society” (2011).Guest Editor of the special issue on “beyond data fads” (Technovation 2024) (With O. Kokdhagina and Jianxi Luo), the special issue on “Inconnu et dynamiques de l’expertise” in Entreprises et Histoire (2020) (with B. Weil), of the special issue on “Experiments in an Organisational Context” of CERN Ideasquare Journal of Experimental Innovation (with Christiansen, J., Birkinshaw, J., Mäkinen, S.J.) (2017) ; Guest Editor of the special issue on “Intelligent Computation in Design and Manufacturing, Interantional Journal of Automation and Technology (with R. Teti, M. Matsumaoto, AMM Sharif Ullah) (2018), Guest Editor of the special issue on “Innovation Theory and the (re)foundation of management”, European Management Review  (with M. Elmquist and A. Gawer)(2019). Guest Editor of the special issue on Design Theory of Research in Engineering Design journal (2013) (With K. Dorst and E. Subrahmanian). Guest Editor of the special issue on Waiting Games of the Technology Analysis and Strategic Management journal (2011) (With D. Robinson and B. Weil).Organization of the SIG innovation at the EURAM Conference 2017, 2018, 2019 (with Vivek Velamuri, Leipzig Univ), 180 papers each yearOrganization of the Seminar Innovation theory and the (re)foundation of Management 9 nov 2015 (with Maria Elmquist, Annabelle Gawer)Reviewer for Creativity Innovation Management, M@n@gement, Management International, Research in Engineering Design, Journal of Engineering Design,…PhD & Habilitation committees:Out of France: Thesis committee member Politecnico di Milano (Silvia Sanasi, 2022) Thesis committee member Univ. of Torino (Rebecca Castagnoli 2021), Opponent at the thesis committee of Alexander Sukhov  (Karlstad University, Sweden, 2020), Habilitation Committee of Albrecht Fritzsche, Friedrich Alexander Universität, Erlangen-Nüremberg, Germany (2019); Opponent at the thesis committee of Caroline Ingvarsson (KTH, Sweden, 2019); Associate Prof. Committee in Product Innovation Management (TU Delft, the Netherlands, 2019); Full Prof Committee in Faculty of Industrial Design Engineering (TU Delft, the Netherlands, 2019);In France: thesis committee member in France (Azoulay 2023, Remondeau 2023, Cayrol 2022, Bolifraud 2021, Talas 2020, Fuller 2019, Ostapchuk 2018, Nicolay 2017, Le Fall 2016, Lo 2015);HDR committee member in France (Vallet 2022, Appio, 2021, Hooge 2019, Ozman 2015).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TEACHING ACTIVITIES:Head of the Engineering Design curriculum of Mines ParisTech  (engineering students, PhD students, professional, industrial design students): program created in the design research program at MINES ParisTech (with Armand Hatchuel and Benoit Weil), today replicated by several engineering schools, industrial design schools and international universities (Chalmers Sweden, Stanford California, Delft,…).Head (with Armand Hatchuel) of the course “Statistical Decision Theory” (from 2010 to 2020)Head (with Agathe Gilain) of the course “Microeconomics of Design” (Master MTI – MINES ParisTech-Dauphine University PSL) (from 2012-..)Head (with Eric Ballot, Mariam Lafkihi, Maxime Thomas, Benoit Weil)  of newly created module ‘Proof of Concept for sustainable industry” (2020-..)Designer (with Benoit Weil) of the courses “Product Design and Innovation” (2001), “Design-Research-Innovation” (2005) and “Generative functions” (2014) at MINES ParisTech. Designer of a new course “Design theory, methods and organization” of PSL-Research University (Innovation-Technology-Institute). Creation of the course Managing the UInknown as a PSL week, in english (since 2021).Co-design, with Eric Ballot, Benoit Weil, Maxime Thomas and Maryam Lafkihi of the new module “POC for a responsible industry” (2020-2021); Co-design with Benoit Weil, Agathe Gilain and Chipten Valibhay of the new module “Research on Generative Processes-design theory” (2020-2021).PhD supervisor of 25 defended PhD thesis: Yacine Felk (2011), Marine Agogué (2012), Ingi Brown (2013), Olga Kokshagina (2014), Pierre-Antoine Arrighi (2014), Louis-Etienne Dubois (2015, in partnership with HEC Montreal), Kenza El Qaoumi (2016), Fabien Jean (2016), Juliette Brun (2017), Laura Le Du (2017), Benjamin Cabanes (2017), Hicham Ezzat (2017), Morgane Benade (Co-Chair with Aachen Technical University RWTH) (2018), Mario Le Glatin (2018), Daniel Carvajal-Perez (2018), Maxime Thomas (2021), Agathe Gilain (2021), Chipten Valibhay (2021), Quentin Plantec (2021), Honorine Harlé (2022), Caroline Jobin (2022), Justine Boudier (2022), Raphaëlle Barbier (2023), Louise Taupin (2023), Antoine Bordas (2024)- PhD supervisor of 7 theses in progress: Nafissa Jibet, Marion Deshoulière, Malik Terfous, Flora Mercat, Pepe Faus, Pepe Bonet Faus, Timothée Boisseau</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (108)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design creativity for transitions: C-K/Topos, an advanced design theory for creative preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissa Jibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 12, pp.e6. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2025.10045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are generative design algorithms truly generative? Comparing two genetic algorithms by the degrees of freedom they offer designers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Nicoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-025-00465-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The (Re)Design of Ecosystems to Face Grand Challenges—Toward the Management of Creative Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Fritzsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Müller-Seitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Ollila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek K. Velamuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (1), pp.143-153. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.70022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the future of industrial research: Early double-impact research at General Electric, AT&amp;T and DuPont (1902–1948)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 145, pp.103238. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2025.103238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Knowledge Management to Data Management in Innovation: Organizing to Leverage Data Through Anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (4), pp.870-890. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.70004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic or applied research in university–industry collaborations? An analysis of research orientations in knowledge creation partnerships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (4), pp.930-951. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching Perspectives: Enhancing Generative Artificial Intelligence's Creativity, by Humans, With Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.70013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un patrimoine de création pour une start-up deeptech en phase de scale-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (S1), pp.30 - 44. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37725/mgmt.2024.8889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Discovery–Invention in Corporate R&amp;D: Lessons from the CRISPR Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the data fads: Impact of big data on contemporary innovation and technology management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxi Luo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 134, pp.103026. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2024.103026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is generative in generative artificial intelligence? A design-based perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-024-00441-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting fixation bias in creative idea generation: Evidence from design novices and experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim De Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ozkalp-Poincloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10400419.2024.2424620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model design in data science: engineering design to uncover design processes and anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-024-00442-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">That was fun, now what?: Modelizing knowledge dynamics to explain co-design's shortcomings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Etienne Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 95, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.destud.2024.101274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimera heuristics: Generative rational heuristics for the unknown from design theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special issue on Expanding the boundaries of rationality, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leading to overcome heterogeneous fixations: designing to limit the impact of the rejection of creative ideas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Creativity and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21650349.2023.2288130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-career academic engagement in university–industry collaborative PhDs: Research orientation and project performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (9), pp.104856. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2023.104856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Ecosse au Japon et retour : les transferts innovants de technologies d'enseignement par Henry Dyer (1850-1890)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idea evaluation as a design process: understanding how experts develop ideas and manage fixations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Netz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.e9. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2023.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des relations science – industrie au travers de la notion de couplage : vers un modele a double-impact simultané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 216-217 (1), pp.256-287. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vse.216.0256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on design creativity and innovation research: 10 years later</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Cascini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Nagai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G V Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Zelaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Becattini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Creativity and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21650349.2022.2021480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design theory to better target public health priorities: An application to Lyme disease in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Un</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2022.980086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressorts d’une souveraineté conceptive - penser, enseigner et organiser la conception collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Phaïstos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ephaistos.10473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Design for Novelty Anchoring Into Multiple Socio-Technical Systems in Transitions: The Case of Earth Observation Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEM.2022.3184248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative design on the shop floor of the Saint-Nazaire Airbus factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-021-00380-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of knowledge search practices on the originality of inventions: A study in the oil & gas industry through dynamic patent analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.120782. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2021.120782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03203124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opposite Effect of Social Evaluation on Creative Idea Generation in Early and Middle Adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Bouhours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Osmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (4), pp.399-410. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10400419.2021.1902174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises sanitaires et contributions industrielles à la recherche scientifique : le cas des coronavirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sternberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 299, pp.11 - 29. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2021.00561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHAT IS GENERATIVE IN GENERATIVE DESIGN TOOLS? UNCOVERING TOPOLOGICAL GENERATIVITY WITH A C-K MODEL OF EVOLUTIONARY ALGORITHMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La destruction créatrice en débat - les enseignements des sciences de gestion sur la génération de transitions créatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sociétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of digital platforms: Conditions of platform overthrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRANSFORMING DATA INTO ADDED-VALUE INFORMATION: THE DESIGN OF SCIENTIFIC MEASUREMENT MODELS THROUGH THE LENS OF DESIGN THEORY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.3239-3248. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2021.585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expert et le politique face à l'inconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 763, pp.101-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving reliability engineering in product development based on design theory: the case of FMEA in the semiconductor industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hubac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (309–329), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-021-00360-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et analyse de régimes d’invention dans le droit du brevet américain (1790-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipten Valibhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (98), pp.42-77. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.098.0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser la création de connaissance pour l’innovation de rupture: Des communautés aux sociétés proto-épistémiques d’experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 288 (3), pp.35-60. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2020.00420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser la rupture continue dans un écosystème industriel : la loi de Moore comme patrimoine de création collective dans l’industrie des semi-conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98 (1), pp.152-166. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.098.0152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHAPING THE UNKNOWN WITH VIRTUAL UNIVERSES-THE NEW FUEL FOR INNOVATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Daloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Innovation Index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative heritage: Overcoming tensions between innovation and tradition in the luxury industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Araud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaperon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régimes de création d’expertise : innovation et gouvernance de l’expertise dans les organisations industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°98 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.098.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la théorie de la conception à la gestion de crise : l'exemple d'une war room créative et activatrice face à la Covid19 N° spécial RFG COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 293, pp.111-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise de l’inconnu : les chemins d’une création non destructrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°98 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.098.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise de l’inconnu : les chemins d’une création non destructrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (98), pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and Improving the Coverage of a Strategic Research Agenda: A Design Theory Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Rémondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, INTERNATIONAL CONFERENCE ON ENGINEERING DESIGN, ICED19, 1 (1), pp.2785-2794. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Design Within Tradition - Injecting Topos Structures in C-K Theory to Model Culinary Creation Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.1543-1552. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Theory and the (Re‐)foundation of Management: Facing the Unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elmquist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Gawer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (2), pp.379-381. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hidden feat behind development cost escalation - how engineering design enables functional expansion in the aerospace industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative design in factory: new methods to go from closed to expandable prescriptions at the shop floor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1165-1174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of the picture? How incompatible knowledge and distant visual stimuli may foster idea generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (3), pp.368-388. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Law of Functional Expansion - Eliciting the Dynamics of Consumer Goods Innovation with Design Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza El Qaoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.1015-1024. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using design theory to foster innovative cross-disciplinary research: Lessons learned from a research network focused on antimicrobial use and animal microbes’ resistance to antimicrobials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary and Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.12 - 20. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vas.2018.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificity and Abstraction of Examples: Opposite Effects on Fixation for Creative Ideation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Creative Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jocb.349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01797385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Intelligent Computation in Design and Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Teti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsutaka Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amm Sharif Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automation Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (3), pp.273 - 274. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20965/ijat.2018.p0273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie C-K-Fondements et implications d'une théorie de la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGNING DECISIONS IN THE UNKNOWN: TOWARDS A GENERATIVE DECISION MODEL FOR MANAGEMENT SCIENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Le Glatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design theory: a foundation of a new paradigm for design science and engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eswaran Subrahmanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (1), pp.5-21. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-017-0275-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should we manage the process of inventing? Designing for patentability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-016-0245-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie C-K, ou comment modéliser la créativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris Innovation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative action and preference reversal in exploratory project management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Le Glatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERN IdeaSquare Journal of Experimental Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Experiments in an organizational context, 1 (2), pp.39. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23726/cij.2017.539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using innovation contests to promote the development of generic technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.152-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicating the role of innovation intermediaries in the 'unknown': a contingency approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Fredberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strategy and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.19 - 39. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JSMA-01-2015-0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast-Connecting Search Practices :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, pp. 232-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending lab results to advices for leadership facilitating creativity in organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERN IdeaSquare Journal of Experimental Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (2), pp.17-27. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23726/cij.2017.481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Evolutionary Theory of Household Consumption Behavior in the case of Novelty – Product characteristics approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza El Qaoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aytunç Ün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00191-017-0521-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments in an Organisational Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Birkinshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mäkinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERN IdeaSquare Journal of Experimental Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5170/cij.2017.684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How minimal executive feedback influences creative idea generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (6), </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0180458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et soutenir l’innovation contemporaine : théorie de la conception et métabolisme des nouveaux collectifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le co-design au service des communautés créatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Étienne Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cohendet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion - HEC Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riges.412.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design theory at Bauhaus: teaching 'splitting' knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.91 - 115. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-015-0206-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gambling versus Designing: Organizing for the Design of the Probability Space in the Energy Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (4), pp.464-483. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the specificities of CAD tools for industrial design with design theory – style models for generic singularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akin Kazakçi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Creativity and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21650349.2016.1190301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayol, Guillaume, Chevenard - la Science, l'Industrie et l'exploration de l'inconnu : logique et gouvernance d'une recherche conceptive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.79-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing techniques for systemic impact: lessons from C-K theory and matroid structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, p. 275-298. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-016-0241-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing with sketches: the generative effects of knowledge preordering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2016.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi la transformation digitale est-elle une nouvelle révolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Project Management Meets Design Theory: Revisiting the Manhattan and Polaris Projects to Characterize ‘Radical Innovation’ and its Managerial Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, SPECIAL EURAM 2014, 25 (3), pp.378 - 395. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resisting classical solutions: The creative mind of industrial designers and engineers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Aesthetics, Creativity, and the Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10.1037/a0039414. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0039414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing radical innovation as an innovative design process: generative constraints and cumulative sets of rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (3), pp.373-390. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portfolio management in double unknown situations: technological platformsand the role of cross-application managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.DOI: 10.1111/caim.12121. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How innovative design can contribute to Chemical and Process Engineering development? Opening new innovation paths by applying the C–K method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.15. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2015.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impacts of examples on creative design : explaining fixation and stimulation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akin Osman Kazakçi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Creative Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (1), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steepest-first exploration with learning-based path evaluation: uncovering the design strategy of parameter analysis with C-K theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehud Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (4), pp.351-373. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-014-0182-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Constraints Creatively: How New Design Software Helps Solve the Dilemma of Originality and Feasibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.10.1111/caim.12082. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment développer des technologies génériques au CEA – apports d'une approche par les théories et méthodes de la conception contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Popiolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de l'I-Tese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design theories as languages for the unknown: insights from the German roots of systematic design (1840-1960).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (2), pp.105-126. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-012-0140-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an ontology of design: lessons from C-K design theory and Forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (2), pp.147-163. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-012-0144-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Design Theory: history, state of the arts and advancements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kees Dorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eswaran Subrahamanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (2), pp.212-243. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-013-0154-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the role of intermediaries as an architect of collective exploration and creation of knowledge in open innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Yström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (2), pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing innovative design within the health ecosystem: the Living Lab as an architect of the unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Comtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Menudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Avenir Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orphan innovation, or when path-creation goes stale: a design framework to characterise path-dependence in real time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (6), pp.603-616. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2012.693672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting games: innovation impasses in situations of high uncertainty : Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis &amp; Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (6), pp.543-547. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2012.693661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orphan innovation, or when path-creation goes stale: a design framework to characterize path-dependence in real time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. Robinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (6), pp.603-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why aren't they locked in waiting games? Unlocking rules and the ecology of concepts in the semiconductor industry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (6), pp.617-630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Absorptive Capacity with a Design Perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Felk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge Management Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1/2), pp.10-44. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJKMS.2012.051939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Lightly Doped Drain and Channel Doping Variations on Flash Memory Performances and Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (5), pp.717 - 724. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2012.1230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting games: innovation impasses in situations of high uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (6), pp.543-547. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2012.693661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting Games: innovation impasses in situations of high uncertainty.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (6), pp.543-548. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2012.693661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching innovative design reasoning: How concept-knowledge theory can help overcome fixation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (1), pp.77-92. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S089006041000048X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interplay Between Creativity issues and Design Theories: a new perspective for Design Management Studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4), pp.217-237. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8691.2011.00613.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de la R&D : genèse des théories de la conception réglée en Allemagne (1840-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58, pp.11-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception innovante comme mode d'extension et de régénération de la conception réglée : les expériences oubliées aux origines des bureaux d'études.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58, pp.51-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir les outils du Bureau d'Etudes : Dassault Systèmes une firme innovante au service des concepteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Daloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fridenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58, pp.150-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy as innovative design : an emerging perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Starkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Tempest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27, pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological platforms in the life sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Branciard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Review of Industrial Economics and Policy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological platforms in the life sciences. Public policies, organizations and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Branciard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Industrial Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of a &amp;quot;failed&amp;quot; R&D project : an emerging evaluation framework for building innovative capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elmquist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.136-152. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9310.2009.00546.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intrapreneuriat, compétence ou symptôme ? Vers de nouvelles organisations de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (195), pp.159-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plates-formes technologiques dans les sciences de la vie : politiques publiques, organisations et performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Branciard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 120, pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (145)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From one-off collaboration to embedded practices: SMEs’ trajectories in university-industry collaborative research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lagasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Kristiansand, Norvège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insolubility as a goal: Joint U-I labs for sustaining paradoxes towards Pasteur-like research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lagasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th Annual Meeting Academy of Management conference (AOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Philadelphie (USA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From one-off collaboration to embedded practices: Accounting for diversity in Small and Medium Enterprises’ university–industry collaborative research trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lagasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Innovation (OI) Festschrift conference in Honor of Henry Chesbrough</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unique feature of designing with Digital Twin uncovered by Design Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dallas (TX), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui s’engage et comment ? Les thèses CIFREs, terrain d’exploration de l’engagement industriel envers la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVème conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déploiement de la low-tech : une nouvelle forme de diffusion par expansion de l'exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e journées du GT Innovation de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Oct 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training for transforming: design theory-based training for managing the unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipten Valibhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design 2025 (ICED'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des anomalies à la valeur : vers un nouveau régime d’action pour générer de la valeur à partir des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème de Conférence de l'Association Information &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training as an affordable and powerful lever to stimulate the evolution dynamics of a newly designed technology platform at the frontier between academia and industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiu Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Leyli-Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Engineering Design (ICED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2025.10337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The end of dilemmas: joint U-I labs as a collective way to create and maintain Simultaneous Discovery-Invention (SDI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À vos thèses, prêts, publiez !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Mar 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Engineering Design Costs to Meet Environmental Regulations: The Case of Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Deshoulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Engineering Design (ICED25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dallas (Texas), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the hidden cognitive mechanisms for generative co-design: a CK based sensemaking approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The end of dilemmas : joint U-I labs as a collective way to create open innovation in science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Innovation in Science (OIS) Research Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design for Destination Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency, Jun 2025, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap: Industrial PhD supervisors as hidden architects of collaborative value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching perspectives on generative artificial intelligence: a design view for humans-generative AI co-creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is generative in generative artificial intelligence? A design-based perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Computing and Cognition'24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital convergence in ‘weak orchestration’ position: the management of Common Lock Quick Learning (CLQL) projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards platform-based co-design: reconciling contextualization and the design of genericity through retrofit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magnusson, Mats; Engwall, Mats, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Platform-Based Co-Design: Reconciling Contextualization and the Design of Genericity Through Retrofit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc-Benon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE GRSS, Jul 2024, Athens, France. pp.892-896, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Collective Dynamics: A Case Study on Science-Industry Collaborations through CNRS Joint Labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From knowledge management to data management in innovation: organizing to leverage data through anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Innovation and Product Development Management Conference (IPDMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Method to Improve Unknown Identification and Design Efforts for Environmental Transition: A Case Study in the Packaging Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Deshoulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Conference - Design 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Cavtat, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation to renovate complex systems for transitions: organizing for innovative validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissa Jibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Chazelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Innovation and Product Development Management Conference (IPDMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-push projects and their unique feature: managing with anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Sorrento (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methods for Diagnosing and Locating Entangled Technical Debt in DevOps frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Bonet Faus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissa Jibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the Design Society, Jul 2023, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unique feature of data-pushed projects: managing with anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-pushed projects: the role of anomalies to build design processes for subsequent exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design 2023 (ICED'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Pareto Fronts meet the splitting condition? Comparing two generative design algorithms based on the variety of design parameters combinations they generate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Nicoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.827-836, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Does The Factory’s Suggestion Box Reveal? An analysis of the design capabilities of a train maintenance center from its idea management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Veslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Design Science Research in Information Systems and Technology ( DESRIST 2023 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Pretoria, South Africa. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32808-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renovating engineering departements' creation heritage to meet contemporary challenges: frugal validation patterns and constructive proof logics for new engineering rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissa Jibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la validation du business model au patrimoine de création : le scale-up vu par la conception. Cas d'une startup à la frontière avec la deeptech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellyn Redheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Management Stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la génération d'idées : expérimenter un leader défixateur en cas de fixations hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIème conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching engineering students how to design a Proof-Of-Concept: a way to experience the value of reflexive practices for engineers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l’innovation aujourd’hui : Gérer l’inconnu – théorie de la conception et innovation en chirurgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones et Européennes de Formation en Chirurgie Thoracique, Cardio-Vasculaire, structurelle et endo-vasculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening the generative power of a scientific and industrial ecosystem: the case of the SystemX Institute for Technological Research (IRT), a &amp;quot;double impact Research and Technology Organization (RTO)&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissa Jibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM - European Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobel laurates and the role of the industry in the emergence of new scientific breakthroughs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de découvertes – inventions dans la recherche industrielle : aux origines de CRISPR-Cas9 dans l’industrie agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Management Stratégie (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing preservations in apparent ruptures with a design approach: Scale-up of deeptech start-ups as an exploratory phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th EGOS Colloquium. Organizing: The beauty of imperfection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of creative heritage for industry: designing new rules while preserving the present system of rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Göteborg, Sweden. pp.141 - 150, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2021.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The logics of double proof in proof of concept: a design theory-based model of experimentation in the unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Paris Workshop of the Design Theory SIG of the Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPANDING USAGES OF EARTH OBSERVATION DATA: A CO-DESIGN APPROACH TO GROW AN ECOSYSTEM OF EFFICIENT SERVICE DESIGNERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARKET-PULL OR RESEARCH PUSH? EFFECTS OF RESEARCH ORIENTATIONS ON UNIVERSITY-INDUSTRY COLLABORATIVE PH.D. PROJECTS' PERFORMANCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03190142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEADING IN THE UNKNOWN: MODELLING AND EXPERIMENTING DEFIXATING LEADERS OVERCOMING HETEROGENEOUS FIXATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28TH IPDMC: INNOVATION AND PRODUCT DEVELOPMENT MANAGEMENT CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre soin des urgences hospitalières : exemple d’un &amp;quot;proof of care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fenoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fleury-Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88e Congrès l’Association francophone pour le savoir (ACFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another way to get the Nobel Prize: the role of the industry in the emergence of new scientific breakthroughs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03278662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contribution of Design Theory to Crisis Management: a “Creative and Activating War Room” in the Face of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Paris Workshop of the Design Theory SIG of the Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building the generativity of data to support the dynamics of multiple ecosystems: the case of Earth-observation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiating a dialog between design sciences and ecology to unveil the conditions of social-ecological systems’ resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initiating a dialog between design sciences and ecology to unveil the conditions of social-ecological systems’ resilience, ICED conference-Design theory, generativity in artificial systems, generativity in bio-ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La preuve de concept : un levier de régénération des organisations de santé par le développement de capacités de conception collective ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès de l'Association de Recherche Appliquée au Management des Organisations de Santé (ARAMOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOOKING FOR REPRODUCIBILITY FOR EARTH OBSERVATION APPLICATIONS AT THE ABSTRACT LEVEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Francoise Voidrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Simonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Geoscience and Remote Sensing (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The logics of double proof in proof of concept: a design theory-based model of experimentation in the unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Engineering Design (ICED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-up phase in deeptech start-ups: Replication or massive learnings?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of knowledge search practices on the originality of inventions: a study in the oil & gas industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Conference (AoM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La preuve de concept (POC) : un instrument de conception de la résilience organisationnelle proactive et réactive ? Le cas des pénuries de pousse-seringues électriques et de respirateurs pendant la crise de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de l’Association de recherche appliquée au management des organisations de santé (ARAMOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does proof-of-concept (POC) really do? A systematic comparison of generativity and robustness of POC practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Design Theory of the Special Interest Group of the Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation design application to research. Illustration with Lyme diseases and antimicrobial resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative problem solving in health sciences - Seminar Series.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Bern, Switzerland. pp.59 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does the proof-of-concept (POC) really prove? A historical perspective and a cross-domain analytical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXème conférence de l'Association Internationale de Management Stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570321v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling market to commercialize innovation: how the forgotten historical figure of salesman helps us learn on how firms design market models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-inventing corporate innovation through incubation. The VINCI Leonard case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bouffaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can proof-of-concept (PoC) make people be more generative? - Uncovering the Sismo's design of 'generative PoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Innovation and Product Development Management Conference (IPDMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLORING PRACTICES IN UNIVERSITY - INDUSTRY COLLABORATIONS: THE CASE OF COLLABORATIVE DOCTORAL PROGRAM IN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventions and Scientific Discoveries: Impact of Designers’ Collaborations on Creativity. An Analysis Towards Fixation Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.159-168, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating value from data in an ecosystem: building and expanding relationships between data and seemingly distant usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'Distinctive Capacity': Managing the invention process by managing the prior art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipten Valibhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE MANAGEMENT NEEDS FOR AN INNOVATIVE DESIGN APPROACH AT THE SHOP FLOOR LEVEL: THE CASE OF THE AIRBUS' SAINT- NAZAIRE FACTORY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to enhance the profitability of your project portfolio – by reducing uncertainty or exploring the unknown?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de la conception et formation au management de l’innovation : variété des expériences et des impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque In-Situ : Mieux apprendre à innover ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of participating in user-driven research projects on scholar's academic performances: a model through C-K design theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVISITING THE MANAGEMENT OF TECHNOLOGY-PUSH SITUATIONS BY MAXIMIZING DISCOVERY AND INHIBITING SCREENING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Innovation and Product Development Management Conference (IPDMC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting inspiration or creating inspiration? The role of knowledge structures in idea generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design 2018 - International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21278/idc.2018.0196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'analyse des modèles de l'invention dans le droit de la propriété intellectuelle permet de caractériser des régimes de conception et des stratégies d'organisation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipten Valibhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT Innovation AIMS "Communautés, écosystèmes et innovation",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904734v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Heritage: Driving Generativity through Knowledge Structures in Creative Industries. Lessons from Cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Araud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaperon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing collaborative knowledge creation for radical innovation: Beyond epistemic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Knowledge Management: How to Make Heritage a Wellspring of Creation in Luxury Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Araud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaperon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25TH IPDMC: INNOVATION AND PRODUCT DEVELOPMENT MANAGEMENT CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a Generative Knowledge Heritage. How Creative Individuals Foster Innovation by Transferring their Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Araud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaperon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de conception innovante appliquée au cas de la maladie de Lyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Un</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du groupe Tiques et Maladies à Tiques (TMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Laschamps, Saint-Genes-Champanelle, France. pp.22 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform Overthrow: uncovering the critical role of functional extension and generic technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legrand Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Learning Curves In The Unknown: From ‘Learning By Doing’ To ‘Learning By Designing’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can organisational ambidexterity kill innovation? A case for non-expected utility decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Le Glatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM - European Academy of Management - 2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Reykjyavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision design and re-ordering preferences: the case of an exploration project in a large firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Le Glatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of British Columbia, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529620v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGNING THE MISSING LINK BETWEEN SCIENCE AND INDUSTRY: ORGANIZING PARTNERSHIP BASED ON DUAL GENERATIVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Klasing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilly-Rose Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leading in the Unknown with Imperfect Knowledge: Situational Creative Leadership Strategies for Ideation Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Innovation and Product Development Management (IPDM) Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501808v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why is Business Model Innovation so poorly innovative ? Uncovering the critical role of collaborative design in Business Model Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Reyjkivick, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Knowledge Management and new models of luxury: formal approaches and organization,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Paris Workshop of the Design Theory SIG of the Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Expertise in Design Fixation: Managerial Implications for Creative Leadership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th Innovation and Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01626164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception Innovante en Génie de Procédés: Apprentissages de la Haute Cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why new approaches are needed for innovation - and brainstomring won't help!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th EAGE Conference and Exhibition 2017 - Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISE AND FALL OF PLATFORMS: SYSTEMATIC ANALYSIS OF PLATFORM DYNAMICS THANKS TO AXIOMATIC DESIGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference On Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact as a resource for research - analysing the experience of collaborative research at Mines ParisTech in Management Science.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFMD Doctoral Programme Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project Management and Innovation – building a common “innovative project” to contribute to management science? (European Academy of Management, Plenary Invited Speaker for the &amp;quot;Project Management Meets Innovation&amp;quot; plenary session at EURAM 2017 Glasgow, U).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Innovation, 2017, Glasgow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Glasgow, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How smart products with built in flexibility empower users to self - design the use: A theoretical framework for use generation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Benade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingi Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Piller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Open and User Innovation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harvard Business School, 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the generative power of an organisational routine with design theories: the case of design thinking in a large firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Le Glatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th CIM Community Workshop - 25th Anniversary of the Creativity and Innovation Management journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Creativity and Innovation Management journal, Oct 2016, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation theory and the logic of generativity: from optimization to design, a new post-decisional paradigm in management science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management (EURAM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing new energy systems: beyond decision and optimization, design theory and methods to manage R&D and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Energy Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Staff Management for Radical Innovation in Science-based Organizations: a New Framework Based on Design Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University, Jul 2016, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-oriented manufacturing: the case of Failure Mode and Effect Analysis (FMEA) in semiconductor industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hubac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Design Theory, Special Interest Group of the Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Design Society, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership-driven Ideation: The Cognitive Effects of Directive Feedbacks on Creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management - EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01298791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From FMEA as a problem solving method to a design-oriented process: Toward a design perspective of FMEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Hubac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Design Conference (DESIGN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Design Society, May 2016, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Smart Products with Built in Flexibility Empower Users to Self -Design Their Uses? A Theoretical Framework for Use Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Benade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingi Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">interdisziplinäre Konferenz zur Zukunft der Wertschöpfung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution-oriented versus Novelty-oriented Leadership Instructions: Cognitive Effect on Creative Ideation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCC'16 (Design Computing &amp; Cognition 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01301511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la théorie et aux méthodes de la conception innovante (conférence plénière invitée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 8ème rencontres du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking ideation: a cognitive approach of innovation lock-ins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy Of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et compétition entre plateformes technologiques : vers une stratégie basée sur la pervasivité des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Technology C-K in Environment C-K to overcome design fixation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design ICED 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE TECHNICAL OBJECT AS A RESOURCE FOR IMAGINARIES STIMULATION: THE CASE OF TWIZY IN THE AUTOMOTIVE INDUSTRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Le Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Product Development Management (IPDM) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engage engineers as designers to generate new meanings in concept generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast-connecting open innovation practices: On the role of intermediaries to accelerate the absorptive capacity function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akin Osman Kazakci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXVI ISPIM Conference – Shaping the Frontiers of Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design theory: the foundations of a new paradigm for science and engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eswaran Subrahamanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design 2015 (ICED'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science and Innovation: How Contemporary Design Theory Sheds Light on the Logics of the Unknown and the Generative Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic technique and the dynamics of technologies: using matroid and design theory to design techniques with systemic impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourcing Innovation: probing Technology Readiness Levels with a design framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIG Innovation EURAM. In-between event Innovation Theory and the (re)foundations of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the generative effects of sketches with design theory: sketching to foster knowledge reordering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of type of examples and analogical reasoning on creativity and adolescents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting or killing the technological platform design? Towards new contingent criteria for strategies selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE R&amp;D MANAGEMENT CONFERENCE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative field exploration and Associated patent portfolio design models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Felk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference Mechanical, Design Engineering &amp; Advanced Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing generic technologies in Energy Research: learning from two CEA technologies for double unknown management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management - EURAM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Valencia, Spain. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Measurement of contemporary innovation: A characteristic-based innovation output indicator and its application in different industrial sectors. Doctoral Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza El Qaoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7TH DOCTORAL SEMINAR ON PRODUCT DEVELOPMENT MANAGEMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A NEW FORM OF IDEAS CONTESTS IN HIGH-TECH ENVIRONMENT: DESIGN COMMUNITY BUILDING IN DOUBLE UNKNOWN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From organizing for innovation to innovating for organization: how co-design fosters change in organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Etienne Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cohendet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convince me or commit me? Avoid the cognitive trap induced by Non-Human Actors in early stages of NPD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Product Development Management Conference, Limerick : Irlande (2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Role of Collective Imaginary in the Dynamics of Expectations: The Space Industry Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using design theory to characterize various forms of breakthrough R&D projects and their management: revisiting Manhattan & Polaris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management - EURAM 2014, Valencia : Espagne (2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From organizing for innovation to innovating for organization: how co-design brings about change in organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Etienne Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cohendet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Product Development Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Models and Decisions: Situating Design through generative functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akin Kazakçi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching at Bauhaus: improving design capacities of creative people? From modular to generic creativity in design-driven innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Academy of Design Conference: Crafting the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From New Product Development (NPD) to New Design Process (NDP)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.IPDM 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How design theories enable the design of generic technologies: Notion of generic concept and genericity improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Conference on Engineering Design (ICED13), Design for Harmonies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea. pp.011-020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry-Wide Technology Road Mapping in Double Unknown - The Case of the Semiconductor Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Technology Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metric to characterize major innovation sequences and its application in three industrial sectors: from random emergence to waterfall phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza El Qaoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aytunç Ün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IPDM 2013, Paris : France (2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contingency approach of open innovation intermediaries - the management principles of the &amp;quot;intermediary of the unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Fredberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference of the European Academy of Management, EURAM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Management (ERM). Paris, FRA., Jun 2013, Istanbul, Turkey. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING PARAMETER ANALYSIS DESIGN MOVES WITH C-K THEORY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehud Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing in the unknown - gambling on markets and technologies or inventing models for design activities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Integration of Design, Engineering and Management for Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking the dilemma between robustness and generativeness: a comparative experiment on the use of new design software at the design-gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference of the European Academy of Management, EURAM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Istanbul, Turkey. 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing whether major innovation capabilities are systemic design capabilities: analyzing rule-renewal design capabilities in a case-control study of historical new business developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference of the European Academy of Management, EURAM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Istanbul, Turkey. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking the dilemma between robustness and generativeness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Manchester, United Kingdom. pp.IPDM 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibres de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Management strategies in a highly uncertain environment: undesrtanding the role of common unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform emergence in double unknown: Common challenge strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorptive capacity for radical innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Felk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Technology Management Conference, ITMC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Jose, United States. pp.Article number 5996032, Pages 601-614, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITMC.2011.5996032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling and controlling third-party developers: a study of Apple's iPhone app design environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingi Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Product Development Management (IPDM) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing industry architectures: managing the expansions of the value landscape to overcome speculative hype and realization paralysis - the revealing case of &amp;quot;building with hemp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on System Innovations, Knowledge Regimes, and Design Practices towards Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lelystad, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative disruptive innovation success : The critical role of domain-challenging common meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingi Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Product Development Management (IPDM) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced R&D for prepositioning strategies: the economics of platform shift in high technological velocity environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Felk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Spain. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Novelty-Driven Industrial Dynamics with Design Functions: understanding the role of learning from the unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Schumpeter Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Denmark. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un robot social et autonome à l'hôpital Apports de la notion de milieu pour la santé : théorie et méthode de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Partenaires de la Chaire "Bauhaus des Transitions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Paris, France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations et méthodes pour une rénovation frugale du patrimoine ferroviaire : une approche toposique de la validation dans les systèmes complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissa Jibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Partenaires de la Chaire Bauhaus des Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How digital/physical toolkits integrated in consumer products empower users to self-design their uses: A theoretical framework for use generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Benade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingi Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open and User Innovation Conference Harvard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Evolutionary Theory of Household Consumption Behavior in the case of Novelty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza El Qaoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ISS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et industrie à l’aune du double impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 2024, 9782385425944</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Theory - Methods and Organization for Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 978-3-319-50276-2. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50277-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie, Méthodes et Organisations de la Conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 978-2-35671-151-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Management of Design and Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, pp.476, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès;Lavoisier, pp.470, 2006, 2-7462-1366-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allemagne-France 1830-1930: agir pour une souveraineté conceptive - penser, enseigner et organiser la conception collective dans les formations des ingénieurs et designers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie, développement et souveraineté XVIIe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-11-162117-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer de nouvelles formes d’action collective grâce à la théorie de la conception - quelles puissances génératives pour les transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser l’agir moderne. Rationalités créatives, entreprises responsables et périls commus. Autour des travaux d’Armand Hatchuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ESKA, pp.131-150, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 18 Des preuves de concept aux preuves de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de france. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et design - Pour un climat de soin, sous la direction de Cynthia Fleury et Antoine Fenoglio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p345-355, 2024, 9782130838302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel et Benoit Weil - la théorie C-K, un fondement formel aux théorie de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Mcmahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions EMS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES GRANDS AUTEURS EN MANAGEMENT DE L’INNOVATION ET DE LA CRÉATIVITÉ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782376879169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design science for organizational change: how design theory uncovers and shapes generativity logics in organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research Methods in Organizational Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.327-354, 2023, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781800378520.00027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la beauté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-99, 2022, 9782490077731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19, l' expert et le politique face à l'inconnu : deux responsabilités à repenser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Dumez, Benjamin Loveluck, et Alexandre Mallard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innover en temps de crise Réactions et adaptations face à la crise Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving The Paradox Of Constraints In Creativity: Uncovering The Conditions Of Constraint Generativity With C-K Design Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The paradox of constraints in creativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABDUCTION AND DESIGN THEORY: DISENTANGLING THE TWO NOTIONS TO UNBOUND GENERATIVITY IN SCIENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehud Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Abductive Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-22, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de pousse-seringues électriques pour l’Assistance Publique – Hôpitaux de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise Covid et organisation du système de santé. Témoignages et regards croisés, Paris : Presses des Mines, collection Économie et gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and Procedures of Product Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandor Vajna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burchardt C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Design Engineering - Interdisciplinary and Holistic Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-80, 2020, 978-3-030-19357-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels modèles pour une recherche à double impact ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de Science et Entreprise - Modèles et pratiques de couplage entre science et industrie pour favoriser l’impact de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise et recherche scientifique : enjeux d’une responsabilité conceptive collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises, Responsabilités et Civilisations. Vers un nouveau cycle du développement durable.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die C-K-Konstruktionstheorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Design Engineering - Interdisciplinary and holistic product development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-K Design Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Design Engineering - Interdisciplinary and holistic product development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie C-K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Blanc et C. Denis-Remis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de Sciences et Entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-35671-468-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design theories, creativity and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Elgar Companion to Innovation and Knowledge Creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel and the Refoundation of Management Research: Design Theory and the Epistemology of Collective Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David B. Szabla, William A. Pasmore, Mary A. Barnes, Asha N. Gipson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Organizational Change Thinkers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Springer, pp.1-15, 2017, 978-3-319-49820-1. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-49820-1_80-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-K theory: modelling creative thinking and its impact on research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Darbellay, Zoe Moody, Todd Lubart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity, Design Thinking and Interdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.169-183, 2017, Creativity in the Twenty First Century, 978-981-10-7523-0. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-7524-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-K THEORY : MODELLING CREATIVE THINKING AND ITS IMPACT ON RESEARCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity, Design Thinking and Interdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple forms of applications and impacts of a design theory -ten years of industrial applications of C-K theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akin Kazakçi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact of Design Research on Industrial Practice - Tools, technology, and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-208, 2016, 978-3-319-19448-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel et Benoit Weil. La théorie C-K, un fondement formel aux théories de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Mcmahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands Auteurs en Management de l'innovation et de la créativité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.587-613, 2016, </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.burge.2016.01.0587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel et Benoit Weil La théorie C-K, un fondement formel aux théories de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Mcmahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs du management de l'innovation et de la créativité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In Quarto - Editions Management et Société, pp.588-613, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new perspective for risk management: a study of the design of generic technology with a matroid model in C-K theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principia Designae － Pre-Design, Design, and Post-Design - Social Motive for the Highly Advanced Technological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-4-431-54403-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple forms of applications and impacts of a design theory -ten years of industrial applications of C-K theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akin Kazakçi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact of Design Research on Industrial Practice - Tolls, Technology and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19449-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La domestication de la conception par les entreprises industrielles : l'invention des bureaux d'études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux régimes de la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer l'entreprise : la gestion collégiale des inconnus communs non appropriables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entreprise, point aveugle du savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform Emergence in Double Unknown (Technology, Markets): Common Unknown Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cetindamar, D.; Daim, T.; Beyhan, B.; Basoglu, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Planning Decisions in the High Tech Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer London, pp.259, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sustainable fibres of generative expectation management: The “building with hemp” case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Barbier et Boelie Elsen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Innovations, Knowledge Regimes, and Design Practices towards Transitions for Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 262 p., 2012, 2-7380-1306-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sustainable fibres of generative expectation management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Innovations, Knowledge Regimes, and Design Practices towards Transitions for Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2-7380-1306-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platforms for the design of platforms: collaborating in the unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Platforms, Market and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.273-305, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche ou Innovation ? Avec les thèses Cifre, plus besoin de choisir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’inspirer du Bauhaus, une école de design pionnière, pour gérer la transition verte.” The Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation de rupture : une question de méthode.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inconnu de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating numerous changes at a fast rhythm in an Industry 4.0 system: A strategy to control known and unknown parameters in an Industry 4.0 ramp-up combining expertise and data—The STMicroelectronics case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hubac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et performances des thèses Cifre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANRT - Association Nationale Recherche Technologie. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation de rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Duroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Innovation Maker Alliance. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de conception innovante appliquée au cas de la maladie de Lyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Un</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, pp.22 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet CANNAFLAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plates-formes technologiques dans les sciences du vivant : quels effets sur les pratiques de recherche et les formes de couplage science-innovation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Branciard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Paris. 2006, pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00456910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plates-formes technologiques dans les sciences du vivant: quels effets sur les pratiques de recherche et les formes de couplage science-innovation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Branciard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mire. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHEAFIFICATION AS A DESIGN TECHNIQUE FOR CREATIVE PRESERVATION – PRINCIPLES, ILLUSTRATIONS, AND FIRST APPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.3165-3174, 2023, </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconnu et dynamiques de l’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 98 (1), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Theory and the (Re-)foundation of Management: Facing the Unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elmquist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Gawer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting games: innovation impasses in situations of high uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24 (6), pp.543-630, 2012, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2012.693661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la recherche peut-elle (à nouveau) contribuer au développement socio-économique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId591"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F6F4950"/>
+    <w:nsid w:val="D5382A3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascalle-masson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3835-2875" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095660771" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05492512v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carvajal-Perez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Harl&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Jibet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2025.10045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05492519v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Nicoletti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Weil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-025-00465-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05492520v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Fritzsche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon M&#252;ller-Seitz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Ollila" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek K. Velamuri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.70022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126248v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lenfle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2025.103238" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264557v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.70004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264514v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.70013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04687759v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Taupin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.8889" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04790692v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Plantec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12653" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04884276v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kokshagina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxi Luo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2024.103026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718137v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-024-00441-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742889v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cabanes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12696" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861713v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim De Neys" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ozkalp-Poincloux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400419.2024.2424620" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790948v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-024-00442-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04766566v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Etienne Dubois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.destud.2024.101274" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349425v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gilain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12621" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314512v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boudier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2023.2288130" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177992v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2023.104856" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04295141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04244771v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sukhov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Netz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2023.7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04244750v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.216.0256" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537462v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cascini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Nagai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G V Georgiev" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zelaya" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Becattini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2022.2021480" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838586v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Un" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.980086" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03918329v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ephaistos.10473" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772981v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Barbier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander Ben Yahia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2022.3184248" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807823v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Levillain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-021-00380-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203124v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.120782" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03512194v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sternberger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00561" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03518830v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Bouhours" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Osmont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400419.2021.1902174" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03398565v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03418896v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094851v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legrand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12422" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356306v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barbier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.585" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196470v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143866v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hubac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-021-00360-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196466v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrade" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanchet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03023031v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chipten Valibhay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.098.0042" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951862v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00420" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042497v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cogez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.098.0152" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042503v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Daloz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Johnson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massart" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03022919v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carvajal P&#233;rez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Araud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaperon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626925v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.098.0015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042491v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.098.0005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03053916v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094246v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02095385v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02297284v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle R&#233;mondeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.285" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02291544v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.160" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02291545v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elmquist" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gawer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12308" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02440138v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12311" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02291543v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza El Qaoumi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.107" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797385v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ezzat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jocb.349" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01937101v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2018.04.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01937102v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Teti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsutaka Matsumoto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amm Sharif Ullah" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20965/ijat.2018.p0273" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01788961v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01937103v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Le Glatin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12289" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633021v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Reich" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eswaran Subrahmanian" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-017-0275-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674313v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23726/cij.2017.481" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619967v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aytun&#231; &#220;n" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-017-0521-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481889v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-016-0245-0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535610v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674309v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23726/cij.2017.539" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357051v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gillier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01481878v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Fredberg" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSMA-01-2015-0005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01536700v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01674311v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Christiansen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Birkinshaw" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#228;kinen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5170/cij.2017.684" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633859v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180458" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619991v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389625v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389617v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-&#201;tienne Dubois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cohendet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.412.0070" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01481058v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-015-0206-z" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394629v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12178" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VM3C27ST-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389651v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Arrighi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Kazak&#231;i" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2016.1190301" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389630v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-016-0241-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413869v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2016.13" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389633v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499121v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12164" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8WVJSJR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199932v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12135" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199938v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dalmasso" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0039414" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199929v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12121" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199815v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2015.05.040" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B0N85C9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00707354v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Osman Kazak&#231;i" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01070428v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Kroll" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-014-0182-8" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01083248v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12082" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485013v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Popiolek" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485098v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-012-0144-y" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870336v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-012-0140-2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BA01894A57A4E389D7AE8A87F5EECC95BAD9950/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870323v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Dorst" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eswaran Subrahamanian" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-013-0154-4" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00707376v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ystr&#246;m" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972270v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Comtet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Menudet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Picard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127525v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas K. R. Robinson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537325.2012.693672" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00794423v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537325.2012.693661" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00707372v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas K. Robinson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870358v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870353v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Felk" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJKMS.2012.051939" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760474v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Just" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Della Marca" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regnier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ogier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Postel-Pellerin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2012.1230" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127540v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870369v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Robinson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660245v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S089006041000048X" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-M7SC79QB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696122v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8691.2011.00613.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696134v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696132v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696935v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fridenson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509557v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Starkey" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Tempest" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468710v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Branciard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paradeise" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashveen Peerbaye" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583850v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00449662v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9310.2009.00546.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448664v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871357v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05545066v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lagasse" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954871v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ratier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987460v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Mercat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053768v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280467v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Boisseau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Azoulay" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965947v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009517v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987185v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003100v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deshouli&#232;res" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cogez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965448v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aknin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Balan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Leyli-Abadi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2025.10337" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05001215v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Terfous" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05322180v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996286v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04538355v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04520521v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04538337v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613321v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885249v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04693506v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fichaux" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642528" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577656v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04577318v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381601v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laousse" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chazelle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202147v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.83" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04274791v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086471v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bonet Faus" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelissier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.127" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04080277v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04080267v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807883v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Bourlier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Veslin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32808-4" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074841v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686580v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03708134v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn Redheuil" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03701434v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735694v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Lafkihi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705885v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03727378v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03727323v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752338v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900479v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fenoglio" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fleury-Perkins" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406761v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.15" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498703v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356299v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190142v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03394725v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278662v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224939v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356310v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416975v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03335895v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Voidrot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Simonis" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503925v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178574v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03383828v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02613665v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900454v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079478v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960845v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570321v2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262242v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.19" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152927v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321457v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321451v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bouffaron" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Denis-R&#233;mis" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100279v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02168086v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02095821v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182420v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02095624v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268887v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165721v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02168040v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768771v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828023v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0196" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01904734v2" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768792v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757225v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768779v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788542v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833568v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Julien" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01900961v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808566v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529620v2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619988v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Klasing Chen" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly-Rose Lagadec" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501808v2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499143v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646477v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626164v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646296v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619987v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630672v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481884v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619977v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261185v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01291190v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galy" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481892v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Benade" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingi Brown" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Piller" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367471v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01481881v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481886v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298791v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01281867v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hubac" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01425828v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01301511v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503176v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Du" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139916v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jean" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140915v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01262271v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01132377v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148387v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137277v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Osman Kazakci" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bories" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202834v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202836v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01154149v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249946v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01148275v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884998v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00975740v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00975749v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hassen" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00975745v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00987214v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082883v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00981108v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00976059v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01010134v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01002713v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485082v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825296v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903886v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485144v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903440v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903874v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00920984v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881577v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485086v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202838v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903606v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881700v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825294v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268482v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caron" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734100v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734111v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00690228v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660168v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITMC.2011.5996032" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00690226v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821742v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696978v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696970v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059922v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01340649v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082519v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04884620v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01481877v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50277-9" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083251v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696953v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830210v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04885174v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05494791v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569417v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04255022v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mcmahon" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04244823v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800378520.00027" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03805143v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03805128v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03805112v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03609911v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400740v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042507v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03053964v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Vajna" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burchardt C" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042506v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042510v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042533v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534724v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619983v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01516296v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49820-1_80-1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01701853v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7524-7_11" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619990v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01184426v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04244810v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.burge.2016.01.0587" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01243331v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01083249v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01200460v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19449-3_12" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485031v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083252v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903875v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01117313v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-mines-paristech.archives-ouvertes.fr/hal-01117313" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811403v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra-ifris.org/IMG/pdf/sisa1book_vfin_couv_md_pp.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696949v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883596v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04884705v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01937104v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619985v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807895v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099283v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03805159v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Duroch" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960267v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818170v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456910v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Genet" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano-Morandat" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04180468v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04244787v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.317" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04029239v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04026359v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00794445v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04884641v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascalle-masson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3835-2875" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095660771" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05492512v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carvajal-Perez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Harl&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Jibet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2025.10045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05492519v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Nicoletti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Weil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-025-00465-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05492520v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Fritzsche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon M&#252;ller-Seitz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Ollila" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek K. Velamuri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.70022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126248v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lenfle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2025.103238" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264557v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.70004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742889v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cabanes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Plantec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12696" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264514v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.70013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04687759v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Taupin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.8889" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04790692v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12653" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04884276v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kokshagina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxi Luo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2024.103026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718137v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-024-00441-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861713v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim De Neys" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ozkalp-Poincloux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400419.2024.2424620" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790948v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-024-00442-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04766566v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Etienne Dubois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.destud.2024.101274" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349425v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gilain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12621" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314512v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boudier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2023.2288130" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177992v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2023.104856" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04295141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04244771v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sukhov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Netz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2023.7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04244750v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.216.0256" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537462v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cascini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Nagai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G V Georgiev" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zelaya" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Becattini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2022.2021480" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838586v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Un" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.980086" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03918329v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ephaistos.10473" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772981v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Barbier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander Ben Yahia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2022.3184248" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807823v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Levillain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-021-00380-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203124v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.120782" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03518830v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Bouhours" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Osmont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400419.2021.1902174" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03512194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sternberger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00561" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03398565v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03418896v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094851v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legrand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12422" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356306v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barbier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.585" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196470v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143866v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hubac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-021-00360-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03023031v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chipten Valibhay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.098.0042" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951862v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00420" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042497v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cogez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.098.0152" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042503v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Daloz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Johnson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03022919v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carvajal P&#233;rez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Araud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaperon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626925v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.098.0015" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196466v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrade" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanchet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042491v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.098.0005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03053916v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02297284v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle R&#233;mondeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.285" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02291544v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.160" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02291545v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elmquist" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gawer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12308" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02095385v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094246v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02440138v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12311" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02291543v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza El Qaoumi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.107" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01937101v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2018.04.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797385v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ezzat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jocb.349" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01937102v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Teti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsutaka Matsumoto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amm Sharif Ullah" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20965/ijat.2018.p0273" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01788961v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01937103v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Le Glatin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12289" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633021v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Reich" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eswaran Subrahmanian" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-017-0275-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481889v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-016-0245-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535610v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674309v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23726/cij.2017.539" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357051v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gillier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01481878v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Fredberg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSMA-01-2015-0005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01536700v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674313v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23726/cij.2017.481" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619967v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aytun&#231; &#220;n" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-017-0521-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01674311v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Christiansen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Birkinshaw" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#228;kinen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5170/cij.2017.684" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633859v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180458" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619991v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389617v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-&#201;tienne Dubois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cohendet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.412.0070" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01481058v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-015-0206-z" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394629v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12178" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VM3C27ST-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389651v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Arrighi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Kazak&#231;i" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2016.1190301" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389625v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389630v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-016-0241-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413869v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2016.13" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389633v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499121v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12164" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8WVJSJR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199938v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dalmasso" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0039414" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199932v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12135" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199929v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12121" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199815v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2015.05.040" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B0N85C9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00707354v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Osman Kazak&#231;i" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01070428v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Kroll" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-014-0182-8" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01083248v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12082" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485013v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Popiolek" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870336v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-012-0140-2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BA01894A57A4E389D7AE8A87F5EECC95BAD9950/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485098v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-012-0144-y" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870323v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Dorst" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eswaran Subrahamanian" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-013-0154-4" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00707376v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ystr&#246;m" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972270v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Comtet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Menudet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Picard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127525v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas K. R. Robinson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537325.2012.693672" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00794423v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537325.2012.693661" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00707372v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas K. Robinson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870358v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870353v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Felk" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJKMS.2012.051939" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760474v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Just" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Della Marca" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regnier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ogier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Postel-Pellerin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2012.1230" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127540v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870369v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Robinson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660245v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S089006041000048X" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-M7SC79QB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696122v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8691.2011.00613.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696134v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696132v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696935v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fridenson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509557v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Starkey" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Tempest" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468710v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Branciard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paradeise" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashveen Peerbaye" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583850v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00449662v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9310.2009.00546.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448664v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871357v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572586v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lagasse" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572603v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05545066v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987460v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Mercat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053768v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ratier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280467v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Boisseau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Azoulay" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965947v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009517v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965448v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aknin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Balan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Leyli-Abadi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2025.10337" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987185v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003100v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deshouli&#232;res" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cogez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05001215v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Terfous" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954871v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05322180v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996286v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04520521v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04538337v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613321v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885249v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04693506v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fichaux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642528" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577656v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04538355v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04577318v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381601v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laousse" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chazelle" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04274791v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086471v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bonet Faus" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelissier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.127" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04080277v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04080267v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202147v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.83" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807883v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Bourlier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Veslin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32808-4" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074841v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03708134v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn Redheuil" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03701434v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735694v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Lafkihi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705885v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686580v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03727378v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03727323v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752338v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406761v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.15" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498703v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356299v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190142v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03394725v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900479v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fenoglio" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fleury-Perkins" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278662v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224939v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356310v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503925v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416975v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03335895v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Voidrot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Simonis" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178574v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03383828v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02613665v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900454v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079478v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960845v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570321v2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321457v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321451v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bouffaron" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Denis-R&#233;mis" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100279v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152927v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262242v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.19" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02168086v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02095821v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182420v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02095624v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268887v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165721v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02168040v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828023v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0196" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01904734v2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768792v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757225v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768779v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768771v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788542v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833568v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Julien" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01900961v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808566v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529620v2" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619988v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Klasing Chen" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly-Rose Lagadec" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501808v2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499143v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646477v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626164v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646296v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619987v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630672v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481884v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619977v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481892v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Benade" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingi Brown" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Piller" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367471v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01481881v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481886v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01291190v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galy" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261185v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298791v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01281867v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hubac" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01425828v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01301511v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01262271v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01132377v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140915v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139916v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jean" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503176v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Du" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148387v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137277v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Osman Kazakci" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bories" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202834v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202836v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01154149v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249946v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01148275v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884998v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00975749v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hassen" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00975745v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00987214v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082883v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00975740v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00981108v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00976059v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01010134v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01002713v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485082v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485144v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903440v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825296v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903886v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903874v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00920984v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881577v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485086v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202838v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903606v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881700v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825294v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268482v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caron" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734100v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734111v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660168v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITMC.2011.5996032" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00690228v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821742v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00690226v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696978v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696970v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559310v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059922v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01340649v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082519v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04884620v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01481877v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50277-9" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083251v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696953v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830210v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04885174v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05494791v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569417v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04255022v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mcmahon" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04244823v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800378520.00027" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03805128v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03805143v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03805112v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03609911v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400740v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03053964v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Vajna" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burchardt C" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042506v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042507v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042510v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042533v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534724v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619983v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01516296v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49820-1_80-1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01701853v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7524-7_11" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619990v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01184426v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04244810v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.burge.2016.01.0587" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01243331v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01083249v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01200460v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19449-3_12" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485031v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083252v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903875v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01117313v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-mines-paristech.archives-ouvertes.fr/hal-01117313" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811403v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra-ifris.org/IMG/pdf/sisa1book_vfin_couv_md_pp.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696949v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883596v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04884705v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01937104v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619985v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807895v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099283v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03805159v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Duroch" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960267v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818170v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456910v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Genet" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano-Morandat" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04180468v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04244787v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.317" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04029239v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04026359v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00794445v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04884641v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>