--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -2260,330 +2260,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Composition of Form-Based Services in a Context-Aware Personal Information Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rania Khéfifi</w:t>
+                <w:t xml:space="preserve">Data-Flow Oriented Service Composition: AI-Planning or Petri Nets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Khefifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Service Oriented Computing, ICSOC 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd Workshop "From Open Sources to Web of Data" (SOS-DLWD 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216430v1</w:t>
+                <w:t xml:space="preserve">hal-00832920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Skeleton Generation for Data-Aware Service Choreographies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huu Nghia Nguyen</w:t>
+                <w:t xml:space="preserve">Automatic Composition of Form-Based Services in a Context-Aware Personal Information Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Khéfifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Zaïdi</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IEEE International Symposium on Software Reliability Engineering, ISSRE 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISSRE.2013.6698885⟩</w:t>
+              <w:t xml:space="preserve">11th International Conference on Service Oriented Computing, ICSOC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Berlin, Germany. pp.575-583, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-45005-1_48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216413v1</w:t>
+                <w:t xml:space="preserve">hal-01216430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Flow Oriented Service Composition: AI-Planning or Petri Nets?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rania Khefifi</w:t>
+                <w:t xml:space="preserve">Automatic Skeleton Generation for Data-Aware Service Choreographies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Nghia Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Zaïdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop "From Open Sources to Web of Data" (SOS-DLWD 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th IEEE International Symposium on Software Reliability Engineering, ISSRE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Pasadena, CA, United States. pp.320-329, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSRE.2013.6698885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832920v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VerChor: A Framework for Verifying Choreographies</w:t>
               </w:r>
@@ -2680,451 +2680,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive Conformance Testing of Service Choreographies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Checking the Realizability of BPMN 2.0 Choreographies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Zaïdi</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th ACM Symposium on Applied Computing (SAC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27th Symposium On Applied Computing (SAC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Italy. pp.1927-1934</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367307v1</w:t>
+                <w:t xml:space="preserve">hal-00685393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checking the Realizability of BPMN 2.0 Choreographies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Symbolic Framework for the Conformance Checking of Value-Passing Choreographies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Nghia (hữu Nghĩa) Nguyễn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwen Salaün</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Zaïdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Symposium On Applied Computing (SAC 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Service-Oriented Computing (ICSOC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34321-6_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685393v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Symbolic Framework for the Conformance Checking of Value-Passing Choreographies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Online Verification of Value-Passing Choreographies through Property-Oriented Passive Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Nghia (hữu Nghĩa) Nguyễn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Zaïdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Service-Oriented Computing (ICSOC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States. </w:t>
+              <w:t xml:space="preserve">9th International Symposium on High-Assurance Systems Engineering (HASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Omaha, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-34321-6_36⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/HASE.2012.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367304v1</w:t>
+                <w:t xml:space="preserve">hal-01367296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Verification of Value-Passing Choreographies through Property-Oriented Passive Testing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Passive Conformance Testing of Service Choreographies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Nghia (hữu Nghĩa) Nguyễn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Zaïdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on High-Assurance Systems Engineering (HASE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Omaha, United States. </w:t>
+              <w:t xml:space="preserve">27th ACM Symposium on Applied Computing (SAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Riva del Garda, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HASE.2012.15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2245276.2232020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367296v1</w:t>
+                <w:t xml:space="preserve">hal-01367307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et interrogation d'espaces d'informations personnelles sensibles au contexte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Khefifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3175,51 +3175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and Quering Context-Aware Personal Information Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Khefifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3264,1642 +3264,1642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Behavioural Adaptation for the Automatic Composition of Semantic Services</w:t>
+                <w:t xml:space="preserve">Verification and Adaptation of WF/.NET Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Melliti</w:t>
+                <w:t xml:space="preserve">Javier Cubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Pimentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Ben Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASE 2008 - International Conference on Fundamental Approaches to Software Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Workshop on Formal Aspects of Component Software (FACS 07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France. pp.39--55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340490v1</w:t>
+                <w:t xml:space="preserve">hal-00340484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of Service Protocols using Process Algebra and On-the-Fly Reduction Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radu Mateescu</w:t>
+                <w:t xml:space="preserve">Distributed Behavioural Adaptation for the Automatic Composition of Semantic Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Melliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwen Salaün</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ben Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Service Oriented Computing ICSOC'2008</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-89652-4_10⟩</w:t>
+              <w:t xml:space="preserve">FASE 2008 - International Conference on Fundamental Approaches to Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Budapest, Hungary. pp.146--162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-78743-3_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00341598v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Approaches for Software Adaptation.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan Manuel Murillo</w:t>
+                <w:t xml:space="preserve">Adaptation of Service Protocols using Process Algebra and On-the-Fly Reduction Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Mateescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Conference on Object-Oriented Programming (ECOOP 2007)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Service Oriented Computing ICSOC'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Sydney, Australia. pp.84-99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-89652-4_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-78195-0_15⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00340482v1</w:t>
+                <w:t xml:space="preserve">inria-00341598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated service composition with adaptive planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Beauche</w:t>
+                <w:t xml:space="preserve">Practical Approaches for Software Adaptation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Service-Oriented Computing (ICSOC '08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st European Conference on Object-Oriented Programming (ECOOP 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Berlin, Germany. pp.154--165, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-78195-0_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-89652-4-42⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870493v1</w:t>
+                <w:t xml:space="preserve">hal-00340482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification and Adaptation of WF/.NET Components</w:t>
+                <w:t xml:space="preserve">Automated service composition with adaptive planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Cubo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ernesto Pimentel</w:t>
+                <w:t xml:space="preserve">Sandrine Beauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Workshop on Formal Aspects of Component Software (FACS 07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Service-Oriented Computing (ICSOC '08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Sydney, Australia. pp.530--537, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-89652-4-42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340484v1</w:t>
+                <w:t xml:space="preserve">hal-00870493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptation-based Approach to Incrementally Build Component Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relating Model-Based Adaptation and Implementation Platforms: A Case Study with WF/.NET 3.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Cubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Pimentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Massimo Tivoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Workshop on Formal Aspects of Component Software (FACS 06)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Workshop on Component-Oriented Programming (WCOP 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Berlin, Germany. pp.9--13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342162v1</w:t>
+                <w:t xml:space="preserve">hal-00342068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral Adaptation of Component Compositions based on Process Algebra Encodings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Adaptation-based Approach to Incrementally Build Component Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Tivoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 22nd IEEE/ACM International Conference on Automated Software Engineering (ASE 07)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1321631.1321690⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Workshop on Formal Aspects of Component Software (FACS 06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Praha, Czech Republic. pp.155--170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2006.09.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342148v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination and Adaptation Techniques: Bridging the Gap Between Design and Implementation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Juan Manuel Murillo</w:t>
+                <w:t xml:space="preserve">Behavioral Adaptation of Component Compositions based on Process Algebra Encodings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Mateescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOOP 2006 Workshop Reader</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-71774-4_9⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 22nd IEEE/ACM International Conference on Automated Software Engineering (ASE 07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Atlanta, United States. pp.385--388, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1321631.1321690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00341998v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of Open Component-based Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coordination and Adaptation Techniques: Bridging the Gap Between Design and Implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Diakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IFIP International Conference on Formal Methods for Open Object-Based Distributed Systems (FMOODS 07)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-72952-5_9⟩</w:t>
+              <w:t xml:space="preserve">ECOOP 2006 Workshop Reader</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Nantes, France. pp.72--86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-71774-4_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342160v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transactional Reduction of Component Compositions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation of Open Component-based Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IFIP International Conference on Formal Methods for Networked and Distributed Systems (FORTE 07)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-73196-2_22⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the IFIP International Conference on Formal Methods for Open Object-Based Distributed Systems (FMOODS 07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Pathos, Cyprus. pp.141--156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-72952-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342086v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating Model-Based Adaptation and Implementation Platforms: A Case Study with WF/.NET 3.0</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ernesto Pimentel</w:t>
+                <w:t xml:space="preserve">Transactional Reduction of Component Compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Component-Oriented Programming (WCOP 2007)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the IFIP International Conference on Formal Methods for Networked and Distributed Systems (FORTE 07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tallin, Estonia. pp.341--357, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-73196-2_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342068v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Dynamic Reconfiguration of Behavioural Adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synchronizing Behavioural Mismatch in Software Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massimo Tivoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the third International Workshop on Coordination and Adaptation Techniques for Software Entities (WCAT 06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 8th International Conference on Formal Methods for Open Object-Based Distributed Systems (FMOODS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Bologna, Italy. pp.63--77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11768869_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342163v1</w:t>
+                <w:t xml:space="preserve">hal-00342017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de composants logiciels. Une approche automatisée basée sur des expressions régulières de vecteurs de synchronisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Dynamic Reconfiguration of Behavioural Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Tivoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première Conférence Francophone sur les Architectures Logicielles (CAL 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Nantes, France. (elec. proc.)</w:t>
+              <w:t xml:space="preserve">Proceedings of the third International Workshop on Coordination and Adaptation Techniques for Software Entities (WCAT 06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Nantes, France. pp.61--69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342016v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded Analysis and Decomposition for Behavioural Descriptions of Components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation de composants logiciels. Une approche automatisée basée sur des expressions régulières de vecteurs de synchronisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 8th International Conference on Formal Methods for Open Object-Based Distributed Systems (FMOODS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Première Conférence Francophone sur les Architectures Logicielles (CAL 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Nantes, France. (elec. proc.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11768869_5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00342158v1</w:t>
+                <w:t xml:space="preserve">hal-00342016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronizing Behavioural Mismatch in Software Composition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bounded Analysis and Decomposition for Behavioural Descriptions of Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 8th International Conference on Formal Methods for Open Object-Based Distributed Systems (FMOODS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2006, Bologna, Italy. pp.63--77, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, Italy. pp.33--47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11768869_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11768869_7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00342017v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shell Scripting for Scientific Programming : the Python example</w:t>
               </w:r>
@@ -5355,312 +5355,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specification of a Gas Station using a Formalism Integrating Formal Datatypes within State Diagrams</w:t>
+                <w:t xml:space="preserve">Intégration de données formelles dans les diagrammes d'états d'UML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">{8th International Workshop on Formal Methods for Parallel Programming: Theory and Applications, FMPPTA'03}</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Nice, France, France. pp.240a</w:t>
+              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels, AFADL'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Toulouse, France. pp.3--17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458164v1</w:t>
+                <w:t xml:space="preserve">hal-00458199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de données formelles dans les diagrammes d'états d'UML</w:t>
+                <w:t xml:space="preserve">Integration of Formal Datatypes within State Diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels, AFADL'2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Toulouse, France. pp.3--17</w:t>
+              <w:t xml:space="preserve">Fundamental Approaches to Software Engineering, 6th International Conference, FASE 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Genova, Italy, Italy. pp.341--355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458199v1</w:t>
+                <w:t xml:space="preserve">hal-00458163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Formal Datatypes within State Diagrams</w:t>
+                <w:t xml:space="preserve">Specification of a Gas Station using a Formalism Integrating Formal Datatypes within State Diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental Approaches to Software Engineering, 6th International Conference, FASE 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Genova, Italy, Italy. pp.341--355</w:t>
+              <w:t xml:space="preserve">{8th International Workshop on Formal Methods for Parallel Programming: Theory and Applications, FMPPTA'03}</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Nice, France, France. pp.240a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458163v1</w:t>
+                <w:t xml:space="preserve">hal-00458164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une proposition de composants formels</w:t>
               </w:r>
@@ -6228,77 +6228,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue on Proceedings of the Third International Workshop on Coordination and Adaption Techniques for Software Entities (WCAT 06)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Diakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6522,77 +6522,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination and Adaptation Techniques: Bridging the Gap Between Design and Implementation. Proceedings of the Third International Workshop on Coordination and Adaptation Techniques for Software Entities (WCAT 06).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Diakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6640,51 +6640,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Issues on Coordination and Adaptation Techniques. Proceedings of the Second International Workshop on Coordination and Adaptation Techniques for Software Entities (WCAT'05).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6692,51 +6692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tivoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">n.a., pp.n.a., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6875,368 +6875,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">20 - Glossary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">5 - Langages de description d'architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Habrias</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Frappier</w:t>
+                <w:t xml:space="preserve">Thomas Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software Specification Methods: an Overview Using a Case Study</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE, Hermes Science Publishing, pp.n.a., 2006</w:t>
+              <w:t xml:space="preserve">Méthodes formelles pour les systèmes répartis et coopératifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermes, Lavoisier, pp.n.a., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342085v1</w:t>
+                <w:t xml:space="preserve">hal-00342165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">19 - A Comparison of the Specification Methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">20 - Glossary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Habrias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Frappier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software Specification Methods: an Overview Using a Case Study</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, Hermes Science Publishing, pp.n.a., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342080v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">12 - SDL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">19 - A Comparison of the Specification Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Frappier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Habrias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software Specification Methods: an Overview Using a Case Study</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, Hermes Science Publishing, pp.n.a., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342154v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5 - Langages de description d'architecture</w:t>
+                <w:t xml:space="preserve">12 - SDL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodes formelles pour les systèmes répartis et coopératifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermes, Lavoisier, pp.n.a., 2006</w:t>
+              <w:t xml:space="preserve">Software Specification Methods: an Overview Using a Case Study</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE, Hermes Science Publishing, pp.n.a., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342165v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrency and Data Types: a Specification Method. An Example with LOTOS</w:t>
               </w:r>
@@ -8195,51 +8195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170863v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Houhou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheib Baarir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poizat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;innec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;d Kahloud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2021.101765" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01920273v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Krishna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Sala&#252;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2018.09.007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198918v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias G&#252;demann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2015.2413401" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198920v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Kh&#233;fifi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717252v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Mateescu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2011.62" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340122v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2008.31" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Attiogbe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2007.21" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342156v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Royer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-012-12-1741" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342014v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Murillo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Choppy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-007-01-0019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jaime" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce El Haddad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392296v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684254v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3691620.3695595" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725099v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010462901380149" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03289951v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Saddem-Yagoubi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90870-6_12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02138366v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26619-6_6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591665v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01366641v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216430v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45005-1_48" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216413v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Nghia Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Za&#239;di" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE.2013.6698885" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832920v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Khefifi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806788v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37057-1_16" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367307v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Nghia (h&#7919;u Ngh&#297;a) Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2245276.2232020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685393v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367304v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34321-6_36" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367296v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2012.15" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832944v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832934v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340490v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Melliti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78743-3_12" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00341598v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89652-4_10" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340482v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78195-0_15" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WDRX9LM9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870493v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Beauche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89652-4-42" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cubo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Pimentel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342162v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tivoli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2006.09.037" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342148v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1321631.1321690" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341998v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Becker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Diakov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71774-4_9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JMXTDVX0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342160v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72952-5_9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G54BM0M2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342086v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73196-2_22" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342068v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342163v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342016v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342158v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11768869_5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LZ8ZGGZS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342017v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11768869_7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342155v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342152v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pavel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noy&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11550679_9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342172v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2004.09.028" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342015v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b104146" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457192v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mar&#233;chal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458164v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Attiogb&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458199v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458163v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135659v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135653v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135631v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135611v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135580v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343092v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343091v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343093v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Viroli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343095v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343094v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343096v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221701v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Chen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhong Yan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342085v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Habrias" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Frappier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342080v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342154v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342165v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergnaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135605v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342153v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342159v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342018v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342161v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189246v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Salaun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02963222v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02963225v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170863v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Houhou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheib Baarir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poizat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;innec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;d Kahloud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2021.101765" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01920273v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Krishna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Sala&#252;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2018.09.007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198918v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias G&#252;demann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2015.2413401" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198920v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Kh&#233;fifi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717252v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Mateescu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2011.62" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340122v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2008.31" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Attiogbe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2007.21" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342156v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Royer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-012-12-1741" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342014v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Murillo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Choppy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-007-01-0019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jaime" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce El Haddad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392296v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684254v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3691620.3695595" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725099v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010462901380149" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03289951v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Saddem-Yagoubi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90870-6_12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02138366v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26619-6_6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591665v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01366641v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832920v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Khefifi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216430v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45005-1_48" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216413v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Nghia Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Za&#239;di" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE.2013.6698885" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806788v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37057-1_16" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367304v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Nghia (h&#7919;u Ngh&#297;a) Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34321-6_36" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367296v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2012.15" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367307v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2245276.2232020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832944v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832934v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340484v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cubo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Pimentel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340490v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Melliti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78743-3_12" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00341598v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89652-4_10" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340482v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78195-0_15" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WDRX9LM9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870493v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Beauche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89652-4-42" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342068v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342162v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tivoli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2006.09.037" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342148v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1321631.1321690" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341998v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Becker" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Diakov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71774-4_9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JMXTDVX0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342160v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72952-5_9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G54BM0M2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342086v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73196-2_22" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342017v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11768869_7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342163v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342016v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342158v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11768869_5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LZ8ZGGZS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342155v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342152v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pavel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noy&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11550679_9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342172v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2004.09.028" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342015v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b104146" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457192v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mar&#233;chal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458199v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Attiogb&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458163v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458164v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135659v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135653v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135631v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135611v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135580v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343092v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343091v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343093v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Viroli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343095v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343094v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343096v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221701v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Chen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhong Yan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342165v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergnaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342085v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Habrias" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Frappier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342080v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342154v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135605v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342153v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342159v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342018v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342161v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189246v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Salaun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02963222v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02963225v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>