--- v1 (2026-04-04)
+++ v2 (2026-04-24)
@@ -2680,243 +2680,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checking the Realizability of BPMN 2.0 Choreographies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passive Conformance Testing of Service Choreographies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Nghia (hữu Nghĩa) Nguyễn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwen Salaün</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Zaïdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Symposium On Applied Computing (SAC 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th ACM Symposium on Applied Computing (SAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Riva del Garda, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2245276.2232020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685393v1</w:t>
+                <w:t xml:space="preserve">hal-01367307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Symbolic Framework for the Conformance Checking of Value-Passing Choreographies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Checking the Realizability of BPMN 2.0 Choreographies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Zaïdi</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Service-Oriented Computing (ICSOC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th Symposium On Applied Computing (SAC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Italy. pp.1927-1934</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-34321-6_36⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01367304v1</w:t>
+                <w:t xml:space="preserve">hal-00685393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Verification of Value-Passing Choreographies through Property-Oriented Passive Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Nghia (hữu Nghĩa) Nguyễn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2970,131 +2970,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive Conformance Testing of Service Choreographies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">A Symbolic Framework for the Conformance Checking of Value-Passing Choreographies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Nghia (hữu Nghĩa) Nguyễn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Zaïdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th ACM Symposium on Applied Computing (SAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Riva del Garda, Italy. </w:t>
+              <w:t xml:space="preserve">10th International Conference on Service-Oriented Computing (ICSOC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2245276.2232020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34321-6_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367307v1</w:t>
+                <w:t xml:space="preserve">hal-01367304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et interrogation d'espaces d'informations personnelles sensibles au contexte.</w:t>
               </w:r>
@@ -3264,1642 +3264,1642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification and Adaptation of WF/.NET Components</w:t>
+                <w:t xml:space="preserve">Distributed Behavioural Adaptation for the Automatic Composition of Semantic Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Cubo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canal</w:t>
+                <w:t xml:space="preserve">Tarek Melliti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernesto Pimentel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poizat</w:t>
+                <w:t xml:space="preserve">Sonia Ben Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Workshop on Formal Aspects of Component Software (FACS 07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FASE 2008 - International Conference on Fundamental Approaches to Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Budapest, Hungary. pp.146--162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-78743-3_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340484v1</w:t>
+                <w:t xml:space="preserve">hal-00340490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Behavioural Adaptation for the Automatic Composition of Semantic Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Melliti</w:t>
+                <w:t xml:space="preserve">Adaptation of Service Protocols using Process Algebra and On-the-Fly Reduction Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Mateescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sonia Ben Mokhtar</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASE 2008 - International Conference on Fundamental Approaches to Software Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-78743-3_12⟩</w:t>
+              <w:t xml:space="preserve">6th International Conference on Service Oriented Computing ICSOC'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Sydney, Australia. pp.84-99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-89652-4_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340490v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00341598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of Service Protocols using Process Algebra and On-the-Fly Reduction Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radu Mateescu</w:t>
+                <w:t xml:space="preserve">Practical Approaches for Software Adaptation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Service Oriented Computing ICSOC'2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st European Conference on Object-Oriented Programming (ECOOP 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Berlin, Germany. pp.154--165, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-78195-0_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-89652-4_10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00341598v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Approaches for Software Adaptation.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan Manuel Murillo</w:t>
+                <w:t xml:space="preserve">Automated service composition with adaptive planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Beauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Conference on Object-Oriented Programming (ECOOP 2007)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-78195-0_15⟩</w:t>
+              <w:t xml:space="preserve">6th International Conference on Service-Oriented Computing (ICSOC '08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Sydney, Australia. pp.530--537, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-89652-4-42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340482v1</w:t>
+                <w:t xml:space="preserve">hal-00870493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated service composition with adaptive planning</w:t>
+                <w:t xml:space="preserve">Verification and Adaptation of WF/.NET Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Beauche</w:t>
+                <w:t xml:space="preserve">Javier Cubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Pimentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Service-Oriented Computing (ICSOC '08)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Workshop on Formal Aspects of Component Software (FACS 07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France. pp.39--55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870493v1</w:t>
+                <w:t xml:space="preserve">hal-00340484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating Model-Based Adaptation and Implementation Platforms: A Case Study with WF/.NET 3.0</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Cubo</w:t>
+                <w:t xml:space="preserve">An Adaptation-based Approach to Incrementally Build Component Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poizat</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Tivoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Component-Oriented Programming (WCOP 2007)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the International Workshop on Formal Aspects of Component Software (FACS 06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Praha, Czech Republic. pp.155--170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2006.09.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342068v1</w:t>
+                <w:t xml:space="preserve">hal-00342162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptation-based Approach to Incrementally Build Component Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioral Adaptation of Component Compositions based on Process Algebra Encodings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Mateescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massimo Tivoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Workshop on Formal Aspects of Component Software (FACS 06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 22nd IEEE/ACM International Conference on Automated Software Engineering (ASE 07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Atlanta, United States. pp.385--388, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1321631.1321690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.entcs.2006.09.037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00342162v1</w:t>
+                <w:t xml:space="preserve">hal-00342148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral Adaptation of Component Compositions based on Process Algebra Encodings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radu Mateescu</w:t>
+                <w:t xml:space="preserve">Coordination and Adaptation Techniques: Bridging the Gap Between Design and Implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Diakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 22nd IEEE/ACM International Conference on Automated Software Engineering (ASE 07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECOOP 2006 Workshop Reader</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Nantes, France. pp.72--86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-71774-4_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1321631.1321690⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00342148v1</w:t>
+                <w:t xml:space="preserve">hal-00341998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination and Adaptation Techniques: Bridging the Gap Between Design and Implementation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Juan Manuel Murillo</w:t>
+                <w:t xml:space="preserve">Transactional Reduction of Component Compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOOP 2006 Workshop Reader</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-71774-4_9⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the IFIP International Conference on Formal Methods for Networked and Distributed Systems (FORTE 07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tallin, Estonia. pp.341--357, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-73196-2_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00341998v1</w:t>
+                <w:t xml:space="preserve">hal-00342086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of Open Component-based Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the IFIP International Conference on Formal Methods for Open Object-Based Distributed Systems (FMOODS 07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Pathos, Cyprus. pp.141--156, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-72952-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transactional Reduction of Component Compositions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Haddad</w:t>
+                <w:t xml:space="preserve">Relating Model-Based Adaptation and Implementation Platforms: A Case Study with WF/.NET 3.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Cubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Pimentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IFIP International Conference on Formal Methods for Networked and Distributed Systems (FORTE 07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Workshop on Component-Oriented Programming (WCOP 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Berlin, Germany. pp.9--13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-73196-2_22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00342086v1</w:t>
+                <w:t xml:space="preserve">hal-00342068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronizing Behavioural Mismatch in Software Composition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Dynamic Reconfiguration of Behavioural Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Tivoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 8th International Conference on Formal Methods for Open Object-Based Distributed Systems (FMOODS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the third International Workshop on Coordination and Adaptation Techniques for Software Entities (WCAT 06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Nantes, France. pp.61--69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342017v1</w:t>
+                <w:t xml:space="preserve">hal-00342163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Dynamic Reconfiguration of Behavioural Adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation de composants logiciels. Une approche automatisée basée sur des expressions régulières de vecteurs de synchronisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massimo Tivoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the third International Workshop on Coordination and Adaptation Techniques for Software Entities (WCAT 06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Nantes, France. pp.61--69</w:t>
+              <w:t xml:space="preserve">Première Conférence Francophone sur les Architectures Logicielles (CAL 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Nantes, France. (elec. proc.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342163v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de composants logiciels. Une approche automatisée basée sur des expressions régulières de vecteurs de synchronisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bounded Analysis and Decomposition for Behavioural Descriptions of Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première Conférence Francophone sur les Architectures Logicielles (CAL 2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 8th International Conference on Formal Methods for Open Object-Based Distributed Systems (FMOODS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Italy. pp.33--47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11768869_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342016v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded Analysis and Decomposition for Behavioural Descriptions of Components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synchronizing Behavioural Mismatch in Software Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 8th International Conference on Formal Methods for Open Object-Based Distributed Systems (FMOODS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Italy. pp.33--47, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2006, Bologna, Italy. pp.63--77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11768869_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11768869_5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00342158v1</w:t>
+                <w:t xml:space="preserve">hal-00342017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shell Scripting for Scientific Programming : the Python example</w:t>
               </w:r>
@@ -5355,312 +5355,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de données formelles dans les diagrammes d'états d'UML</w:t>
+                <w:t xml:space="preserve">Specification of a Gas Station using a Formalism Integrating Formal Datatypes within State Diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels, AFADL'2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Toulouse, France. pp.3--17</w:t>
+              <w:t xml:space="preserve">{8th International Workshop on Formal Methods for Parallel Programming: Theory and Applications, FMPPTA'03}</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Nice, France, France. pp.240a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458199v1</w:t>
+                <w:t xml:space="preserve">hal-00458164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Formal Datatypes within State Diagrams</w:t>
+                <w:t xml:space="preserve">Intégration de données formelles dans les diagrammes d'états d'UML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental Approaches to Software Engineering, 6th International Conference, FASE 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Genova, Italy, Italy. pp.341--355</w:t>
+              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels, AFADL'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Toulouse, France. pp.3--17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458163v1</w:t>
+                <w:t xml:space="preserve">hal-00458199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specification of a Gas Station using a Formalism Integrating Formal Datatypes within State Diagrams</w:t>
+                <w:t xml:space="preserve">Integration of Formal Datatypes within State Diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">{8th International Workshop on Formal Methods for Parallel Programming: Theory and Applications, FMPPTA'03}</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Nice, France, France. pp.240a</w:t>
+              <w:t xml:space="preserve">Fundamental Approaches to Software Engineering, 6th International Conference, FASE 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Genova, Italy, Italy. pp.341--355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458164v1</w:t>
+                <w:t xml:space="preserve">hal-00458163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une proposition de composants formels</w:t>
               </w:r>
@@ -6228,77 +6228,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue on Proceedings of the Third International Workshop on Coordination and Adaption Techniques for Software Entities (WCAT 06)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Diakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6522,77 +6522,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination and Adaptation Techniques: Bridging the Gap Between Design and Implementation. Proceedings of the Third International Workshop on Coordination and Adaptation Techniques for Software Entities (WCAT 06).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Diakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6640,51 +6640,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Issues on Coordination and Adaptation Techniques. Proceedings of the Second International Workshop on Coordination and Adaptation Techniques for Software Entities (WCAT'05).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6692,51 +6692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tivoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">n.a., pp.n.a., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6875,368 +6875,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5 - Langages de description d'architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">20 - Glossary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Habrias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vergnaud</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Frappier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodes formelles pour les systèmes répartis et coopératifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermes, Lavoisier, pp.n.a., 2006</w:t>
+              <w:t xml:space="preserve">Software Specification Methods: an Overview Using a Case Study</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE, Hermes Science Publishing, pp.n.a., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342165v1</w:t>
+                <w:t xml:space="preserve">hal-00342085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">20 - Glossary</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">19 - A Comparison of the Specification Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Frappier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Habrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Frappier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software Specification Methods: an Overview Using a Case Study</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, Hermes Science Publishing, pp.n.a., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342085v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">19 - A Comparison of the Specification Methods</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">12 - SDL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software Specification Methods: an Overview Using a Case Study</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, Hermes Science Publishing, pp.n.a., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342080v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">12 - SDL</w:t>
+                <w:t xml:space="preserve">5 - Langages de description d'architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software Specification Methods: an Overview Using a Case Study</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE, Hermes Science Publishing, pp.n.a., 2006</w:t>
+              <w:t xml:space="preserve">Méthodes formelles pour les systèmes répartis et coopératifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermes, Lavoisier, pp.n.a., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342154v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrency and Data Types: a Specification Method. An Example with LOTOS</w:t>
               </w:r>
@@ -7536,190 +7536,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of Component Protocols using Synchronous Vectors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formal Coordination of Communicating Entities described with Behavioural Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342018v1</w:t>
+                <w:t xml:space="preserve">hal-00342161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Coordination of Communicating Entities described with Behavioural Interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation of Component Protocols using Synchronous Vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342161v1</w:t>
+                <w:t xml:space="preserve">hal-00342018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8195,51 +8195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170863v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Houhou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheib Baarir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poizat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;innec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;d Kahloud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2021.101765" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01920273v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Krishna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Sala&#252;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2018.09.007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198918v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias G&#252;demann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2015.2413401" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198920v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Kh&#233;fifi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717252v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Mateescu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2011.62" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340122v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2008.31" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Attiogbe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2007.21" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342156v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Royer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-012-12-1741" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342014v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Murillo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Choppy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-007-01-0019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jaime" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce El Haddad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392296v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684254v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3691620.3695595" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725099v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010462901380149" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03289951v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Saddem-Yagoubi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90870-6_12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02138366v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26619-6_6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591665v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01366641v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832920v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Khefifi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216430v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45005-1_48" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216413v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Nghia Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Za&#239;di" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE.2013.6698885" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806788v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37057-1_16" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367304v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Nghia (h&#7919;u Ngh&#297;a) Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34321-6_36" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367296v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2012.15" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367307v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2245276.2232020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832944v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832934v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340484v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cubo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Pimentel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340490v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Melliti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78743-3_12" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00341598v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89652-4_10" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340482v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78195-0_15" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WDRX9LM9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870493v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Beauche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89652-4-42" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342068v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342162v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tivoli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2006.09.037" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342148v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1321631.1321690" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341998v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Becker" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Diakov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71774-4_9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JMXTDVX0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342160v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72952-5_9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G54BM0M2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342086v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73196-2_22" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342017v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11768869_7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342163v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342016v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342158v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11768869_5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LZ8ZGGZS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342155v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342152v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pavel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noy&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11550679_9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342172v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2004.09.028" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342015v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b104146" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457192v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mar&#233;chal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458199v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Attiogb&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458163v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458164v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135659v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135653v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135631v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135611v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135580v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343092v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343091v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343093v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Viroli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343095v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343094v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343096v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221701v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Chen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhong Yan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342165v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergnaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342085v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Habrias" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Frappier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342080v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342154v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135605v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342153v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342159v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342018v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342161v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189246v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Salaun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02963222v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02963225v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170863v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Houhou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheib Baarir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poizat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;innec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;d Kahloud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2021.101765" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01920273v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Krishna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Sala&#252;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2018.09.007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198918v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias G&#252;demann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2015.2413401" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198920v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Kh&#233;fifi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717252v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Mateescu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2011.62" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340122v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2008.31" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Attiogbe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2007.21" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342156v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Royer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-012-12-1741" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342014v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Murillo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Choppy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-007-01-0019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jaime" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce El Haddad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392296v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684254v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3691620.3695595" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725099v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010462901380149" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03289951v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Saddem-Yagoubi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90870-6_12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02138366v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26619-6_6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591665v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01366641v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832920v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Khefifi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216430v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45005-1_48" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216413v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Nghia Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Za&#239;di" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE.2013.6698885" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806788v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37057-1_16" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367307v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Nghia (h&#7919;u Ngh&#297;a) Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2245276.2232020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685393v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367296v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2012.15" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367304v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34321-6_36" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832944v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832934v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340490v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Melliti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78743-3_12" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00341598v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89652-4_10" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340482v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78195-0_15" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WDRX9LM9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870493v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Beauche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89652-4-42" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cubo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Pimentel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342162v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tivoli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2006.09.037" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342148v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1321631.1321690" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341998v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Becker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Diakov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71774-4_9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JMXTDVX0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73196-2_22" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342160v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72952-5_9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G54BM0M2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342068v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342163v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342016v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342158v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11768869_5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LZ8ZGGZS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342017v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11768869_7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342155v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342152v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pavel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noy&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11550679_9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342172v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2004.09.028" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342015v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b104146" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457192v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mar&#233;chal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458164v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Attiogb&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458199v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458163v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135659v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135653v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135631v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135611v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135580v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343092v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343091v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343093v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Viroli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343095v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343094v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343096v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221701v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Chen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhong Yan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342085v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Habrias" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Frappier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342080v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342154v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342165v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergnaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135605v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342153v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342159v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342161v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342018v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189246v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Salaun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02963222v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02963225v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>