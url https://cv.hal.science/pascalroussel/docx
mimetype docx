--- v0 (2026-04-01)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Roussel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Pascal ROUSSEL, CNRS Research Director</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Roussel a obtenu un DEA en Chimie des Matériaux au laboratoire CRISMAT de Caen en 1994, puis une thèse au même endroit en 1999. Après un post-doctorat à l’Institut fur Kristallographie d’Aachen, il a intégré en 2000 le Laboratoire de Cristallochimie et Physicochimie du Solide de Villeneuve d’Ascq, comme Chargé de recherches au CNRS. Il a obtenu son HDR en 2008 et a été promu Directeur de recherches en 2012. Entre 2014 et 2021, il a été à la tête du département de Chimie du Solide de l’UCCS (Unité de Catalyse et Chimie du Solide, UMR 8181, issu de la fusion en 2006 du LCPS et du laboratoire de Catalyse de Lille), département comptant 35 CEC, 15 ITA et une vingtaine de doctorants. Depuis janvier 2022, il est directeur-adjoint du laboratoire UCCS (~300 personnes) et depuis 2023, directeur adjoint de la fédération Chevreul (FR CNRS 2638).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ses principaux domaines de compétences concernent les relations structures-propriétés dans les matériaux et les développements méthodologiques autour de la caractérisation structurale par diffraction (des Rayons X, des neutrons ou des électrons). Il s’intéresse par exemple aux propriétés de conduction par ions oxyde dans des matériaux pour piles à combustible SOFC (par diffraction de neutrons en affinement anharmonique), aux matériaux du nucléaire (en collaboration avec des équipes du CEA et/ou d’Orano) ou à la caractérisation structurale avancées de microbatteries Li-ion sur substrat silicium.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Il a contribué à l’organisation de plusieurs congrès nationaux ou internationaux, co-encadré 21 thèses, et est co-auteur de 360 publications (300 in Internationals per-reviewed journals + 43 proceedings in special numbers of International refereed journals + 19 non-refereed proceedings) et 321 communications (194 international + 127 national). Son facteur H est de 46 pour 8277 citations (source Google Scholar – novembre 2023)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (346)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relics of possible (Mg,Fe)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;Si&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; and (Mg,Fe)&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;Si&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt;: potential messengers from the Earth’s mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonpietro Di Pierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Gnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 53 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00269-025-01336-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Calcination Temperature on the Hydrogen Photocatalytic Production Over p‐Type Delafossite CuCrO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Barr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Benrabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Berrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laaldja‐meddour Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pardis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (6), pp.e06502. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202506502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upcycling Waste Polycarbonate into &amp;lt;i&amp;gt;N,N&amp;lt;/i&amp;gt;'-Diphenylethylurea: A Hands-On Experiment for Undergraduate Chemistry Laboratories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chowdhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Demertzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, J. Chem. Educ., 102 (5), pp.1737-1744. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.4c01130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sputtered molybdenum nitride films for asymmetric micro-supercapacitors in aqueous electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiman Jrondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pardis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Karmazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Storage Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 80, pp.104399. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ensm.2025.104399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Synthesis, and Biological Evaluation of Triazolopyrimidine-Isatin Hybrids as Promising Candidates for Triple-Negative Breast Cancer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chowdhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arch Pharm (Weinheim)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Arch Pharm (Weinheim), 358 (8), pp.e70075. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ardp.70075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating reduction and oxidation of La0.72Sr0.18Fe0.9Ni0.1O3–δ as a Co-free perovskite electrode for symmetrical solid oxide cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siavash Alizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Golmohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Fagg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg I Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (3), pp.035010. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7655/add76a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigidity-Driven Structural Isomers in the NaCl–Ga2S3 System: Implications for Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bokova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Usuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Tverjanovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Sokolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), pp.2400371. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smsc.202400371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Electrochemical Conversion of Plastic Waste and CO &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; to Formate Using Non-Noble-Metal Catalysts: &amp;lt;i&amp;gt;In Situ&amp;lt;/i&amp;gt; Raman Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sravan Kumar Kilaparthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pareek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Szunerits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, ACS Appl Mater Interfaces, 17 (36), pp.50591-50602. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5c08149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electrochemical performance of Ta2O5 thin films in ionic liquid and ionogel electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gerlach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Teyssédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Roch-Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Douard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 514, pp.145568. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2024.145568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo- and hetero-dinuclear CpFe and CpRu complexes of a 1,2,4-triazo-le-bis-Cp ligand with anticancer potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Almendras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Steinbrueck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Polyhedron, 279, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poly.2025.117648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unexpected Role of Fluorine in the Band Gap Narrowing of Silver Niobium and Tantalum Pyrochlore Oxyfluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pourpoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodosios Famprikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (8), pp.3898-3907. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c05119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic upcycling of polyethylene terephthalate to formic acid and hydrogen fuels using CoCuO /MXene catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Ran Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng-Xin Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao-Hui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 104, pp.91-100. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jechem.2024.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thickness Dependence in Phase Formation and Properties of TaSe2 Layers Grown on GaP(111)B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Sthioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevheniia Chernukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Koussir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (6), pp.10027-10037. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.4c17204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incommensurate Modulations and Perovskite Growth in LaxSr2–xMnO4−δ Affecting Solid Oxide Fuel Cell Conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Vandemeulebroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Batuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Hajizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Wastiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c03199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic Reactivity Assessment of AgM and CuM (M = Cr, Fe) Catalysts for Dry Reforming of Methane Process with CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Barr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Benrabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laaldja Meddour-Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Molecules, 29 (19), pp.4597. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29194597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In‑depth investigation of the evolution of microstructure and its influence on the mechanical properties of medium‑phosphorus electroless nickel coatings after thermomechanical treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Long Le Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bonvalet Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Proriol Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Balloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Materials Science, 59, pp.20381-20399. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-024-10341-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofeather ruthenium nitride electrodes for electrochemical capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Huy Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Whang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssine Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Nature Materials, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-024-01816-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Emerging Capacitive Materials for On-Chip Electronics Energy Storage Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bukola Jolayemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lethien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, 65 p. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries10090317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van der Waals epitaxial growth of few layers WSe2 on GaP(111) B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Troadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2D Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (3), pp.035031. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1583/ad573a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seawater corrosive engineering assisted in-situ room temperature synthesis of Ni/Co/Fe trimetallic composition to achieve polyester plastics upgrading and green hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao-Hui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Ran Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 498, pp.155472. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2024.155472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; ‐Heterophase Junctions for Studying and Enhancing Photocatalytic H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Production Under Visible Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Guebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Djediai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Benrabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laâldja Meddour-Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (43), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202404396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni-Ag Catalysts for Hydrogen Production through Dry Reforming of Methane: Characterization and Performance Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Benrabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Löfberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal14070400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal characterization of Ge-rich GST thin films for phase change memories by Raman thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akash Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le-Friec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Deblock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 136, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0226265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrolytic Micro‐Capacitors Based on Tantalum Films for High Voltage Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Teyssedou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Roch-Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Troadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2400682, 14 p. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admt.202400682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar-Driven Ammonia Production through Engineering of the Electronic Structure of a Zr-Based MOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasrin Shokouhfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sravan Kumar Kilaparthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moses Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c02583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured MnO2 Films for 3D Micro‐Supercapacitors: From New Insights of the Growth Mechanism to the Fine Tuning of Areal Capacitance Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botayna Bounor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Asbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Douard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deresmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stiévenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 170 (3), pp.030530. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/acbee8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of desert rose flower-shaped NiFe LDH-Ni3S2 heterostructures via seawater corrosion engineering for efficient water-urea splitting and seawater utilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao-Hui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Ran Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (36), pp.19578-19590. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3TA02770H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of C deuteration in forming isotopic polymorph of glycine silver nitrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. R. Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bhatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Structural Chemistry, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11224-023-02228-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereo/regio-selective access to substituted 3-hydroxy-oxindoles with anti-proliferative assessment and in silico validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raina Preeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asif Raza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (41), pp.28434-28443. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3RA05869G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile Interplay of Chalcogenide and Dichalcogenide Anions in the Thiovanadate Ba &amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;S(VS &amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O) &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(S &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;) &amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and Its Selenide Derivatives: Elaboration and DFT Meta-GGA Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Almoussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kageyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ACS Org Inorg Au, 3, pp.158-170. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsorginorgau.3c00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Pyrochlore-like Oxyfluorides Na&amp;lt;sub&amp;gt;2-2x&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;M&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (M = Nb&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt; or Ta&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt; and 1 &le; x &le; 0) as Potential Candidates for Overall Water Splitting Photocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c02801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances on Microsupercapacitors: Real Fast Miniaturized Devices toward Technological Dreams for Powering Embedded Electronics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Huy Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lethien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (10), pp.8977-8990. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.2c07549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoelectrochemical properties of copper pyrovanadate (Cu&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;V&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;) thin films synthesized by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benrkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (18), pp.12161-12174. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3RA01509B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regioselective and Stereoselective Synthesis of Parthenolide Analogs by Acyl Nitroso-Ene Reaction and Their Biological Evaluation against Mycobacterium tuberculosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ruggieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Biela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (24), pp.17395. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms242417395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium Oxide Nanoparticles Immobilized on Ti3C2 MXene Nanosheets for Boosting Seawater Electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiran Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (50), pp.58345-58355. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c12254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Carrier Effective Masses in Photoactive Sr2Sb2O2Q3 ( Q = S, Se): The Role of the Lone Pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Al Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Mccabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Three-Step Process to Isolate Large Quantities of Bioactive Sesquiterpene Lactones from Cichorium intybus L. Roots and Semisynthesis of Chicory STLs Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ruggieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Biela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Pharmaceuticals, 16 (5), pp.771. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph16050771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery, Structure–Activity Relationships, and In Vivo Activity of Dihydropyridone Agonists of the Bile Acid Receptor TGR5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajaa Boulahjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.2c01881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Characterizations and Rietveld Refinement of Natural Phosphate Mining from Kef Esnoun, Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Benmerabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benrabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. F. Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Rubbens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ChemistrySelect, 7, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202203543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafer-Scale Performance Mapping of Magnetron-Sputtered Ternary Vanadium Tungsten Nitride for Microsupercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Huy Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Thuriot-Roukos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pardis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Lithium Insertion into TiO 2 Anatase ALD Thin Films for Li‐Ion Microbatteries: An Atomic‐Scale Picture Provided by Raman Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankush Bhatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Leviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (10), pp.2202141. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202202141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrocene-based nitroheterocyclic sulfonylhydrazones: design, synthesis, characterization and trypanocidal properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Arancibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia M Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of Biological Inorganic Chemistry, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00775-023-02010-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface Engineering of an Ultrathin Hierarchical Phosphorus-Doped MoS2/Ni3S2 Heterostructure on Nickel Foam for Efficient Water Splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saifei Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (11), pp.5856-5867. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.3c00302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Visible-Light Photoactive Thioapatites Using Thiovanadate Groups: The Ba5(VO4-αSα)3X (X = F, Cl, I) Phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Almoussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smritijit Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Inorg Chem, 62 (46), pp.18970-18981. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c02592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational design and convenient synthesis of two novel ferrocene-based sulfonyl diamine precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arancibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chilean Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of the Chilean Chemical Society, 68, pp.5741-5744. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0717-97072023000105741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petroleum Coke Embedded in Cigarette Butts: All Waste-Derived Solar Evaporator for Effective Water Evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Go Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (31), pp.37327-37336. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c04894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major Improvement in the Cycling Ability of Pseudocapacitive Vanadium Nitride Films for Micro‐Supercapacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiman Jrondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de La Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Marinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9), </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.202203462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional TiO2 Film Deposited by ALD on Porous Metallic Scaffold for 3D Li-Ion Micro-Batteries: A Road towards Ultra-High Capacity Electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Troadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Benali Karroubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 169 (4), pp.040523. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/ac6328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Syngas Production at Low Temperature via Dry Reforming of Methane over Ni-M (M = Fe, Cr) Catalysts Tailored from LDH Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Hallassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Benrabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Fodil Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djahida Lerari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Chebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Catalysts, 12 (12), pp.1507. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal12121507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the p-doping of spiroOMeTAD by tris(pentafluorophenyl)borane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parth Raval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Dhennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Vezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Electrochimica Acta, 424, pp.140602. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2022.140602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultimate mechanical properties of enstatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gouriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Carrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Physics and chemistry of minerals, 49 (8), pp.30. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00269-022-01206-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a TiO2/sepiolite photocatalyst for the degradation of a persistent organic pollutant in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bakhtiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bouberka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nanomaterials (Basel, Switzerland), 12 (19), pp.3313. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12193313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unusual O 2− /F − distribution in the new pyrochlore oxyfluorides: Na 2 B 2 O 5 F 2 (B = Nb, Ta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pourpoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pardis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (14), pp.2391-2394. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CC06760E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sputtered (Fe,Mn)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Spinel Oxide Thin Films for Micro-Supercapacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bukola Jolayemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lethien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 169 (11), pp.110524. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/aca050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0D/2D Co3O4/Ti3C2 MXene Composite: A Dual-Functional Electrocatalyst for Energy-Saving Hydrogen Production and Urea Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (12), pp.15471-15482. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.2c03052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of milling on structural and microstructural properties of cerium oxide: Consequence of the surface activation on the dissolution kinetics in nitric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanako Okuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 207, pp.105774. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2021.105774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Flower-Shaped Co-Fe Layer Double Hydroxide Nanosheets Loaded with Pt Nanoparticles by Corrosion Engineering for Efficient Electrocatalytic Water Splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao-Hui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (12), pp.15269-15281. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.2c02905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NiAlxFe2−xO4 mixed oxide catalysts for methane reforming with CO2: Effect of Al vs Fe contents and precursor salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Benrabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Rubbens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Noelle Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of CO2 Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67, pp.102319. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcou.2022.102319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D LiMn&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Thin Film Deposited by ALD: A Road toward High‐Capacity Electrode for 3D Li‐Ion Microbatteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Retoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Troadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (14), pp.2107054. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202107054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin-Film Stabilization of a Ferroelectric Orthorhombic α-Pr&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; WO&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; Polymorph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dalla Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Yedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (11), pp.5234-5245. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaelm.2c00913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the Electrochemical Li Insertion–Extraction Mechanism in Sputtered LiNi0.5Mn1.5O4 Thin Film Cathode for Li‐Ion Microbattery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankush Bhatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Leviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (25), pp.2200733. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202200733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Liquid Electrochemical TEM Investigation of LiMn1.5Ni0.5O4 Thin Film Cathode for Micro‐Battery Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankush Bhatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Cretu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Folastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (2), 2100891, 13 p. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smtd.202100891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photopatternable hydroxide ion electrolyte for solid-state micro-supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Whang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (9), pp.2466-2478. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joule.2021.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ Liquid Electrochemical TEM Investigation of Semi Solid-State LMNO Micro-Battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankush Bhatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Cretu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Folastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (S1), pp.1044-1046. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927621003949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Layer Deposition of a Nanometer-Thick Li&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;PO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Protective Layer on LiNi&amp;lt;sub&amp;gt;0.5&amp;lt;/sub&amp;gt;Mn&amp;lt;sub&amp;gt;1.5&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Films: Dream or Reality for Long-Term Cycling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Caja-Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Leviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Retoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (13), pp.15761-15773. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.0c21961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric micro-supercapacitors based on electrodeposited Ruo2 and sputtered VN films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Asbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lethien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Storage Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.207-214. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ensm.2021.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flower‐like nitrogen‐Co‐doped MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;@rgo composites with excellent stability for supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (15), pp.2903-2911. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202100401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-high areal capacitance and high rate capability RuO2 thin film electrodes for 3D micro-supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Asbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Freixas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Troadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Storage Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, pp.259-267. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ensm.2021.07.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactide Lactone Chain Shuttling Copolymerization Mediated by an Aminobisphenolate Supported Aluminum Complex and Al(OiPr)3: Access to New Polylactide Based Block Copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choltirosn Sutapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Huret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal of the American Chemical Society, 143 (50), pp.21206-21210. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.1c09744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon nanowire-hydrogenated TiO2 core-shell arrays for stable electrochemical micro-capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 396, pp.139198. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2021.139198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous photocatalytic Cr(VI) reduction and phenol degradation over copper sulphide-reduced graphene oxide nanocomposite under visible light irradiation: Performance and reaction mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdad Ouddane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.128798. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.128798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced electrocatalytic activity of PtRu/nitrogen and sulphur co-doped crumbled graphene in acid and alkaline media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liuqing Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddheshwar N Bhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 590, pp.154-163. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2021.01.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first outlook of sputtered FeWO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; thin films for micro-supercapacitor electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168 (3), pp.030524. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/abec57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Interface on the Charge Carrier Mobility of La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; Layered Perovskite Thin Films Measured by the Time-of-Flight Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Douali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Krasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (7), pp.3167-3176. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaelm.1c00365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure of 4-aminopyridinium 3-(4-aminopyridinium) succinate tetra hydrate: A new salt from 4-aminopyridine and maleic acid crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Bhatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1234, pp.130142. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.130142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization mechanism of BaO-CaO-Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (BCAS) glass thin-films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 551, pp.120406. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.120406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sputtered LiNi0.5Mn1.5O4 Thin Films for Lithium-Ion Microbatteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (4), pp.3101-3109. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.0c02831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel multifunctional and multitarget homo- (Fe2) and heterobimetallic [(Fe,M) with M = Re or Mn] sulfonyl hydrazones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosselin Huentupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néstor Novoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Arancibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dalton Transactions, 49 (35), pp.12249-12265. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0dt01756f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance flexible hybrid supercapacitors based on nickel hydroxide deposited on copper oxide supported by copper foam for a sunlight-powered rechargeable energy storage system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Szunerits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Journal of Colloid and Interface Science, 579, pp.520-530. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2020.06.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the water-splitting photocatalyst oxysulfide α-LaOInS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and ab initio prediction of new polymorphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (11), pp.1645-1648. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CC09797J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure and RE 3+ -Doped La7O6 (VO4) 3 (RE = Eu, Sm): Polymorphism Stability and Luminescence Properties of a New Oxyvanadate Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Alejandra Gómez Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (9), pp.5929-5938. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-performance flexible hybrid supercapacitor based on NiAl layered double hydroxide as a positive electrode and nitrogen-doped reduced graphene oxide as a negative electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Dolci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Szunerits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 354, pp.136664. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Oxysulfide Ba 5 (VO 2 S 2 ) 2 (S 2 ) 2 Combining Disulfide Channels and Mixed Anion Tetrahedra and its Third Harmonic Generation Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Almoussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (9), pp.5907-5917. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel insights into the charge storage mechanism in pseudocapacitive vanadium nitride thick films for high-performance on-chip micro-supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stiévenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deresmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Douard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.949-957. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9ee03787j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanium and iron modified delaminated muscovite as photocatalyst for enhanced degradation of Tetrabromobisphenol A by visible light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Touaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bouberka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chems-Eddine Gherdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Supiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Functional Materials Letters, 13 (03), pp.2051008. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S179360472051008X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric State in an α-Nd&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; WO&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; Polymorph Stabilized in a Thin Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (17), pp.7188-7200. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c01405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of La0.5Sr1.5MnO4±δ Ruddlesden-Popper manganite as electrode material for symmetrical solid oxide fuel cells. Part B. the hydrogen oxidation reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 353, pp.136494. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NiMnCr layered double hydroxide-carbon spheres modified Ni foam: An efficient positive electrode for hybrid supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Dolci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mu. Naushad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 396, pp.125370. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2020.125370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinuclear Ni(II), Pd(II) and Cu(II) complexes containing the 2-hydroxy-benzaldehyde-ferrocenyl-sulfonylhydrazone ligand: Synthesis, structural characterization and antiplasmodial evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Almendras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosselin Huentupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néstor Novoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Melis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 496, pp.119050. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2019.119050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and optical features of the Pb4Ln2O7 series (Ln = La, Gd, Sm, Nd); genuine 2D-van der Waals oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Colmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Olchowka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (20), pp.2944-2947. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CC07707J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure and Zr-doped YMnO3+δ as a YSZ-compatible SOFC cathode: a combined computational and experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma L. Moreno Botello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Montenegro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grimaldos Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Journal of Materials Chemistry A, 7, pp.18589-18602. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9ta04912f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Growth in the Thorium-TEDGA-Oxalate-Nitrate System: Description and Comparison of the Main Structural Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Farger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Haidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Rivenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (2), pp.1267-1277. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast electrochemical storage process in sputtered Nb2O5 porous thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Arico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Ouendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Taberna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (5), pp.5826-5832. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.9b01457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel exsolution-driven phase transformation from an n=2 to an n=1 ruddlesden-popper manganite for methane steam reforming reaction in sofc conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vecino-Mantilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Gauthier-Maradei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Jose Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, ChemCatChem, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201901002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anhydrous Phase B: Transmission Electron Microscope Characterization and Elastic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Carrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-I. Karato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (8), pp.4059-4072. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019gc008429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance silicon nanowires/ruthenium nanoparticles micro-supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Jijie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 311, pp.150-159. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.04.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-template synthesis of ZnS/Ni3S2 as advanced electrode material for hybrid supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Szunerits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 328, pp.135065. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.135065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of ZnCoS nanomaterial for high energy flexible asymmetric supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Szunerits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 374, pp.347-358. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2019.05.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sputtered tungsten nitride films as pseudocapacitive electrode for on chip micro-supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Ouendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stiévenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Storage Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.243-252. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ensm.2019.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of La$_{0.5}$Sr$_{1.5}$MnO$_{4±δ}$ Ruddlesden-Popper manganite as electrode material for symmetrical solid oxide fuel cells. Part A. The oxygen reduction reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 304, pp.415-427. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.03.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Pentylenediammoniumhexachlorostannate(IV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belfaquir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elyoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rhandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.615-620. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2019.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient reduction of Cr(VI) under visible light irradiation using CuS nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Nezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Dogheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.215 - 224. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arabjc.2018.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasnierite, (Ca,Sr)(Mg,Fe)2Al(PO4)3, a new phosphate accompanying lazulite from Mt. Ibity, Madagascar: an example of structural characterization from dynamical refinement of precession electron diffraction data on submicrometre sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stéphant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (2), pp.379-388. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/ejm/2019/0031-2817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NiFe layered double hydroxide electrodeposited on Ni foam coated with reduced graphene oxide for high-performance supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Jijie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Szunerits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 302, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.01.187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of Ln&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; (with Ln=La to Lu) thin films grown on (110)-SrTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; substrates by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92, pp.303-310. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2019.04.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray structures, solid state periodic DFT modeling and vibrational study of alkylenediammonium hexachlorostannates compounds NH3(CH2)nNH3SnCl6 (n = 3, 4, 5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S.D. Elyoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rhandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ts Zahariev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1177, pp.55-67. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2018.09.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of la4bacu5-xmnxo13+delta materials as potential electrode for symmetrical-sofc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaly Rangel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario A. Macias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Solid State Ionics, 341, pp.115031. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2019.115031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of T-Nb2O5 thin-films deposited by atomic layer deposition for miniaturized electrochemical energy storage devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Ouendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Arico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Codron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Wallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Storage Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.581-588. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ensm.2018.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films as relevant models for the surface investigation of 3-way catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreya Nandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Mamede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (11), pp.1018-1024. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.6450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting a better insight into the chemistry of decomposition of complex flame retarded formulation: New insights using solid state NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hansupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 153, pp.145 - 154. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a multi-well plate for high-throughput characterization of heterogeneous catalysts by XRD, FT-IR, Raman and XRF spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thuriot-Roukos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dumeignil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (71), pp.40912-40920. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8ra08216b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of crystal structures and physicochemical properties of ciprofloxacin and norfloxacin salts with fumaric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Surov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Voronin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Drozd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Churakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (6), pp.755-767. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CE02033C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On chip interdigitated micro-supercapacitors based on sputtered bifunctional vanadium nitride thin films with finely tuned inter- and intracolumnar porosities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Douard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Demortière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (7), pp.1800036. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admt.201800036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sputtered LiMn1.5Ni0.5O4 thin films for Li-ion micro-batteries with high energy and rate capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Demortière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lethien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Storage Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.396-406. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ensm.2018.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Crystal to Single-Crystal Transformation in the Thorium-TEDGA-Oxalate-Nitrate System Description and Comparison of the Main Structural Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Farger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Haidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arab-Chapelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rivenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">unknown</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of La4BaCu5−xCoxO13+δ series as potential cathode materials for intermediate-temperature solid oxide fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhoan Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 326, pp.116-123. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2018.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undulated oxo-centered layers in PbLn$_3$O$_4$ (VO$_4$ ) (Ln= La and Nd) and relationship with Nd$_4$O$_4$(GeO$_4$ )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Colmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pautrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 260, pp.101 - 105. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2018.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">{Np 38 } clusters: the missing link in the largest poly-oxo cluster series of tetravalent actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane März</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (72), pp.10060-10063. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CC03744B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and preliminary study of NdxAE2-xMnO4±δ (AE: Ca, Sr) for symmetrical SOFC electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Durán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gardoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 317, pp.194-200. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2018.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and structural characterization of the first neptunium based metal–organic frameworks incorporating {Np 6 O 8 } hexanuclear clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. März</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Feuchter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (51), pp.6979-6982. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CC03121E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and oxidation resistance of relaxed epitaxial nickel thin films grown on (100)- and (110)-SrTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; substrates by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (34), pp.5061 - 5073. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CE00797G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible light assisted oxidative coupling of benzylamines using heterostructured nanocomposite photocatalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 356, pp.457-463. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2018.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and anti-proliferative activities of ruthenium complexes containing the hydrogen sulfide-releasing ligand GYY4137</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hilf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 843, pp.26 - 31. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jorganchem.2017.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original positively charged nanoflakes by liquid exfoliation of layered oxybromide cobaltites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Blazquez-Alcover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (2), pp.304-312. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ce02248k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topochemical Reduction of YMnO3 into a Composite Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles H. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Pussacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (14), pp.8547--8553. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A series of chiral metal–organic frameworks based on fluorene di- and tetra-carboxylates: syntheses, crystal structures and luminescence properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Audebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Poriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Canivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (15), pp.2042 - 2056. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CE00108H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and preliminary study of pure and Zr-doped YMnO3 compounds as Solid Oxide Fuel Cells electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Liliana Moreno Botello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Caneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 690, pp.348-355. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.08.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Nd(III) and Pu(III) Oxalates to Oxides: Influence of Nitrilotris(methylenephosphonic acid) on Chemical Composition, Structure, and Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Vitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Haidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Arab-Chapelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Rivenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (9), pp.4715 - 4725. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.7b00643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the Cation Ordering with the Deposition Pressure in Sputtered LiMn1.5Ni0.5O4 Thin Film Deposited on Functional Current Collectors for Li-Ion Microbattery Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Létiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (14), pp.6044 - 6057. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b01921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Reduction of Thermal Conductivity and Enhanced Thermoelectric Properties in CoSbS1-xSex Paracostibite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Chmielowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep46630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room-Temperature Wet Chemical Synthesis of Au NPs/TiH 2 /Nanocarved Ti Self-Supported Electrocatalysts for Highly Efficient H 2 Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar A. Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaida S. Alosaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emad M. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Y. Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (35), pp.30115 - 30126. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.7b07611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sputtered titanium carbide thick film for high areal energy on chip carbon-based micro-supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Létiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Demortiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peihua Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Daffos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (20), </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201606813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth study of the Ruddlesden-Popper La x Sr 2−x MnO 4±δ family as possible electrode materials for symmetrical SOFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jooris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (34), pp.21930 - 21943. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.07.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a large dodecameric cerium cluster stabilized by the [SiW 9 O 34 ] 10− polyoxometalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83, pp.52 - 54. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inoche.2017.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold(I)-Catalysed Asymmetric Hydroamination of Alkenes: A Silver- and Solvent-Dependent Enantiodivergent Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Trivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Kouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (45), pp.10777 - 10788. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201701301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex tunnel structure of new La 6 (Mo 2 O 7 )(MoO 4 ) 8 : crystal growth from flux and high structural complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Colmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mendeleev Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (6), pp.592 - 594. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mencom.2017.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and preliminary study of the double perovskite NdBaMn2O5+δ as symmetric SOFC electrode material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Świerczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 288, pp.61-67. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2016.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Allyl–Borohydride Lanthanide Complexes: Synthesis of Ln(BH 4 ) 2 (C 3 H 5 )(THF) 3 (Ln = Nd, Sm), Characterization, and Reactivity toward Polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (4), pp.456-461. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.organomet.5b00877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grinding and Milling: Two Efficient Methodologies in the Solvent-Free Phosphomolybdic Acid-Catalyzed and Mechanochemical Synthesis of cis -4-Amido- N -yl-2-methyl-tetrahydroquinolines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Kouznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Merchán-Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Martínez-Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Brazilian Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5935/0103-5053.20160117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the pH on the Condensation of Tetravalent Cerium Cations in Association with [α-SiW9O34]10- Leading to the Formation of a Ce6O4 (OH)4 Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Trivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (34), pp.5373 - 5379. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201600941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Performant Dry Reforming Catalytic System Elaborated from the Reductive Decomposition of BaNi2V2O8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero-Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Löfberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanushree Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Pussacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (18), pp.5633 - 5637. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201601109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Layer Deposition of Functional Layers for on Chip 3D Li-Ion All Solid State Microbattery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Freixas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Demortière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (2), </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.201601402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structures of five new substituted tetrahydro-1-benzazepines with potential antiparasitic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sanabria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alirio Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section C : Structural Chemistry [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (5), pp.363-372. </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053229616004885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiosemicarbazone modification of 3-acetyl coumarin inhibits Aβ peptide aggregation and protect against Aβ-induced cytotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dnyanesh Ranade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archika Bapat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shefali Ramteke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimba Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121, pp.803-809. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Dynamical Diffraction Theory To Refine Crystal Structure from Electron Diffraction Data: Application to KLa5O5(VO4)2, a Material with Promising Luminescent Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Palatinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Inorganic Chemistry, 55 (5), pp.2252-2260. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b02663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of c -Axis-Oriented BiCuSeO Thin Films Directly on Si Wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linjie Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Dogheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianglong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (10), pp.3367-3370. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.14359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-Diketiminate-supported magnesium alkyl: synthesis, structure and application as co-catalyst for polymerizations mediated by a lanthanum half-sandwich complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Visseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (1), pp.26-31. </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aoc.3395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted synthesis of functionalized spirohydantoins as 3-D privileged fragments for scouting the chemical space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Prevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Willand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (26), pp.2888-2894. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2016.05.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nanocrystalline SnO 2 -TiO 2 System-Part I: Structural Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joice Miagava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Rubbens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Navrotsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo De Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (2), pp.631 - 637. </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.13790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Trivalent Am Substitution into U 3 O 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph den Auwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (20), pp.10438 - 10444. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-sensitized luminescence properties of KLa&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;(VO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;:Eu&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; for solid-state lighting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Colmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturas Katelnikovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Olchowka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (30), pp.7277-7285. </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6tc02258h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth and nanoscale electrical properties of Ce2Ti2O7thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (39), pp.32994-33002. </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ra01225f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and preliminary study of La4BaCu5O13+δ and La6.4Sr1.6Cu8O20±δ ordered perovskites as SOFC/PCFC electrode materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Vázquez-Cuadriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Suescun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 288, pp.68-75. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2016.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and local electrical investigation of lead-free α-La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;WO&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; ferroelectric thin films by piezoresponse force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 617, pp.76-81. </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2016.02.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal preparation of MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/Si nanowires composite with enhanced photocatalytic performance under visible light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boussekey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ezzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109, pp.634 - 643. </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2016.07.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of ferroelectricity in La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Zr&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; thin films with a frustrated pyrochlore-type structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenhmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273315092402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the synthesis route on the formation of 12R/10H-polytypes and their magnetic properties within the Ba(Ce,Mn)O 3 family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Colis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (2), pp.829-835. </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4NJ00798K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to newly functionalized imidazole derivatives: efficient synthesis of novel 5-amino-2-thioimidazoles using propylphosphonic anhydride (®T3P)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lasalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajâa Boulahjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolien van Obbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (8), pp.1011-1014. </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2015.01.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead-Free α-La2WO6 Ferroelectric Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Estradé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (44), pp.24409-24418. </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5b01776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective piezoelectric coefficient measurement of BaTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films using the X-ray diffraction technique under electric field available in a standard laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 351, pp.480-486. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.05.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and properties of La0.05Ba0.95Ti1-xMyO3 (M = Mn, Ce) as anode materials for solid oxide fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Périllat-Merceroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 283, pp.21-29. </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2015.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the absolute configuration of phosphinic analogues of glutamate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Commare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (4), pp.1106-1112. </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4OB01960A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BaCoO 2.22 : the most oxygen-deficient certified cubic perovskite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Iorgulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (23), pp.10728-10737. </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4DT03874F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of formation of Al4Cu9 during mechanical alloying: An experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-N. Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thuinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 87, pp.216-224. </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2014.12.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-α-[AsW&amp;lt;sub&amp;gt;9&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;33&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;9-&amp;lt;/sup&amp;gt; polyoxometalates incorporating hexanuclear uranium {U&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;8&amp;lt;/sub&amp;gt;}-like clusters bearing the U&amp;lt;sup&amp;gt;IV&amp;lt;/sup&amp;gt; form or unprecedented mixed valence U&amp;lt;sup&amp;gt;IV&amp;lt;/sup&amp;gt;/U&amp;lt;sup&amp;gt;VI&amp;lt;/sup&amp;gt; involving direct U&amp;lt;sup&amp;gt;VI&amp;lt;/sup&amp;gt;=O-U&amp;lt;sup&amp;gt;IV&amp;lt;/sup&amp;gt; bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, pp.19772 - 19776. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5dt02932e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic layer deposition of epitaxial CeO 2 thin layers for faster surface hydrogen oxidation and faster bulk ceria reduction/reoxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marizy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Ringuedé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cassir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (19), pp.10498-10503. </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5TA00861A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sputtered Titanium Nitride: A Bifunctional Material for Li-Ion Microbatteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Freixas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deresmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162 (4), pp.A493-A500. </w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0051504jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis of strained LaVO 3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rotella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Steciuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henni Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (17), pp.175001. </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/27/17/175001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible Exsolution of Nanometric Fe 2 O 3 Particles in BaFe 2– x (PO 4 ) 2 (0 ≤ x ≤ 2/3): The Logic of Vacancy Ordering in Novel Metal-Depleted Two-Dimensional Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Blazquez Alcover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénald David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Filimonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (9), pp.4237-4247. </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.5b00525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale structure refinement of pyroxenes using precession electron diffraction tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Palatinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Ngassa Tankeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Domeneghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (a1), pp.s304-s305. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273315095418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CdCl3− vs CdCl42− in Hybrid Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boufas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mohamedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bénard-Rocherullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Roisnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, World Conference on Technology, Innovation and Entrepreneurship, 195, pp.1639--1647. </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2015.06.229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure and Mn-doped La4SrTi5O17 layered perovskite as potential solid oxide fuel cell material: Structure and anodic performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perillat-Merceroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 274, pp.806-815. </w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2014.10.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of gallium incorporation in sol–gel derived CuIn(1−x)GaxS2 thin films for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cristini Robbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Pastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.137-144. </w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.materresbull.2015.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental investigations of the thermoelectric properties of Bi 2 S 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Chmielowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandan Bera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Opahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjie Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117 (12), pp.125103. </w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4916528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bis(phenolate)amine-supported lanthanide borohydride complexes for styrene and trans-1,4-isoprene (co-)polymerisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hellen Dyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Kinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carin Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (27), pp.12312-12325. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5DT00252D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel La3Fe(MoO4)6 phase: magnetic properties and ethanol reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Colmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Bucataru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumeignil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (32), pp.14444-14452. </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5dt01444a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-α-[AsW9O33]9− polyoxometalates incorporating hexanuclear uranium {U6O8}-like clusters bearing the UIV form or unprecedented mixed valence UIV /UVI involving direct UVI=O–UIV bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (46), pp.19772 - 19776. </w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5DT02932E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure refinement using precession electron diffraction tomography and dynamical diffraction: tests on experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Palatinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinthia Antunes Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Steciuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, B71 (6), pp.740-751. </w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520615017023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Co 3 O 4 /reduced graphene oxide nanocomposite as a superior heterogeneous catalyst for one-pot oxidative esterification of aldehydes to methyl esters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeta Panwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Al-Nafiey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (108), pp.88567-88573. </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5RA14665H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of Ca&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;Co&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;9+δ&amp;lt;/sub&amp;gt; thin film on sapphire substrate and CGO dense pellet by pulsed laser deposition. Structural, microstructural, surface and electrochemical characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thoréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Mamède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 273, pp.13-17. </w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2014.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transcription Factor EGR1 Localizes to the Nucleolus and Is Linked to Suppression of Ribosomal Precursor Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatella Ponti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Carlo Bellenchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Puca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marella Maroder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (5), pp.e96037. </w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0096037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon-microtube scaffold decorated with anatase TiO2 as a negative electrode for a 3D litium-ion microbattery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Morgenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, 1301612, 11 p. </w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.201301612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminopolycarboxylate Bismuth(III)-Based Heterometallic Compounds as Single-Source Molecular Precursors for Bi 4 V 2 O 11 and Bi 2 CuO 4 Mixed Oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Bulimestru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergiu Shova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelea Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (21), pp.6092 - 6103. </w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm502009y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Electron Density of Ammonium Dihydrogen Phosphate in the Paraelectric as well as Antiferroelectric Phases by the Maximum Entropy Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajul Ranjan Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (11-12), pp.586-596. </w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10870-014-0553-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of La0.6Sr0.4Co0.8Fe0.2O3 films for solid oxide fuel cell cathodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Dumaisnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mascot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Part of special issue European Materials Research Society (E-MRS) Spring Meeting 2013 Symposium O: Synthesis, processing and characterization of nanoscale multi functional oxide films IV, 553, pp.89 - 92. </w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured gadolinium-doped ceria microsphere synthesis from ion exchange resin: Multi-scale in-situ studies of solid solution formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 218, pp.155 - 163. </w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2014.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Binary Copper Sulfides/Selenides Really New and Promising Thermoelectric Materials?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dennler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Chmielowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (9), pp.1301581. </w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.201301581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-irradiation and oxidation effects on americium sesquioxide and Raman spectroscopy studies of americium oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard L Caraballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 217, pp.159-168. </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2014.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Intramolecular Hydroamination of Alkenes in Mild and Wet Conditions-Structure and Reactivity of Cationic Binuclear Gold(I) Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Trivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (8), pp.2235 - 2239. </w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201402350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Quantification of MgO surface excess on the SnO2 nanoparticles and relationship with nanostability and growth” [Appl. Surf. Sci. 257 (2011) 4219–4226]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Gouvea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlu C. Steil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 309, </w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Precession Electron and X Powder for solution and refinement of materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Colmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Palatinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (a1), pp.C927-C927. </w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S205327331409072X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sr4Ru6ClO18, a new Ru4+/5+ oxy-chloride, solved by precession electron diffraction: Electric and magnetic behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Palatinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Belva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 212, pp.99-106. </w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2014.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectricity in La2Zr2O7 thin films with a frustrated pyrochlore-type structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (20), pp.4037. </w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4tc00207e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and nanoscale piezoelectric/ferroelectric properties in Ln&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; (Ln=La, Pr and Nd) oxide thin films grown by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 553, pp.71-75. </w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing mechanism of hydrogen sensors based on palladium-loaded tungsten oxide (Pd–WO3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Boudiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Georges Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rony Snyders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 187, pp.84-93. </w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2012.09.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the diamine on the reactivity of thiosulfonato ruthenium complexes with hydrosulfide (HS − )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Galardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hombeline Daguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (8), pp.2817-2821. </w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2dt31758c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic Asymmetric Allylic Alkylation of 3-Arylated Piperidin-2-ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Béthegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (22), pp.4979 - 4985. </w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201300510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and photoluminescence studies of highly crystalline un-annealed ZnO nanorods arrays synthesized by hydrothermal technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je-Hyung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 144, pp.234-240. </w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2013.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dismantling the salen framework: design of new asymmetric silylcyanation catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ternel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis M. Gauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (3), pp.580-583. </w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cy20818k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labile Degree of Disorder in Bismuth-Oxophosphate Compounds: Illustration through Three New Structural Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Colmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aliev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Endara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (2), pp.861 - 871. </w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic402930d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High surface capacity Li-ion all solid state 3D microbattery based on anatase TiO2 deposited by ALD on silicon microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Morgenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp.119-129. </w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05810.0119ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel 1,2,4-thiadiazole derivatives: Crystal structure, conformational analysis, hydrogen bond networks, calculations, and thermodynamic characteristics of crystal lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.O. Surov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.T. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.N. Proshin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117, pp.10414-10429. </w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp405624e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Layer Deposition, a Key Technique for Processing Thin-Layered SOFC Materials - Case Of Epitaxial Thin Layers of CeO2 Catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marizy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Desaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ringuedé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 57 (1), pp.983-990. </w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05701.0983ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of the Large {Actinide} 38 Poly-oxo Cluster with Uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Beaurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (42), pp.15678 - 15681. </w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja4067207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the structure and reducibility of 3D versus 2D La/Sr titanates for SOFC anodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Périllat-Merceroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Nöelle Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 247-248, pp.76 - 85. </w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2013.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the catalytic properties of rare earth borohydrides for the polymerisation of isoprene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Semlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dalton Transactions, 42 (3), pp.790-801. </w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2dt31624b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures and phases transition in hexylenediammonium pentachlorobismuthate (III) [NH3(CH2)6NH3]BiCl5 crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jeghnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rhandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 200, pp.22-29. </w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2013.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XRD Monitoring of α Self-Irradiation in Uranium–Americium Mixed Oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (24), pp.14196-14204. </w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic402124s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural investigations and nanoscale ferroelectric properties in lead-free Nd2Ti2O7 thin films grown on SrTiO3 substrates by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, CrystEngComm, 15 (2121), pp.4341-4350. </w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3ce40256h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(t-BuC5H4)3Nd: A triscyclopentadienyl rare earth compound as non-classical isoprene polymerization pre-catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Yong Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Visseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 743, pp.139-146. </w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jorganchem.2013.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of deuteration: A new isotopic polymorph of glycine silver nitrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himal Bhatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1049, pp.27-35. </w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2013.05.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxypropyl-?-cyclodextrin as a versatile additive for the formation of metastable tetragonal zirconia exhibiting high thermal stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wyrwalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, CrystEngComm, 15 (1111), pp.2076-2083. </w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2ce26540k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed metallic Ba(Co,Mn)X0.2-xO3-δ (X=F, Cl) hexagonal perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iorgulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tancret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Renaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 198, pp.210-217. </w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2012.09.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base-Promoted Expedient Access to Spiroisatins: Synthesis and Antitubercular Evaluation of 1 H -1,2,3-Triazole-Tethered Spiroisatin–Ferrocene and Isatin–Ferrocene Conjugates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewal Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Biot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Carrere-Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guérardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (24), pp.7386-7398. </w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om4009229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrhetrenyl chalcones: Synthesis, characterization and antimalarial evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Arancibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Biot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Delaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 723, pp.143-148. </w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jorganchem.2012.08.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hall-effect measurements of sol-gel derived CuInS2 thin films for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourlier Yoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Zegaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics, part 2 : Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (12), pp.125801-1-3. </w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1143/APEX.5.125801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanocrystal growth in SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; glass-ceramic monoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. van Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Si Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Turrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43, pp.869 - 875. </w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.3099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influenza A H3N2 subtype virus NS1 protein targets into the nucleus and binds primarily via its C-terminal NLS2/NoLS to nucleolin and fibrillarin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krister Melén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Tynell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riku Fagerlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hernandez-Verdun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virol J</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.167. </w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1743-422X-9-167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Metallic Ba(Co,Fe)X 0.2 O 3−δ (X = F, Cl) Hexagonal Perovskites: Drastic Effect of Fe-Incorporation on Structural and Electronic Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Iorgulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tancret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (14), pp.7598-7608. </w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic3004068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">α-Amino-Oximes Based on Optically Pure Limonene: A New Ligands Family for Ruthenium-Catalyzed Asymmetric Transfer Hydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Samir Ibn El Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin El Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Dahdouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Suisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chirality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (8), pp.675-682. </w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chir.22073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a Fe II SH Complex Stabilized by an Intramolecular N–H···S Hydrogen Bond, Which Acts as a H 2 S Donor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Galardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (19), pp.10068-10070. </w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic300952d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion of tetrabutylammonium cations in a chiral thiazolium/triflate network: Solid state and solution structural investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Suisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1010, pp.152-157. </w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2011.11.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of microstructure in ferroelectric lead-free La2Ti2O7 thin film grown on (001)-SrTiO3 substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (20), </w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2ce26078f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability limit of the layered-perovskite structure in Ln2Ti2O7 (Ln = lanthanide) thin films grown on (110)-oriented SrTiO3 substrates by the sol–gel route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (47), pp.24894. </w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2jm34729f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular interactions in 2-aminopyridinium malonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Choudhury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (2), pp.354-360. </w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0022476612020217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray, thermal and vibrational studies of two structural phases transition in hexylenediammonium pentachlorobismuthate (III) [NH3(CH2)6NH3]BiCl5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jeghnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rhandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazzah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1028, pp.79-87. </w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2012.05.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Cobalt(III) Hydroxamic Acid Complexes Based on a Tris(2-pyridylmethyl)amine Scaffold: Reactivity toward Cysteine Methyl Ester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Allam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Selkti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (17), pp.9350-9356. </w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic301090t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of ferroelectricity in metastable Sm2Ti2O7 thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (19), pp.9806. </w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2jm16261j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Study of a Ce-Doped La/Sr Titanate for Solid Oxide Fuel Cell Anode Operating Directly on Methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perillat-Merceroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, pp.1539-1550. </w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm103316b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of MgO surface excess on the SnO2 nanoparticles and relationship with nanostability and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Gouvea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlu C. Steil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 257 (9), pp.4219 - 4226. </w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2010.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of amorphous silicates far from equilibrium part II: Experimental insight into the key role of decoupled cation mobilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roskosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 357 (19-20), pp.3467-3473. </w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2011.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and nanoscale piezoelectric/ferroelectric properties in La&lt;inf&gt;2&lt;/inf&gt;Ti&lt;inf&gt;2&lt;/inf&gt;O&lt;inf&gt;7&lt;/inf&gt; thin films grown on (110)‐oriented doped Nb:SrTiO&lt;inf&gt;3&lt;/inf&gt; substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Advanced Engineering Materials, 13 (1010), pp.961-969. </w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201100105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An uranyl citrate coordination polymer with a 3D open-framework involving uranyl cation-cation interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Abraham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (11), pp.2422. </w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0dt01721c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the active species in the working alumina-supported cobalt catalyst under various conditions of Fischer–Tropsch synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sadeqzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Karaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.V. Safonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fongarland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chambrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 164 (1), pp.62-67. </w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2010.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the dopant nature on the conductivity of oxygen overstoichiometric oxyapatites with controlled microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beaudet-Savignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Noëlle Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 185 (1), pp.18-26. </w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2010.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-patterning of LiPON and lithium iron phosphate material deposited onto silicon nanopillars array for lithium ion solid state 3D micro-battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Zegaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88 (10), pp.3172-3177. </w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2011.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and photocatalytic activity of iodine-doped ZnO nanoflowers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barka-Bouaifel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.10982 - 10989. </w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1JM11351H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcellular localization of SREBP1 depends on its interaction with the C-terminal region of wild-type and disease related A-type lamins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Duband-Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Woerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wikayatou Attanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kondé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 317 (20), pp.2800-13. </w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yexcr.2011.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete topological analysis of electron density obtained by maximum entropy method and its comparison with the theoretical electron density: A case study of 2-aminopyridinium maleate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajul Ranjan Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 994 (1-3), pp.44-54. </w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2011.02.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, structural characterization and biological activity against several human tumor cell lines of four rhenium(I) diseleno-ethers complexes: Re(CO)3Cl(PhSe(CH2)2SePh), Re(CO)3Cl(PhSe(CH2)3SePh), Re(CO)3Cl(HO2C–CH2Se(CH2)2SeCH2–CO2H) and Re(CO)3Cl(HO2C–CH2Se(CH2)3SeCH2–CO2H)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kermagoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean D’angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (2), pp.347-353. </w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poly.2010.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and catalytic performance of Pt-promoted alumina-supported cobalt catalysts under realistic conditions of Fischer–Tropsch synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héline Karaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Safonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chambrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fongarland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 277 (1), pp.14-26. </w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2010.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Stability, and Reactivity of [(TPA)Zn(SH)]+ in Aqueous and Organic Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Galardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Artaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201100527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local relaxation in lanthanum silicate oxyapatites by Raman scattering and MAS-NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beaudet-Savignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (6), pp.1455 - 1461. </w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.2878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamellar Titanates: A Breakthrough in the Search for New Solid Oxide Fuel Cell Anode Materials Operating on Methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perillat-Merceroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. N. Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.573-576. </w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.201100107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure and vibrational studies of butylenediammonium pentachlorobismuthate (III) hydrate [NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;(CH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;]BiCl&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;*H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rhandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazzah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 990, pp.95 - 101. </w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2011.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sharp change in the mineralogy of annealed protoplanetary dust at the glass transition temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roskosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 529, pp.A111. </w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201016244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and Nanoscale Piezoelectric/Ferroelectric Properties in La 2 Ti 2 O 7 Thin Films Grown on (110)‐Oriented Doped Nb:SrTiO 3 Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (10), pp.961-969. </w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201100105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Characterization and Photoluminescent Properties of (La1‐xSmx)2Ti2O7 Solid Solutions Synthesized by a Sol‐Gel Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (24), pp.3569-3576. </w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201100309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Alternate Route to Disulfanido Complexes by Nucleophilic Attack of Thiolates on Ruthenium-Bound Thiosulfonato Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Galardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Artaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (20), pp.9119-9121. </w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic101795s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba8Co2Mn6ClO22, a quasi-1D hexagonal perovskite polytype containing new 8H-blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Iorgulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tancret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (29), pp.5271. </w:t></w:r><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cc00294a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of the effects of the growth of SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanoparticles on the structural properties of glass–ceramic planar waveguides using Raman and FTIR spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T.T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Turrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eddafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 976, pp.314 -319. </w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2010.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile Synthesis of Lanthanidocenes by the “Borohydride/Alkyl Route” and Their Application in Isoprene Polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Visseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mortreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (18), pp.2867-2876. </w:t></w:r><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201000184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situXRD investigation of the evolution of alumina-supported cobaltcatalysts under realistic conditions of Fischer-Tropsch synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héline Karaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingping Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fongarland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griboval-Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (5), pp.788 - 790. </w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b920110f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter- and Intramolecular Hydroamination of Unactivated Alkenes Catalysed by a Combination of Copper and Silver Salts: The Unveiling of a Brønstedt Acid Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 352 (18), pp.3293 - 3305. </w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201000536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-free microwave-assisted Meyers’ lactamization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Jida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Deprez-Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Malaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.961-964. </w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b924111f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of Bi31Cr5O61.5, a new bismuth chromium oxide, potential mixed-ionic–electronic conductor for solid oxide fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Colmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Drache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 195 (21), pp.7207-7212. </w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and dielectric/ferroelectric properties of (La1−xNdx)2Ti2O7 synthesized by sol–gel route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicia Prihor Gheorghiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 183 (7), pp.1652-1662. </w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2010.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible coordinative chain transfer polymerization of styrene by rare earth borohydrides, chlorides/dialkylmagnesium systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Violante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mortreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (4), pp.802-814. </w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.23828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-Flop Transition and Magnetocaloric Effect through Disconnected Magnetic Blocks in Co$^{III}$ /Co$^{IV}$ Oxybromides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (12), pp.3807-3816. </w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm100571v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, crystal structure and thermal behavior of two hydrated forms of lanthanide phthalates Ln2(O2+C6H4–CO2)3(H2O) (Ln=Ce, Nd) and Nd2(O2C–C6H4–CO2)3(H2O)3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Abraham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 183 (9), pp.1943 - 1948. </w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2010.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigation of composite phases Ba1+x[(NaxMn1-x)O-3] with x similar or equal to 2/7, 5/17 and 1/3; exotic Mn4.5+ valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mentre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 225 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.2010.1206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The traffic of proteins between nucleolar organizer regions and prenucleolar bodies governs the assembly of the nucleolus at exit of mitosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Gébrane-Younís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Jobart-Malfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.202-211. </w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/nucl.1.2.11334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further studies on the lithium phosphorus oxynitride solid electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pichonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Godey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pichonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 123, pp.231 - 235. </w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2010.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ca 3 Co 4 O 9−δ : A Thermoelectric Material for SOFC Cathode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nagasawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Daviero-Minaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (19), pp.4738 - 4745. </w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm902040v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibrillarin and Nop56 interact before being co-assembled in box C/D snoRNPs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Lechertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Grob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hernandez-Verdun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 315 (6), pp.928-42. </w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yexcr.2009.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SURFACE TEMPERATURE OF PROTOPLANETARY DISKS PROBED BY ANNEALING EXPERIMENTS REFLECTING SPITZER OBSERVATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roskosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 707 (2), pp.L174 - L178. </w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/707/2/L174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular interactions in the anomalous salt: 2-Aminopyridinium maleate maleic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitra Chitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitra Murli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Choudhury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 923 (1-3), pp.45 - 52. </w:t></w:r><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2009.01.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fluorescent zinc complexes: towards specific sensors for hydrogen sulfide in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Galardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Artaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42, </w:t></w:r><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b907115f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of carboxamido nitrogen donors on the redox potential of copper(III) complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desbenoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Galardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coordination Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 62 (15), pp.2472 - 2479. </w:t></w:r><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00958970902855614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Ni(H2O)4]3[U(OH,H2O)(UO2)8O12(OH)3], crystal structure and comparison with uranium minerals with U3O8-type sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Rivenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Abraham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 182 (4), pp.905 - 912. </w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2009.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled growth of SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanocrystals in Eu&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;-Doped SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; planar waveguides: a spectroscopic investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.N.B. Bhaktha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cristini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113, pp.21555 - 21559. </w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp907764p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge-density analysis of hydrogen-bonded complexes of glycine by the maximum entropy method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajul Ranjan Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chitra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 938 (1-3), pp.229 - 237. </w:t></w:r><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2009.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2,6-Diphenylthiazolo[3,2-b][1,2,4]triazoles as telomeric G-quadruplex stabilizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Klupsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Guédin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (13), pp.3434 - 3438. </w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2009.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical impedance spectroscopy of ZnO nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laureyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, pp.945-949. </w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2009.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and luminescence properties of (N-Doped) ZnO nanostructures from a dimethylformamide aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laureyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113, pp.13643-13650. </w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp903504w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of SIRT7 in resumption of rDNA transcription at the exit from mitosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Grob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane. E. Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Mcstay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hernandez-Verdun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 122 (4), epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.042382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprecedented dual behaviour of a half-sandwich scandium-based initiator for both highly selective isoprene and styrene polymerisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina da Costa Violante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mortreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Visseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23, </w:t></w:r><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b903403j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Transitions in the BiVO4-nPbO (n = 1, 2) System: Structural–Electrical Properties Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wignacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Drache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (1), pp.113 - 118. </w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-008-0588-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of local defects in the oxygen excess apatite La9.67(SiO4)6O2.5 from high resolution neutron powder diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beaudet-Savignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Noëlle Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 182 (12), pp.3358 - 3364. </w:t></w:r><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2009.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An easy sol–gel route for deposition of oriented Ln2Ti2O7 (Ln=La, Nd) films on SrTiO3 substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 311 (16), pp.4134 - 4141. </w:t></w:r><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.06.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Characterization, and Reactivity of Alkyldisulfanido Zinc Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Galardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Selkti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Artaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (13), pp.5921 - 5927. </w:t></w:r><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic900238v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The incommensurately modulated crystal structure of β-Pb 2 BiVO 6 : interpretation of the phase transition α → β → δ and conduction properties of related materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Drache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wignacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (4), pp.416 - 425. </w:t></w:r><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108768109020898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation kinetics of Ni metallic films: formation of NiO-based resistive switching structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Courtade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Turquat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Lisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Goux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 516 (12), pp.4083-4092. </w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2007.09.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism in PbBiOXO4 compounds (X=V, P, As). Part I: Crystal structures of α- and β-PbBiOVO4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Drache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Nöelle Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 181 (9), pp.2260 - 2267. </w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2008.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-Aminopyridinium maleate: A structural study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Chitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredric Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitra Murli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Choudhury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 891 (1-3), pp.103 - 109. </w:t></w:r><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2008.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neutron diffraction study of the oxygen diffusion in molybdenum doped Ba2In2O5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nambi Giridharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Noelle Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 179 (35-36), pp.1986 - 1995. </w:t></w:r><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2008.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface Excess and Polymorphic Stability of Nanosized Zirconia-Magnesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo H.R Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo J. B. Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Lorriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlu C. Steil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (10), pp. 3505-3511. </w:t></w:r><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm703599r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ionic half-metallocenes of early lanthanides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Visseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mortreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 451, pp.352. </w:t></w:r><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2007.04.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of Ba2In2 − x Sn x O5 + x/2 oxide ion conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Seymour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Rubbens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Nöelle Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (6), pp.477 - 482. </w:t></w:r><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11581-008-0234-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(MBi)46V8Oy-family type (M=Pb, Sr, Ca, Cd, Na0.5Bi0.5): Syntheses, crystal structures and conductivity properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Drache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wignacourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (8), pp.1074 - 1082. </w:t></w:r><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PMN-PT thin films grown by sputtering on silicon substrate : influence of the annealing temperature on the physico-chemical and electrical properties of the films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Remiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Detalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Herdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Soyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Chemical Intermediates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34, pp.201-215. </w:t></w:r><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156856708783623465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional inorganic arrangement in the bismuth oxalate hydroxide Bi(C2O4)OH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Rivenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Abraham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 181 (10), pp.2586 - 2590. </w:t></w:r><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2008.06.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationic borohydrido–neodymium complex: Synthesis, characterization and its application as an efficient pre-catalyst for isoprene polymerisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Visseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mainil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mortreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34, </w:t></w:r><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b806669h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism in PbBiOXO4 compounds (X=V, P, As): Part II—PbBiOPO4 and PbBiOAsO4 structures and characterization of related solid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Drache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Nöelle Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wignacourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 181 (9), pp.2268 - 2273. </w:t></w:r><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2008.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of mononuclear hydroxamato and hydroximato complexes of iron(iii) based on the tris-(2-pyridylmethyl)amine ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Galardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Selkti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Artaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45, </w:t></w:r><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b808967a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure, dimensionality and magnetism of new cobalt oxyhalides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Ehora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (4), pp.471 - 475. </w:t></w:r><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Electrons and Orbitals in a Nearly One-Dimensional Co3+/Co4+ System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Legris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pautrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (5), pp.1741-1749. </w:t></w:r><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm702678v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationic borohydrido-neodymium complex : synthesis, characterization and its application as an efficient pre-catalyst for isoprene polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Visseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mainil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Mortreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal- Chemical Society Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.4558-4561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Ba2In2−xVxO5+x phases: Complementarity of diffraction, Raman and absorption techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Daviero-Minaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rubbens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.N. Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 179 (21-26), pp.771 - 775. </w:t></w:r><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2008.01.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Magnetism of New Cobalt Oxides and Oxyhalides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Ehora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, soumis, pp.xx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal synthesis, structure and thermal stability of diamine templated layered uranyl-vanadates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Rivenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Abraham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 180, pp.722-733. </w:t></w:r><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2006.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(MBi)46V8Oy-Family type (M=Pb; Sr; Ca; Cd; Na0.5Bi0.5) : Syntheses, crystal structures and conductivity properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Drache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wignacourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, xx, pp.xxx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Ba2In2-xVxO5+x phases: complementarity of diffraction, Raman and absorption techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Rubbens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Noëlle Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, soumis, pp.xx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot synthesis of an ionic half-sandwich complex of Neodymium. Application to stereospecific isoprene polymerization catalysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Visseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mortreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10, pp.1195. </w:t></w:r><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2007.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of structural and electrical properties of PMN-PT films deposited on Si with different bottom electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Detalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Remiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ruterana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 305 (1), pp.137-143. </w:t></w:r><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2007.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered ruthenium hexagonal perovskites: The new series [Ba2Br2-2x(CO3)x][Ban+1RunO3n+3] with n = 2, 3, 4, 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Abraham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, xx, pp.xx-xx. </w:t></w:r><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2007.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metalation of Cyclic Pseudopeptidic Thiosulfinates with Ni(II) and Zn(II) after Ring Opening: A Mechanistic Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Galardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46, pp.4515-4522. </w:t></w:r><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic062480m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neutron diffraction study of the oxygen diffusion in molybdenum doped Ba2InO5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nambi-V Giridharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Noëlle Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, soumis, pp.xx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigation of composite phases Ba1+x[(NaxMn1−x)O3] with x= 2/7, 5/17 and 1/3 ; exotic Mn4.5+ valence in perovskite-like structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Leligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, soumis, pp.xx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature perovskite crystallization of 70%PbMg1/3Nb2/3O3-30%PbTiO3 thin films deposited by sputtering and their electrical performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Detalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Remiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dkhil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91, pp.032903-1-3. </w:t></w:r><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2749859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structures and conductivity properties of MBi6V2O15 family type compounds (M = Pb, Sr, Ca, Cd, Na0.5Bi0.5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Drache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wignacourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.964-972. </w:t></w:r><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures and oxide mobility in Bi-Ln-O materials: Heritage of Bi2O3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Drache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wignacourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 107, pp.80-96. </w:t></w:r><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cr050977s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New cobaltite materials containing CdI2-type layers: Synthesis and structures of Ba2Co4ClO7 and Ba2Co4BrO7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tancret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.885-894. </w:t></w:r><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostrictive and piezoelectric behavior of PMN-PT thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Detalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Herdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Remiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 351, pp.15-24. </w:t></w:r><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00150190701351873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New oxybromide cobaltites with layered perovskite-related structures: 18 R-Ba6Co5BrO14 and 14H-Ba7Co6BrO17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section B: Structural crystallography and crystal chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63, pp.589-596. </w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108768107029394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Scattering Characterisation of bismuth based mixed oxides with Bi2O3 related structures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Rubbens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Drache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wignacourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42, pp.1683-1690. </w:t></w:r><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.materresbull.2006.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new investigation of the system NieSn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Schmetterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Flandorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usman Saeed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kauffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.869-884. </w:t></w:r><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2006.10.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between plasma spray operational parameters and microstructure of hydroxyapatite coatings and powder particles sprayed into water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Dyshlovenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lech Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Murano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Le Maguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 200, pp.3845-3855. </w:t></w:r><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2004.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and X-Ray Structure of a Borohydrido Metallocene of Neodymium and its Use as Pre-catalyst in Nd/Mg Dual-Component Ethylene and Isoprene Polymerisations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Visseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mortreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 691, pp.86-92. </w:t></w:r><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jorganchem.2005.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal evolution and crystal structures of the 3,5-pyrazole dicarboxylic acid (hydrated form and anhydrous); ligations with nickel II and barium II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Drache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Conflant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lagrenee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 798, pp.134-140. </w:t></w:r><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2006.03.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-magnetic ordering of CoIV dimers in a new CoIII,IV oxychloride: Neutron diffraction analysis and DFT calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Legris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tancret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 432, pp.88-93. </w:t></w:r><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2006.10.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi1-xCaxMnO3 (x=0.4 and 0.45): X-ray Single-Crystal and Electron Microscopy Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premek Beran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Hervieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18, pp.3225-3236. </w:t></w:r><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm060222h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-guest interaction in Thiourea:dimethyl oxalate(2:1) complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Choudhury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62, pp.547-549. </w:t></w:r><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108270106026084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycationic disorder in [Bi6O4(OH)4](NO3)6: structure determination using synchrotron radiation and microcrystal X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maclean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 179, pp.3087-3094. </w:t></w:r><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2006.05.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sr4PbPt4O11, the first platinum oxide containing Pt26+ ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Rubbens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Abraham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 179, pp.2101-2110. </w:t></w:r><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2006.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and structure of Ba6Co6ClO16, a new cobalt oxychloride with a layered perovskite-related structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tancret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Abraham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 178, pp.3066-3073. </w:t></w:r><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2005.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of grain size on the phase transition beta2 -&amp;gt; epsilon in Bi4La2O9 material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Drache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Djelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlu-Cesar Steil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Conflant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 40, pp.1599-1608. </w:t></w:r><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.materresbull.2005.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi17Yb7O36 and BiYbO3 crystal structures. Characterization of thulium and lutetium homologous compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Drache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Conflant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wignacourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.269-276. </w:t></w:r><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2004.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crown Compounds Containing a 1,3,4-Thiadiazole Moiety: Microwave Assisted Synthesis, Crystal Structure and Quantum Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim Lebrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wignacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heterocycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 65 - 12, pp.2847-2860</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of a new delta' polymorph in P-substituted Pb2BiVO6; Single crystal structure of Pb2Bi(V0.84P0.16)O6 and conduction properties of related materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Drache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Conflant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 178, pp.2247-2255. </w:t></w:r><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2005.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural phase transition in [NH3(CH2)5NH3]BiCl5: thermal and vibrational studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Jeghnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ouasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rhandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Dhamelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dhamelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36, pp.1023-1028. </w:t></w:r><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.1400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and vibrational studies of propylenediammonium hexachlorobismuthate dihydrate, [NH3(CH2)3NH3]3(BiCl6)2·2H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ouasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Jeghnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rhandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Dhamelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dhamelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36, pp.791-796. </w:t></w:r><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.1365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new fluorite type compound Pb5Bi17X5O43: Synchrotron and neutron structure determination (X = P) and conduction properties (X = P, V and As)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wignacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Steinfink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4 (9), pp1143-1152. </w:t></w:r><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1293-2558(02)01380-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphate tungsten bronze series: crystallographic and structural properties of low-dimensional conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallogr. Sect. B-Struct. Sci.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Acta Crystallogr. Sect. B-Struct. Sci, 57, pp.603-632. </w:t></w:r><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s0108768101009685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure and electrical properties of K2P4W12O44, the m=6 member of the series of low-dimensional conductors Kx(PO2)4(WO3)2m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (4), pp.973-978. </w:t></w:r><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/a808902g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P 4 W 20 O 68 : A complex charge-density-wave modulated structure with an antiferroelectric-like lattice distortion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Foury-Leylekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62 (1), pp.176-188. </w:t></w:r><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.62.176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry and twins in the monophosphate tungsten bronze series (P02)4(W03)2m (2 &amp;lt; or = m &amp;lt; or = 14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Groult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Acta Crystallographica Section B : Structural Science [1968-2013], 56, pp.377-91. </w:t></w:r><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s0108768199016195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigation of a new variety of the low dimensional conductor with 2 m = 5 + 5: P 4 W 10 O 38</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Foury-Leylekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domengès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (4), pp.497-508. </w:t></w:r><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100510051031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster configurations in modulated EuV x Mo 8± y O 14 crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grebille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hervieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 55 (4), pp.467-483. </w:t></w:r><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108768199000452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Instabilities and Localization Effects in the Quasi-Two-Dimensional Monophosphate Tungsten Bronzes (PO2)4(WO3)2m and KxP4W8O32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Beierlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 147 (1), pp.320-327. </w:t></w:r><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jssc.1999.8289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Relations, Crystal Structure, and Electron Transport Properties of Phosphate Tungsten Bronzes (K x Na y )(PO 2 ) 4 (WO 3 ) 2 m ( m = 4, 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (8), pp.2049-2056. </w:t></w:r><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm9807790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of New Lead-Based Monophosphate Tungsten Bronzes, Pbx(PO2)4(WO3)2m(6≤m≤10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domengès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 139 (2), pp.362-372. </w:t></w:r><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jssc.1998.7858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Investigation of P4W24O80: A New Monophosphate Tungsten Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mather</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domengès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 54 (4), pp.365-375. </w:t></w:r><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108768197013785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic instabilities in the quasi-two-dimensional metallic oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Schlenker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 9 (33), pp.7081-7088. </w:t></w:r><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/9/33/010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(PO2)4(WO3)14Single Crystals of the MPTBpFamily: A HREM Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domengès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Groult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 127 (2), pp.302-307. </w:t></w:r><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jssc.1996.0387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Study of P4W14O50, a New Odd Member in the Series (PO2)4(WO3)2m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domengès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 122 (2), pp.281-290. </w:t></w:r><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jssc.1996.0114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1602"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Roussel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Pascal ROUSSEL, CNRS Research Director</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Roussel a obtenu un DEA en Chimie des Matériaux au laboratoire CRISMAT de Caen en 1994, puis une thèse au même endroit en 1999. Après un post-doctorat à l’Institut fur Kristallographie d’Aachen, il a intégré en 2000 le Laboratoire de Cristallochimie et Physicochimie du Solide de Villeneuve d’Ascq, comme Chargé de recherches au CNRS. Il a obtenu son HDR en 2008 et a été promu Directeur de recherches en 2012. Entre 2014 et 2021, il a été à la tête du département de Chimie du Solide de l’UCCS (Unité de Catalyse et Chimie du Solide, UMR 8181, issu de la fusion en 2006 du LCPS et du laboratoire de Catalyse de Lille), département comptant 35 CEC, 15 ITA et une vingtaine de doctorants. Depuis janvier 2022, il est directeur-adjoint du laboratoire UCCS (~300 personnes) et depuis 2023, directeur adjoint de la fédération Chevreul (FR CNRS 2638).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ses principaux domaines de compétences concernent les relations structures-propriétés dans les matériaux et les développements méthodologiques autour de la caractérisation structurale par diffraction (des Rayons X, des neutrons ou des électrons). Il s’intéresse par exemple aux propriétés de conduction par ions oxyde dans des matériaux pour piles à combustible SOFC (par diffraction de neutrons en affinement anharmonique), aux matériaux du nucléaire (en collaboration avec des équipes du CEA et/ou d’Orano) ou à la caractérisation structurale avancées de microbatteries Li-ion sur substrat silicium.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Il a contribué à l’organisation de plusieurs congrès nationaux ou internationaux, co-encadré 21 thèses, et est co-auteur de 360 publications (300 in Internationals per-reviewed journals + 43 proceedings in special numbers of International refereed journals + 19 non-refereed proceedings) et 321 communications (194 international + 127 national). Son facteur H est de 46 pour 8277 citations (source Google Scholar – novembre 2023)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (346)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Calcination Temperature on the Hydrogen Photocatalytic Production Over p‐Type Delafossite CuCrO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Barr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Benrabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Berrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laaldja‐meddour Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pardis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (6), pp.e06502. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202506502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relics of possible (Mg,Fe)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;Si&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; and (Mg,Fe)&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;Si&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt;: potential messengers from the Earth’s mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonpietro Di Pierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Gnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 53 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00269-025-01336-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unexpected Role of Fluorine in the Band Gap Narrowing of Silver Niobium and Tantalum Pyrochlore Oxyfluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pourpoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodosios Famprikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (8), pp.3898-3907. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c05119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo- and hetero-dinuclear CpFe and CpRu complexes of a 1,2,4-triazo-le-bis-Cp ligand with anticancer potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Almendras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Steinbrueck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Polyhedron, 279, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poly.2025.117648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thickness Dependence in Phase Formation and Properties of TaSe2 Layers Grown on GaP(111)B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Sthioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevheniia Chernukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Koussir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (6), pp.10027-10037. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.4c17204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic upcycling of polyethylene terephthalate to formic acid and hydrogen fuels using CoCuO /MXene catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Ran Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng-Xin Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao-Hui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 104, pp.91-100. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jechem.2024.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sputtered molybdenum nitride films for asymmetric micro-supercapacitors in aqueous electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiman Jrondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pardis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Karmazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Storage Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 80, pp.104399. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ensm.2025.104399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upcycling Waste Polycarbonate into &amp;lt;i&amp;gt;N,N&amp;lt;/i&amp;gt;'-Diphenylethylurea: A Hands-On Experiment for Undergraduate Chemistry Laboratories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chowdhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Demertzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, J. Chem. Educ., 102 (5), pp.1737-1744. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.4c01130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Synthesis, and Biological Evaluation of Triazolopyrimidine-Isatin Hybrids as Promising Candidates for Triple-Negative Breast Cancer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chowdhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arch Pharm (Weinheim)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Arch Pharm (Weinheim), 358 (8), pp.e70075. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ardp.70075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating reduction and oxidation of La0.72Sr0.18Fe0.9Ni0.1O3–δ as a Co-free perovskite electrode for symmetrical solid oxide cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siavash Alizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Golmohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Fagg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg I Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (3), pp.035010. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7655/add76a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigidity-Driven Structural Isomers in the NaCl–Ga2S3 System: Implications for Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bokova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Usuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Tverjanovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Sokolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), pp.2400371. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smsc.202400371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Electrochemical Conversion of Plastic Waste and CO &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; to Formate Using Non-Noble-Metal Catalysts: &amp;lt;i&amp;gt;In Situ&amp;lt;/i&amp;gt; Raman Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sravan Kumar Kilaparthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pareek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Szunerits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, ACS Appl Mater Interfaces, 17 (36), pp.50591-50602. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5c08149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electrochemical performance of Ta2O5 thin films in ionic liquid and ionogel electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gerlach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Teyssédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Roch-Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Douard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 514, pp.145568. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2024.145568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar-Driven Ammonia Production through Engineering of the Electronic Structure of a Zr-Based MOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasrin Shokouhfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sravan Kumar Kilaparthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moses Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c02583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van der Waals epitaxial growth of few layers WSe2 on GaP(111) B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Troadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2D Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (3), pp.035031. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1583/ad573a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Emerging Capacitive Materials for On-Chip Electronics Energy Storage Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bukola Jolayemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lethien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, 65 p. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries10090317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In‑depth investigation of the evolution of microstructure and its influence on the mechanical properties of medium‑phosphorus electroless nickel coatings after thermomechanical treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Long Le Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bonvalet Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Proriol Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Balloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Materials Science, 59, pp.20381-20399. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-024-10341-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic Reactivity Assessment of AgM and CuM (M = Cr, Fe) Catalysts for Dry Reforming of Methane Process with CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Barr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Benrabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laaldja Meddour-Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Molecules, 29 (19), pp.4597. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29194597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incommensurate Modulations and Perovskite Growth in LaxSr2–xMnO4−δ Affecting Solid Oxide Fuel Cell Conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Vandemeulebroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Batuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Hajizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Wastiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c03199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofeather ruthenium nitride electrodes for electrochemical capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Huy Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Whang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssine Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Nature Materials, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-024-01816-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seawater corrosive engineering assisted in-situ room temperature synthesis of Ni/Co/Fe trimetallic composition to achieve polyester plastics upgrading and green hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao-Hui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Ran Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 498, pp.155472. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2024.155472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; ‐Heterophase Junctions for Studying and Enhancing Photocatalytic H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Production Under Visible Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Guebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Djediai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Benrabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laâldja Meddour-Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (43), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202404396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal characterization of Ge-rich GST thin films for phase change memories by Raman thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akash Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le-Friec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Deblock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 136, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0226265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrolytic Micro‐Capacitors Based on Tantalum Films for High Voltage Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Teyssedou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Roch-Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Troadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2400682, 14 p. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admt.202400682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni-Ag Catalysts for Hydrogen Production through Dry Reforming of Methane: Characterization and Performance Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Benrabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Löfberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal14070400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petroleum Coke Embedded in Cigarette Butts: All Waste-Derived Solar Evaporator for Effective Water Evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Go Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (31), pp.37327-37336. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c04894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major Improvement in the Cycling Ability of Pseudocapacitive Vanadium Nitride Films for Micro‐Supercapacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiman Jrondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de La Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Marinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.202203462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational design and convenient synthesis of two novel ferrocene-based sulfonyl diamine precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arancibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chilean Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of the Chilean Chemical Society, 68, pp.5741-5744. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0717-97072023000105741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Visible-Light Photoactive Thioapatites Using Thiovanadate Groups: The Ba5(VO4-αSα)3X (X = F, Cl, I) Phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Almoussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smritijit Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Inorg Chem, 62 (46), pp.18970-18981. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c02592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Pyrochlore-like Oxyfluorides Na&amp;lt;sub&amp;gt;2-2x&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;M&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (M = Nb&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt; or Ta&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt; and 1 &le; x &le; 0) as Potential Candidates for Overall Water Splitting Photocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c02801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances on Microsupercapacitors: Real Fast Miniaturized Devices toward Technological Dreams for Powering Embedded Electronics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Huy Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lethien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (10), pp.8977-8990. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.2c07549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile Interplay of Chalcogenide and Dichalcogenide Anions in the Thiovanadate Ba &amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;S(VS &amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O) &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(S &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;) &amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and Its Selenide Derivatives: Elaboration and DFT Meta-GGA Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Almoussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kageyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ACS Org Inorg Au, 3, pp.158-170. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsorginorgau.3c00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereo/regio-selective access to substituted 3-hydroxy-oxindoles with anti-proliferative assessment and in silico validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raina Preeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asif Raza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (41), pp.28434-28443. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3RA05869G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of C deuteration in forming isotopic polymorph of glycine silver nitrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. R. Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bhatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Structural Chemistry, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11224-023-02228-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured MnO2 Films for 3D Micro‐Supercapacitors: From New Insights of the Growth Mechanism to the Fine Tuning of Areal Capacitance Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botayna Bounor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Asbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Douard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deresmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stiévenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 170 (3), pp.030530. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/acbee8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of desert rose flower-shaped NiFe LDH-Ni3S2 heterostructures via seawater corrosion engineering for efficient water-urea splitting and seawater utilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao-Hui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Ran Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (36), pp.19578-19590. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3TA02770H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoelectrochemical properties of copper pyrovanadate (Cu&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;V&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;) thin films synthesized by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benrkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (18), pp.12161-12174. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3RA01509B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regioselective and Stereoselective Synthesis of Parthenolide Analogs by Acyl Nitroso-Ene Reaction and Their Biological Evaluation against Mycobacterium tuberculosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ruggieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Biela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (24), pp.17395. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms242417395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium Oxide Nanoparticles Immobilized on Ti3C2 MXene Nanosheets for Boosting Seawater Electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiran Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (50), pp.58345-58355. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c12254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Carrier Effective Masses in Photoactive Sr2Sb2O2Q3 ( Q = S, Se): The Role of the Lone Pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Al Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Mccabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Three-Step Process to Isolate Large Quantities of Bioactive Sesquiterpene Lactones from Cichorium intybus L. Roots and Semisynthesis of Chicory STLs Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ruggieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Biela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Pharmaceuticals, 16 (5), pp.771. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph16050771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery, Structure–Activity Relationships, and In Vivo Activity of Dihydropyridone Agonists of the Bile Acid Receptor TGR5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajaa Boulahjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.2c01881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafer-Scale Performance Mapping of Magnetron-Sputtered Ternary Vanadium Tungsten Nitride for Microsupercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Huy Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Thuriot-Roukos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pardis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Lithium Insertion into TiO 2 Anatase ALD Thin Films for Li‐Ion Microbatteries: An Atomic‐Scale Picture Provided by Raman Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankush Bhatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Leviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (10), pp.2202141. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202202141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Characterizations and Rietveld Refinement of Natural Phosphate Mining from Kef Esnoun, Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Benmerabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benrabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. F. Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Rubbens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ChemistrySelect, 7, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202203543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface Engineering of an Ultrathin Hierarchical Phosphorus-Doped MoS2/Ni3S2 Heterostructure on Nickel Foam for Efficient Water Splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saifei Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (11), pp.5856-5867. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.3c00302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrocene-based nitroheterocyclic sulfonylhydrazones: design, synthesis, characterization and trypanocidal properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Arancibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia M Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of Biological Inorganic Chemistry, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00775-023-02010-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the Electrochemical Li Insertion–Extraction Mechanism in Sputtered LiNi0.5Mn1.5O4 Thin Film Cathode for Li‐Ion Microbattery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankush Bhatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Leviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (25), pp.2200733. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202200733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Liquid Electrochemical TEM Investigation of LiMn1.5Ni0.5O4 Thin Film Cathode for Micro‐Battery Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankush Bhatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Cretu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Folastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (2), 2100891, 13 p. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smtd.202100891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the p-doping of spiroOMeTAD by tris(pentafluorophenyl)borane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parth Raval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Dhennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Vezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Electrochimica Acta, 424, pp.140602. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2022.140602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a TiO2/sepiolite photocatalyst for the degradation of a persistent organic pollutant in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bakhtiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bouberka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nanomaterials (Basel, Switzerland), 12 (19), pp.3313. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12193313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unusual O 2− /F − distribution in the new pyrochlore oxyfluorides: Na 2 B 2 O 5 F 2 (B = Nb, Ta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pourpoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pardis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (14), pp.2391-2394. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CC06760E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultimate mechanical properties of enstatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gouriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Carrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Physics and chemistry of minerals, 49 (8), pp.30. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00269-022-01206-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Syngas Production at Low Temperature via Dry Reforming of Methane over Ni-M (M = Fe, Cr) Catalysts Tailored from LDH Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Hallassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Benrabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Fodil Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djahida Lerari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Chebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Catalysts, 12 (12), pp.1507. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal12121507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional TiO2 Film Deposited by ALD on Porous Metallic Scaffold for 3D Li-Ion Micro-Batteries: A Road towards Ultra-High Capacity Electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Troadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Benali Karroubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 169 (4), pp.040523. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/ac6328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sputtered (Fe,Mn)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Spinel Oxide Thin Films for Micro-Supercapacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bukola Jolayemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lethien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 169 (11), pp.110524. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/aca050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0D/2D Co3O4/Ti3C2 MXene Composite: A Dual-Functional Electrocatalyst for Energy-Saving Hydrogen Production and Urea Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (12), pp.15471-15482. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.2c03052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of milling on structural and microstructural properties of cerium oxide: Consequence of the surface activation on the dissolution kinetics in nitric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanako Okuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 207, pp.105774. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2021.105774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Flower-Shaped Co-Fe Layer Double Hydroxide Nanosheets Loaded with Pt Nanoparticles by Corrosion Engineering for Efficient Electrocatalytic Water Splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao-Hui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (12), pp.15269-15281. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.2c02905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D LiMn&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Thin Film Deposited by ALD: A Road toward High‐Capacity Electrode for 3D Li‐Ion Microbatteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Retoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Troadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (14), pp.2107054. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202107054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NiAlxFe2−xO4 mixed oxide catalysts for methane reforming with CO2: Effect of Al vs Fe contents and precursor salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Benrabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Rubbens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Noelle Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of CO2 Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67, pp.102319. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcou.2022.102319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin-Film Stabilization of a Ferroelectric Orthorhombic α-Pr&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; WO&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; Polymorph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dalla Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Yedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (11), pp.5234-5245. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaelm.2c00913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure of 4-aminopyridinium 3-(4-aminopyridinium) succinate tetra hydrate: A new salt from 4-aminopyridine and maleic acid crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Bhatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1234, pp.130142. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.130142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization mechanism of BaO-CaO-Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (BCAS) glass thin-films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 551, pp.120406. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.120406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sputtered LiNi0.5Mn1.5O4 Thin Films for Lithium-Ion Microbatteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (4), pp.3101-3109. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.0c02831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Layer Deposition of a Nanometer-Thick Li&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;PO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Protective Layer on LiNi&amp;lt;sub&amp;gt;0.5&amp;lt;/sub&amp;gt;Mn&amp;lt;sub&amp;gt;1.5&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Films: Dream or Reality for Long-Term Cycling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Caja-Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Leviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Retoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (13), pp.15761-15773. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.0c21961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric micro-supercapacitors based on electrodeposited Ruo2 and sputtered VN films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Asbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lethien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Storage Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.207-214. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ensm.2021.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photopatternable hydroxide ion electrolyte for solid-state micro-supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Whang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (9), pp.2466-2478. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joule.2021.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ Liquid Electrochemical TEM Investigation of Semi Solid-State LMNO Micro-Battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankush Bhatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Cretu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Folastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (S1), pp.1044-1046. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927621003949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flower‐like nitrogen‐Co‐doped MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;@rgo composites with excellent stability for supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (15), pp.2903-2911. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202100401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-high areal capacitance and high rate capability RuO2 thin film electrodes for 3D micro-supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Asbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Freixas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Troadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Storage Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, pp.259-267. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ensm.2021.07.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon nanowire-hydrogenated TiO2 core-shell arrays for stable electrochemical micro-capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 396, pp.139198. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2021.139198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactide Lactone Chain Shuttling Copolymerization Mediated by an Aminobisphenolate Supported Aluminum Complex and Al(OiPr)3: Access to New Polylactide Based Block Copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choltirosn Sutapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Huret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal of the American Chemical Society, 143 (50), pp.21206-21210. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.1c09744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous photocatalytic Cr(VI) reduction and phenol degradation over copper sulphide-reduced graphene oxide nanocomposite under visible light irradiation: Performance and reaction mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdad Ouddane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.128798. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.128798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced electrocatalytic activity of PtRu/nitrogen and sulphur co-doped crumbled graphene in acid and alkaline media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liuqing Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddheshwar N Bhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 590, pp.154-163. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2021.01.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first outlook of sputtered FeWO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; thin films for micro-supercapacitor electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168 (3), pp.030524. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/abec57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Interface on the Charge Carrier Mobility of La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; Layered Perovskite Thin Films Measured by the Time-of-Flight Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Douali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Krasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (7), pp.3167-3176. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaelm.1c00365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure and RE 3+ -Doped La7O6 (VO4) 3 (RE = Eu, Sm): Polymorphism Stability and Luminescence Properties of a New Oxyvanadate Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Alejandra Gómez Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (9), pp.5929-5938. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-performance flexible hybrid supercapacitor based on NiAl layered double hydroxide as a positive electrode and nitrogen-doped reduced graphene oxide as a negative electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Dolci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Szunerits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 354, pp.136664. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel multifunctional and multitarget homo- (Fe2) and heterobimetallic [(Fe,M) with M = Re or Mn] sulfonyl hydrazones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosselin Huentupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néstor Novoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Arancibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dalton Transactions, 49 (35), pp.12249-12265. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0dt01756f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the water-splitting photocatalyst oxysulfide α-LaOInS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and ab initio prediction of new polymorphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (11), pp.1645-1648. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CC09797J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance flexible hybrid supercapacitors based on nickel hydroxide deposited on copper oxide supported by copper foam for a sunlight-powered rechargeable energy storage system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Szunerits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Journal of Colloid and Interface Science, 579, pp.520-530. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2020.06.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Oxysulfide Ba 5 (VO 2 S 2 ) 2 (S 2 ) 2 Combining Disulfide Channels and Mixed Anion Tetrahedra and its Third Harmonic Generation Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Almoussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (9), pp.5907-5917. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel insights into the charge storage mechanism in pseudocapacitive vanadium nitride thick films for high-performance on-chip micro-supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stiévenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deresmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Douard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.949-957. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9ee03787j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric State in an α-Nd&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; WO&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; Polymorph Stabilized in a Thin Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (17), pp.7188-7200. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c01405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanium and iron modified delaminated muscovite as photocatalyst for enhanced degradation of Tetrabromobisphenol A by visible light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Touaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bouberka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chems-Eddine Gherdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Supiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Functional Materials Letters, 13 (03), pp.2051008. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S179360472051008X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of La0.5Sr1.5MnO4±δ Ruddlesden-Popper manganite as electrode material for symmetrical solid oxide fuel cells. Part B. the hydrogen oxidation reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 353, pp.136494. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NiMnCr layered double hydroxide-carbon spheres modified Ni foam: An efficient positive electrode for hybrid supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Dolci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mu. Naushad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 396, pp.125370. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2020.125370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of la4bacu5-xmnxo13+delta materials as potential electrode for symmetrical-sofc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaly Rangel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario A. Macias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Solid State Ionics, 341, pp.115031. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2019.115031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of T-Nb2O5 thin-films deposited by atomic layer deposition for miniaturized electrochemical energy storage devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Ouendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Arico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Codron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Wallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Storage Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.581-588. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ensm.2018.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure and Zr-doped YMnO3+δ as a YSZ-compatible SOFC cathode: a combined computational and experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma L. Moreno Botello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Montenegro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grimaldos Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Journal of Materials Chemistry A, 7, pp.18589-18602. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9ta04912f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Growth in the Thorium-TEDGA-Oxalate-Nitrate System: Description and Comparison of the Main Structural Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Farger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Haidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Rivenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (2), pp.1267-1277. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anhydrous Phase B: Transmission Electron Microscope Characterization and Elastic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Carrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-I. Karato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (8), pp.4059-4072. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019gc008429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast electrochemical storage process in sputtered Nb2O5 porous thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Arico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Ouendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Taberna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (5), pp.5826-5832. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.9b01457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel exsolution-driven phase transformation from an n=2 to an n=1 ruddlesden-popper manganite for methane steam reforming reaction in sofc conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vecino-Mantilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Gauthier-Maradei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Jose Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, ChemCatChem, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201901002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and optical features of the Pb4Ln2O7 series (Ln = La, Gd, Sm, Nd); genuine 2D-van der Waals oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Colmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Olchowka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (20), pp.2944-2947. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CC07707J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinuclear Ni(II), Pd(II) and Cu(II) complexes containing the 2-hydroxy-benzaldehyde-ferrocenyl-sulfonylhydrazone ligand: Synthesis, structural characterization and antiplasmodial evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Almendras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosselin Huentupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néstor Novoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Melis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 496, pp.119050. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2019.119050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance silicon nanowires/ruthenium nanoparticles micro-supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Jijie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 311, pp.150-159. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.04.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-template synthesis of ZnS/Ni3S2 as advanced electrode material for hybrid supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Szunerits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 328, pp.135065. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.135065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of ZnCoS nanomaterial for high energy flexible asymmetric supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Szunerits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 374, pp.347-358. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2019.05.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sputtered tungsten nitride films as pseudocapacitive electrode for on chip micro-supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Ouendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stiévenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Storage Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.243-252. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ensm.2019.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of La$_{0.5}$Sr$_{1.5}$MnO$_{4±δ}$ Ruddlesden-Popper manganite as electrode material for symmetrical solid oxide fuel cells. Part A. The oxygen reduction reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 304, pp.415-427. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.03.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Pentylenediammoniumhexachlorostannate(IV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belfaquir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elyoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rhandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.615-620. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2019.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient reduction of Cr(VI) under visible light irradiation using CuS nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Nezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Dogheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.215 - 224. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arabjc.2018.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasnierite, (Ca,Sr)(Mg,Fe)2Al(PO4)3, a new phosphate accompanying lazulite from Mt. Ibity, Madagascar: an example of structural characterization from dynamical refinement of precession electron diffraction data on submicrometre sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stéphant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (2), pp.379-388. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/ejm/2019/0031-2817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray structures, solid state periodic DFT modeling and vibrational study of alkylenediammonium hexachlorostannates compounds NH3(CH2)nNH3SnCl6 (n = 3, 4, 5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S.D. Elyoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rhandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ts Zahariev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1177, pp.55-67. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2018.09.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of Ln&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; (with Ln=La to Lu) thin films grown on (110)-SrTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; substrates by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92, pp.303-310. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2019.04.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NiFe layered double hydroxide electrodeposited on Ni foam coated with reduced graphene oxide for high-performance supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Jijie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Szunerits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 302, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.01.187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible light assisted oxidative coupling of benzylamines using heterostructured nanocomposite photocatalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 356, pp.457-463. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2018.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of crystal structures and physicochemical properties of ciprofloxacin and norfloxacin salts with fumaric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Surov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Voronin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Drozd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Churakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (6), pp.755-767. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CE02033C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of La4BaCu5−xCoxO13+δ series as potential cathode materials for intermediate-temperature solid oxide fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhoan Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 326, pp.116-123. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2018.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On chip interdigitated micro-supercapacitors based on sputtered bifunctional vanadium nitride thin films with finely tuned inter- and intracolumnar porosities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Douard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Demortière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (7), pp.1800036. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admt.201800036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sputtered LiMn1.5Ni0.5O4 thin films for Li-ion micro-batteries with high energy and rate capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Demortière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lethien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Storage Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.396-406. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ensm.2018.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Crystal to Single-Crystal Transformation in the Thorium-TEDGA-Oxalate-Nitrate System Description and Comparison of the Main Structural Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Farger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Haidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arab-Chapelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rivenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">unknown</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a multi-well plate for high-throughput characterization of heterogeneous catalysts by XRD, FT-IR, Raman and XRF spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thuriot-Roukos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dumeignil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (71), pp.40912-40920. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8ra08216b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting a better insight into the chemistry of decomposition of complex flame retarded formulation: New insights using solid state NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hansupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 153, pp.145 - 154. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films as relevant models for the surface investigation of 3-way catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreya Nandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Mamede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (11), pp.1018-1024. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.6450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undulated oxo-centered layers in PbLn$_3$O$_4$ (VO$_4$ ) (Ln= La and Nd) and relationship with Nd$_4$O$_4$(GeO$_4$ )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Colmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pautrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 260, pp.101 - 105. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2018.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">{Np 38 } clusters: the missing link in the largest poly-oxo cluster series of tetravalent actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane März</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (72), pp.10060-10063. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CC03744B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and preliminary study of NdxAE2-xMnO4±δ (AE: Ca, Sr) for symmetrical SOFC electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Durán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gardoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 317, pp.194-200. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2018.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and structural characterization of the first neptunium based metal–organic frameworks incorporating {Np 6 O 8 } hexanuclear clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. März</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Feuchter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (51), pp.6979-6982. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CC03121E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and oxidation resistance of relaxed epitaxial nickel thin films grown on (100)- and (110)-SrTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; substrates by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (34), pp.5061 - 5073. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CE00797G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex tunnel structure of new La 6 (Mo 2 O 7 )(MoO 4 ) 8 : crystal growth from flux and high structural complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Colmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mendeleev Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (6), pp.592 - 594. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mencom.2017.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold(I)-Catalysed Asymmetric Hydroamination of Alkenes: A Silver- and Solvent-Dependent Enantiodivergent Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Trivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Kouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (45), pp.10777 - 10788. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201701301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A series of chiral metal–organic frameworks based on fluorene di- and tetra-carboxylates: syntheses, crystal structures and luminescence properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Audebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Poriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Canivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (15), pp.2042 - 2056. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CE00108H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original positively charged nanoflakes by liquid exfoliation of layered oxybromide cobaltites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Blazquez-Alcover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (2), pp.304-312. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ce02248k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topochemical Reduction of YMnO3 into a Composite Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles H. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Pussacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (14), pp.8547--8553. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and preliminary study of pure and Zr-doped YMnO3 compounds as Solid Oxide Fuel Cells electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Liliana Moreno Botello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Caneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 690, pp.348-355. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.08.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Nd(III) and Pu(III) Oxalates to Oxides: Influence of Nitrilotris(methylenephosphonic acid) on Chemical Composition, Structure, and Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Vitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Haidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Arab-Chapelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Rivenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (9), pp.4715 - 4725. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.7b00643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and anti-proliferative activities of ruthenium complexes containing the hydrogen sulfide-releasing ligand GYY4137</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hilf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 843, pp.26 - 31. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jorganchem.2017.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the Cation Ordering with the Deposition Pressure in Sputtered LiMn1.5Ni0.5O4 Thin Film Deposited on Functional Current Collectors for Li-Ion Microbattery Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Létiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (14), pp.6044 - 6057. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b01921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Reduction of Thermal Conductivity and Enhanced Thermoelectric Properties in CoSbS1-xSex Paracostibite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Chmielowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep46630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a large dodecameric cerium cluster stabilized by the [SiW 9 O 34 ] 10− polyoxometalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83, pp.52 - 54. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inoche.2017.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room-Temperature Wet Chemical Synthesis of Au NPs/TiH 2 /Nanocarved Ti Self-Supported Electrocatalysts for Highly Efficient H 2 Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar A. Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaida S. Alosaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emad M. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Y. Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (35), pp.30115 - 30126. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.7b07611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth study of the Ruddlesden-Popper La x Sr 2−x MnO 4±δ family as possible electrode materials for symmetrical SOFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jooris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (34), pp.21930 - 21943. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.07.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sputtered titanium carbide thick film for high areal energy on chip carbon-based micro-supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Létiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Demortiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peihua Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Daffos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (20), </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201606813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and preliminary study of La4BaCu5O13+δ and La6.4Sr1.6Cu8O20±δ ordered perovskites as SOFC/PCFC electrode materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Vázquez-Cuadriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Suescun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 288, pp.68-75. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2016.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and local electrical investigation of lead-free α-La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;WO&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; ferroelectric thin films by piezoresponse force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 617, pp.76-81. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2016.02.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal preparation of MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/Si nanowires composite with enhanced photocatalytic performance under visible light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boussekey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ezzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109, pp.634 - 643. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2016.07.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Performant Dry Reforming Catalytic System Elaborated from the Reductive Decomposition of BaNi2V2O8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero-Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Löfberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanushree Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Pussacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (18), pp.5633 - 5637. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201601109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the pH on the Condensation of Tetravalent Cerium Cations in Association with [α-SiW9O34]10- Leading to the Formation of a Ce6O4 (OH)4 Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Trivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (34), pp.5373 - 5379. </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201600941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Layer Deposition of Functional Layers for on Chip 3D Li-Ion All Solid State Microbattery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Freixas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Demortière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (2), </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.201601402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and preliminary study of the double perovskite NdBaMn2O5+δ as symmetric SOFC electrode material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Świerczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 288, pp.61-67. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2016.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Allyl–Borohydride Lanthanide Complexes: Synthesis of Ln(BH 4 ) 2 (C 3 H 5 )(THF) 3 (Ln = Nd, Sm), Characterization, and Reactivity toward Polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (4), pp.456-461. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.organomet.5b00877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grinding and Milling: Two Efficient Methodologies in the Solvent-Free Phosphomolybdic Acid-Catalyzed and Mechanochemical Synthesis of cis -4-Amido- N -yl-2-methyl-tetrahydroquinolines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Kouznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Merchán-Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Martínez-Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Brazilian Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5935/0103-5053.20160117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-Diketiminate-supported magnesium alkyl: synthesis, structure and application as co-catalyst for polymerizations mediated by a lanthanum half-sandwich complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Visseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (1), pp.26-31. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aoc.3395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structures of five new substituted tetrahydro-1-benzazepines with potential antiparasitic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sanabria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alirio Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section C : Structural Chemistry [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (5), pp.363-372. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053229616004885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiosemicarbazone modification of 3-acetyl coumarin inhibits Aβ peptide aggregation and protect against Aβ-induced cytotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dnyanesh Ranade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archika Bapat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shefali Ramteke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimba Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121, pp.803-809. </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Dynamical Diffraction Theory To Refine Crystal Structure from Electron Diffraction Data: Application to KLa5O5(VO4)2, a Material with Promising Luminescent Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Palatinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Inorganic Chemistry, 55 (5), pp.2252-2260. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b02663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of c -Axis-Oriented BiCuSeO Thin Films Directly on Si Wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linjie Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Dogheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianglong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (10), pp.3367-3370. </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.14359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted synthesis of functionalized spirohydantoins as 3-D privileged fragments for scouting the chemical space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Prevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Willand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (26), pp.2888-2894. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2016.05.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth and nanoscale electrical properties of Ce2Ti2O7thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (39), pp.32994-33002. </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ra01225f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-sensitized luminescence properties of KLa&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;(VO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;:Eu&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; for solid-state lighting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Colmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturas Katelnikovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Olchowka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (30), pp.7277-7285. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6tc02258h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nanocrystalline SnO 2 -TiO 2 System-Part I: Structural Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joice Miagava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Rubbens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Navrotsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo De Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (2), pp.631 - 637. </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.13790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Trivalent Am Substitution into U 3 O 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph den Auwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (20), pp.10438 - 10444. </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Co 3 O 4 /reduced graphene oxide nanocomposite as a superior heterogeneous catalyst for one-pot oxidative esterification of aldehydes to methyl esters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeta Panwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Al-Nafiey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (108), pp.88567-88573. </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5RA14665H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of Ca&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;Co&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;9+δ&amp;lt;/sub&amp;gt; thin film on sapphire substrate and CGO dense pellet by pulsed laser deposition. Structural, microstructural, surface and electrochemical characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thoréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Mamède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 273, pp.13-17. </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2014.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-α-[AsW9O33]9− polyoxometalates incorporating hexanuclear uranium {U6O8}-like clusters bearing the UIV form or unprecedented mixed valence UIV /UVI involving direct UVI=O–UIV bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (46), pp.19772 - 19776. </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5DT02932E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure refinement using precession electron diffraction tomography and dynamical diffraction: tests on experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Palatinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinthia Antunes Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Steciuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, B71 (6), pp.740-751. </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520615017023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and properties of La0.05Ba0.95Ti1-xMyO3 (M = Mn, Ce) as anode materials for solid oxide fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Périllat-Merceroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 283, pp.21-29. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2015.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the absolute configuration of phosphinic analogues of glutamate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Commare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (4), pp.1106-1112. </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4OB01960A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective piezoelectric coefficient measurement of BaTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films using the X-ray diffraction technique under electric field available in a standard laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 351, pp.480-486. </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.05.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BaCoO 2.22 : the most oxygen-deficient certified cubic perovskite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Iorgulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (23), pp.10728-10737. </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4DT03874F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of formation of Al4Cu9 during mechanical alloying: An experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-N. Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thuinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 87, pp.216-224. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2014.12.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-α-[AsW&amp;lt;sub&amp;gt;9&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;33&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;9-&amp;lt;/sup&amp;gt; polyoxometalates incorporating hexanuclear uranium {U&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;8&amp;lt;/sub&amp;gt;}-like clusters bearing the U&amp;lt;sup&amp;gt;IV&amp;lt;/sup&amp;gt; form or unprecedented mixed valence U&amp;lt;sup&amp;gt;IV&amp;lt;/sup&amp;gt;/U&amp;lt;sup&amp;gt;VI&amp;lt;/sup&amp;gt; involving direct U&amp;lt;sup&amp;gt;VI&amp;lt;/sup&amp;gt;=O-U&amp;lt;sup&amp;gt;IV&amp;lt;/sup&amp;gt; bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, pp.19772 - 19776. </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5dt02932e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of ferroelectricity in La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Zr&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; thin films with a frustrated pyrochlore-type structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenhmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273315092402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to newly functionalized imidazole derivatives: efficient synthesis of novel 5-amino-2-thioimidazoles using propylphosphonic anhydride (®T3P)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lasalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajâa Boulahjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolien van Obbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (8), pp.1011-1014. </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2015.01.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead-Free α-La2WO6 Ferroelectric Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Estradé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (44), pp.24409-24418. </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5b01776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the synthesis route on the formation of 12R/10H-polytypes and their magnetic properties within the Ba(Ce,Mn)O 3 family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Colis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (2), pp.829-835. </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4NJ00798K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bis(phenolate)amine-supported lanthanide borohydride complexes for styrene and trans-1,4-isoprene (co-)polymerisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hellen Dyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Kinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carin Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (27), pp.12312-12325. </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5DT00252D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic layer deposition of epitaxial CeO 2 thin layers for faster surface hydrogen oxidation and faster bulk ceria reduction/reoxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marizy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Ringuedé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cassir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (19), pp.10498-10503. </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5TA00861A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sputtered Titanium Nitride: A Bifunctional Material for Li-Ion Microbatteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Freixas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deresmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162 (4), pp.A493-A500. </w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0051504jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis of strained LaVO 3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rotella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Steciuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henni Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (17), pp.175001. </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/27/17/175001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CdCl3− vs CdCl42− in Hybrid Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boufas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mohamedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bénard-Rocherullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Roisnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, World Conference on Technology, Innovation and Entrepreneurship, 195, pp.1639--1647. </w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2015.06.229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale structure refinement of pyroxenes using precession electron diffraction tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Palatinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Ngassa Tankeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Domeneghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (a1), pp.s304-s305. </w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273315095418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible Exsolution of Nanometric Fe 2 O 3 Particles in BaFe 2– x (PO 4 ) 2 (0 ≤ x ≤ 2/3): The Logic of Vacancy Ordering in Novel Metal-Depleted Two-Dimensional Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Blazquez Alcover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénald David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Filimonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (9), pp.4237-4247. </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.5b00525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel La3Fe(MoO4)6 phase: magnetic properties and ethanol reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Colmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Bucataru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumeignil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (32), pp.14444-14452. </w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5dt01444a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental investigations of the thermoelectric properties of Bi 2 S 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Chmielowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandan Bera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Opahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjie Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117 (12), pp.125103. </w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4916528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of gallium incorporation in sol–gel derived CuIn(1−x)GaxS2 thin films for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cristini Robbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Pastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.137-144. </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.materresbull.2015.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure and Mn-doped La4SrTi5O17 layered perovskite as potential solid oxide fuel cell material: Structure and anodic performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perillat-Merceroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 274, pp.806-815. </w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2014.10.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sr4Ru6ClO18, a new Ru4+/5+ oxy-chloride, solved by precession electron diffraction: Electric and magnetic behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Palatinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Belva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 212, pp.99-106. </w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2014.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Precession Electron and X Powder for solution and refinement of materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Colmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Palatinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (a1), pp.C927-C927. </w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S205327331409072X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectricity in La2Zr2O7 thin films with a frustrated pyrochlore-type structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (20), pp.4037. </w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4tc00207e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and nanoscale piezoelectric/ferroelectric properties in Ln&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; (Ln=La, Pr and Nd) oxide thin films grown by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 553, pp.71-75. </w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminopolycarboxylate Bismuth(III)-Based Heterometallic Compounds as Single-Source Molecular Precursors for Bi 4 V 2 O 11 and Bi 2 CuO 4 Mixed Oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Bulimestru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergiu Shova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelea Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (21), pp.6092 - 6103. </w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm502009y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon-microtube scaffold decorated with anatase TiO2 as a negative electrode for a 3D litium-ion microbattery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Morgenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, 1301612, 11 p. </w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.201301612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Electron Density of Ammonium Dihydrogen Phosphate in the Paraelectric as well as Antiferroelectric Phases by the Maximum Entropy Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajul Ranjan Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (11-12), pp.586-596. </w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10870-014-0553-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transcription Factor EGR1 Localizes to the Nucleolus and Is Linked to Suppression of Ribosomal Precursor Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatella Ponti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Carlo Bellenchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Puca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marella Maroder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (5), pp.e96037. </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0096037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Binary Copper Sulfides/Selenides Really New and Promising Thermoelectric Materials?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dennler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Chmielowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (9), pp.1301581. </w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.201301581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of La0.6Sr0.4Co0.8Fe0.2O3 films for solid oxide fuel cell cathodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Dumaisnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mascot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Part of special issue European Materials Research Society (E-MRS) Spring Meeting 2013 Symposium O: Synthesis, processing and characterization of nanoscale multi functional oxide films IV, 553, pp.89 - 92. </w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured gadolinium-doped ceria microsphere synthesis from ion exchange resin: Multi-scale in-situ studies of solid solution formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 218, pp.155 - 163. </w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2014.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-irradiation and oxidation effects on americium sesquioxide and Raman spectroscopy studies of americium oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard L Caraballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 217, pp.159-168. </w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2014.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Intramolecular Hydroamination of Alkenes in Mild and Wet Conditions-Structure and Reactivity of Cationic Binuclear Gold(I) Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Trivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (8), pp.2235 - 2239. </w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201402350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Quantification of MgO surface excess on the SnO2 nanoparticles and relationship with nanostability and growth” [Appl. Surf. Sci. 257 (2011) 4219–4226]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Gouvea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlu C. Steil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 309, </w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base-Promoted Expedient Access to Spiroisatins: Synthesis and Antitubercular Evaluation of 1 H -1,2,3-Triazole-Tethered Spiroisatin–Ferrocene and Isatin–Ferrocene Conjugates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewal Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Biot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Carrere-Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guérardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (24), pp.7386-7398. </w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om4009229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrhetrenyl chalcones: Synthesis, characterization and antimalarial evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Arancibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Biot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Delaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 723, pp.143-148. </w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jorganchem.2012.08.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the diamine on the reactivity of thiosulfonato ruthenium complexes with hydrosulfide (HS − )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Galardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hombeline Daguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (8), pp.2817-2821. </w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2dt31758c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dismantling the salen framework: design of new asymmetric silylcyanation catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ternel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis M. Gauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (3), pp.580-583. </w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cy20818k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and photoluminescence studies of highly crystalline un-annealed ZnO nanorods arrays synthesized by hydrothermal technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Gokarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je-Hyung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 144, pp.234-240. </w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2013.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic Asymmetric Allylic Alkylation of 3-Arylated Piperidin-2-ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Béthegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (22), pp.4979 - 4985. </w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201300510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel 1,2,4-thiadiazole derivatives: Crystal structure, conformational analysis, hydrogen bond networks, calculations, and thermodynamic characteristics of crystal lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.O. Surov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.T. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.N. Proshin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117, pp.10414-10429. </w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp405624e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labile Degree of Disorder in Bismuth-Oxophosphate Compounds: Illustration through Three New Structural Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Colmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aliev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Endara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (2), pp.861 - 871. </w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic402930d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High surface capacity Li-ion all solid state 3D microbattery based on anatase TiO2 deposited by ALD on silicon microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Morgenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp.119-129. </w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05810.0119ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing mechanism of hydrogen sensors based on palladium-loaded tungsten oxide (Pd–WO3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Boudiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Georges Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rony Snyders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 187, pp.84-93. </w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2012.09.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Layer Deposition, a Key Technique for Processing Thin-Layered SOFC Materials - Case Of Epitaxial Thin Layers of CeO2 Catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marizy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Desaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ringuedé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 57 (1), pp.983-990. </w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05701.0983ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of the Large {Actinide} 38 Poly-oxo Cluster with Uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Beaurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (42), pp.15678 - 15681. </w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja4067207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the structure and reducibility of 3D versus 2D La/Sr titanates for SOFC anodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Périllat-Merceroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Nöelle Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 247-248, pp.76 - 85. </w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2013.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the catalytic properties of rare earth borohydrides for the polymerisation of isoprene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Semlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dalton Transactions, 42 (3), pp.790-801. </w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2dt31624b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures and phases transition in hexylenediammonium pentachlorobismuthate (III) [NH3(CH2)6NH3]BiCl5 crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jeghnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rhandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 200, pp.22-29. </w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2013.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XRD Monitoring of α Self-Irradiation in Uranium–Americium Mixed Oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (24), pp.14196-14204. </w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic402124s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural investigations and nanoscale ferroelectric properties in lead-free Nd2Ti2O7 thin films grown on SrTiO3 substrates by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, CrystEngComm, 15 (2121), pp.4341-4350. </w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3ce40256h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of deuteration: A new isotopic polymorph of glycine silver nitrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himal Bhatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1049, pp.27-35. </w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2013.05.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(t-BuC5H4)3Nd: A triscyclopentadienyl rare earth compound as non-classical isoprene polymerization pre-catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Yong Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Visseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 743, pp.139-146. </w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jorganchem.2013.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxypropyl-?-cyclodextrin as a versatile additive for the formation of metastable tetragonal zirconia exhibiting high thermal stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wyrwalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, CrystEngComm, 15 (1111), pp.2076-2083. </w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2ce26540k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed metallic Ba(Co,Mn)X0.2-xO3-δ (X=F, Cl) hexagonal perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iorgulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tancret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Renaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 198, pp.210-217. </w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2012.09.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of ferroelectricity in metastable Sm2Ti2O7 thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (19), pp.9806. </w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2jm16261j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Metallic Ba(Co,Fe)X 0.2 O 3−δ (X = F, Cl) Hexagonal Perovskites: Drastic Effect of Fe-Incorporation on Structural and Electronic Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Iorgulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tancret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (14), pp.7598-7608. </w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic3004068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influenza A H3N2 subtype virus NS1 protein targets into the nucleus and binds primarily via its C-terminal NLS2/NoLS to nucleolin and fibrillarin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krister Melén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Tynell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riku Fagerlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hernandez-Verdun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virol J</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.167. </w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1743-422X-9-167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanocrystal growth in SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; glass-ceramic monoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. van Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Si Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Turrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43, pp.869 - 875. </w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.3099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a Fe II SH Complex Stabilized by an Intramolecular N–H···S Hydrogen Bond, Which Acts as a H 2 S Donor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Galardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (19), pp.10068-10070. </w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic300952d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">α-Amino-Oximes Based on Optically Pure Limonene: A New Ligands Family for Ruthenium-Catalyzed Asymmetric Transfer Hydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Samir Ibn El Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin El Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Dahdouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Suisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chirality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (8), pp.675-682. </w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chir.22073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion of tetrabutylammonium cations in a chiral thiazolium/triflate network: Solid state and solution structural investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Suisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1010, pp.152-157. </w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2011.11.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hall-effect measurements of sol-gel derived CuInS2 thin films for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourlier Yoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Zegaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics, part 2 : Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (12), pp.125801-1-3. </w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1143/APEX.5.125801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of microstructure in ferroelectric lead-free La2Ti2O7 thin film grown on (001)-SrTiO3 substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (20), </w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2ce26078f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability limit of the layered-perovskite structure in Ln2Ti2O7 (Ln = lanthanide) thin films grown on (110)-oriented SrTiO3 substrates by the sol–gel route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (47), pp.24894. </w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2jm34729f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular interactions in 2-aminopyridinium malonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Choudhury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (2), pp.354-360. </w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0022476612020217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Cobalt(III) Hydroxamic Acid Complexes Based on a Tris(2-pyridylmethyl)amine Scaffold: Reactivity toward Cysteine Methyl Ester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Allam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Selkti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (17), pp.9350-9356. </w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic301090t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray, thermal and vibrational studies of two structural phases transition in hexylenediammonium pentachlorobismuthate (III) [NH3(CH2)6NH3]BiCl5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jeghnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rhandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazzah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1028, pp.79-87. </w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2012.05.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sharp change in the mineralogy of annealed protoplanetary dust at the glass transition temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roskosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 529, pp.A111. </w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201016244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Characterization and Photoluminescent Properties of (La1‐xSmx)2Ti2O7 Solid Solutions Synthesized by a Sol‐Gel Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (24), pp.3569-3576. </w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201100309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and Nanoscale Piezoelectric/Ferroelectric Properties in La 2 Ti 2 O 7 Thin Films Grown on (110)‐Oriented Doped Nb:SrTiO 3 Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (10), pp.961-969. </w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201100105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of amorphous silicates far from equilibrium part II: Experimental insight into the key role of decoupled cation mobilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roskosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 357 (19-20), pp.3467-3473. </w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2011.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and nanoscale piezoelectric/ferroelectric properties in La&lt;inf&gt;2&lt;/inf&gt;Ti&lt;inf&gt;2&lt;/inf&gt;O&lt;inf&gt;7&lt;/inf&gt; thin films grown on (110)‐oriented doped Nb:SrTiO&lt;inf&gt;3&lt;/inf&gt; substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Advanced Engineering Materials, 13 (1010), pp.961-969. </w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201100105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Study of a Ce-Doped La/Sr Titanate for Solid Oxide Fuel Cell Anode Operating Directly on Methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perillat-Merceroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, pp.1539-1550. </w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm103316b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of MgO surface excess on the SnO2 nanoparticles and relationship with nanostability and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Gouvea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlu C. Steil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 257 (9), pp.4219 - 4226. </w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2010.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An uranyl citrate coordination polymer with a 3D open-framework involving uranyl cation-cation interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Abraham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (11), pp.2422. </w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0dt01721c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the active species in the working alumina-supported cobalt catalyst under various conditions of Fischer–Tropsch synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sadeqzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Karaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.V. Safonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fongarland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chambrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 164 (1), pp.62-67. </w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2010.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the dopant nature on the conductivity of oxygen overstoichiometric oxyapatites with controlled microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beaudet-Savignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Noëlle Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 185 (1), pp.18-26. </w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2010.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-patterning of LiPON and lithium iron phosphate material deposited onto silicon nanopillars array for lithium ion solid state 3D micro-battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Zegaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88 (10), pp.3172-3177. </w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2011.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and photocatalytic activity of iodine-doped ZnO nanoflowers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barka-Bouaifel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.10982 - 10989. </w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1JM11351H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcellular localization of SREBP1 depends on its interaction with the C-terminal region of wild-type and disease related A-type lamins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Duband-Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Woerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wikayatou Attanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kondé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 317 (20), pp.2800-13. </w:t></w:r><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yexcr.2011.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, structural characterization and biological activity against several human tumor cell lines of four rhenium(I) diseleno-ethers complexes: Re(CO)3Cl(PhSe(CH2)2SePh), Re(CO)3Cl(PhSe(CH2)3SePh), Re(CO)3Cl(HO2C–CH2Se(CH2)2SeCH2–CO2H) and Re(CO)3Cl(HO2C–CH2Se(CH2)3SeCH2–CO2H)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kermagoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean D’angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (2), pp.347-353. </w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poly.2010.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete topological analysis of electron density obtained by maximum entropy method and its comparison with the theoretical electron density: A case study of 2-aminopyridinium maleate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajul Ranjan Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 994 (1-3), pp.44-54. </w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2011.02.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Stability, and Reactivity of [(TPA)Zn(SH)]+ in Aqueous and Organic Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Galardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Artaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201100527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and catalytic performance of Pt-promoted alumina-supported cobalt catalysts under realistic conditions of Fischer–Tropsch synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héline Karaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Safonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chambrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fongarland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 277 (1), pp.14-26. </w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2010.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local relaxation in lanthanum silicate oxyapatites by Raman scattering and MAS-NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beaudet-Savignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (6), pp.1455 - 1461. </w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.2878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure and vibrational studies of butylenediammonium pentachlorobismuthate (III) hydrate [NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;(CH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;]BiCl&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;*H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rhandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazzah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 990, pp.95 - 101. </w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2011.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamellar Titanates: A Breakthrough in the Search for New Solid Oxide Fuel Cell Anode Materials Operating on Methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perillat-Merceroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. N. Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.573-576. </w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.201100107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The traffic of proteins between nucleolar organizer regions and prenucleolar bodies governs the assembly of the nucleolus at exit of mitosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Gébrane-Younís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Jobart-Malfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.202-211. </w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/nucl.1.2.11334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-Flop Transition and Magnetocaloric Effect through Disconnected Magnetic Blocks in Co$^{III}$ /Co$^{IV}$ Oxybromides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (12), pp.3807-3816. </w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm100571v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigation of composite phases Ba1+x[(NaxMn1-x)O-3] with x similar or equal to 2/7, 5/17 and 1/3; exotic Mn4.5+ valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mentre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 225 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.2010.1206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, crystal structure and thermal behavior of two hydrated forms of lanthanide phthalates Ln2(O2+C6H4–CO2)3(H2O) (Ln=Ce, Nd) and Nd2(O2C–C6H4–CO2)3(H2O)3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Abraham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 183 (9), pp.1943 - 1948. </w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2010.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further studies on the lithium phosphorus oxynitride solid electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pichonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Godey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pichonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 123, pp.231 - 235. </w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2010.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba8Co2Mn6ClO22, a quasi-1D hexagonal perovskite polytype containing new 8H-blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Iorgulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tancret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (29), pp.5271. </w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cc00294a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of the effects of the growth of SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanoparticles on the structural properties of glass–ceramic planar waveguides using Raman and FTIR spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T.T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Turrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eddafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 976, pp.314 -319. </w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2010.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Alternate Route to Disulfanido Complexes by Nucleophilic Attack of Thiolates on Ruthenium-Bound Thiosulfonato Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Galardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Artaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (20), pp.9119-9121. </w:t></w:r><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic101795s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile Synthesis of Lanthanidocenes by the “Borohydride/Alkyl Route” and Their Application in Isoprene Polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Visseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mortreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (18), pp.2867-2876. </w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201000184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situXRD investigation of the evolution of alumina-supported cobaltcatalysts under realistic conditions of Fischer-Tropsch synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héline Karaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingping Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fongarland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griboval-Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (5), pp.788 - 790. </w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b920110f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter- and Intramolecular Hydroamination of Unactivated Alkenes Catalysed by a Combination of Copper and Silver Salts: The Unveiling of a Brønstedt Acid Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 352 (18), pp.3293 - 3305. </w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201000536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-free microwave-assisted Meyers’ lactamization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Jida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Deprez-Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Malaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.961-964. </w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b924111f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of Bi31Cr5O61.5, a new bismuth chromium oxide, potential mixed-ionic–electronic conductor for solid oxide fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Colmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Drache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 195 (21), pp.7207-7212. </w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible coordinative chain transfer polymerization of styrene by rare earth borohydrides, chlorides/dialkylmagnesium systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Violante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mortreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (4), pp.802-814. </w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.23828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and dielectric/ferroelectric properties of (La1−xNdx)2Ti2O7 synthesized by sol–gel route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicia Prihor Gheorghiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 183 (7), pp.1652-1662. </w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2010.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Characterization, and Reactivity of Alkyldisulfanido Zinc Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Galardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Selkti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Artaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (13), pp.5921 - 5927. </w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic900238v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The incommensurately modulated crystal structure of β-Pb 2 BiVO 6 : interpretation of the phase transition α → β → δ and conduction properties of related materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Drache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wignacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (4), pp.416 - 425. </w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108768109020898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SURFACE TEMPERATURE OF PROTOPLANETARY DISKS PROBED BY ANNEALING EXPERIMENTS REFLECTING SPITZER OBSERVATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roskosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 707 (2), pp.L174 - L178. </w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/707/2/L174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular interactions in the anomalous salt: 2-Aminopyridinium maleate maleic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitra Chitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitra Murli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Choudhury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 923 (1-3), pp.45 - 52. </w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2009.01.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of carboxamido nitrogen donors on the redox potential of copper(III) complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desbenoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Galardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coordination Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 62 (15), pp.2472 - 2479. </w:t></w:r><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00958970902855614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fluorescent zinc complexes: towards specific sensors for hydrogen sulfide in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Galardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Artaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42, </w:t></w:r><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b907115f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ca 3 Co 4 O 9−δ : A Thermoelectric Material for SOFC Cathode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nagasawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Daviero-Minaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (19), pp.4738 - 4745. </w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm902040v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibrillarin and Nop56 interact before being co-assembled in box C/D snoRNPs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Lechertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Grob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hernandez-Verdun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 315 (6), pp.928-42. </w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yexcr.2009.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Ni(H2O)4]3[U(OH,H2O)(UO2)8O12(OH)3], crystal structure and comparison with uranium minerals with U3O8-type sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Rivenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Abraham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 182 (4), pp.905 - 912. </w:t></w:r><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2009.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled growth of SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanocrystals in Eu&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;-Doped SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; planar waveguides: a spectroscopic investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.N.B. Bhaktha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cristini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113, pp.21555 - 21559. </w:t></w:r><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp907764p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge-density analysis of hydrogen-bonded complexes of glycine by the maximum entropy method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajul Ranjan Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chitra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 938 (1-3), pp.229 - 237. </w:t></w:r><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2009.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2,6-Diphenylthiazolo[3,2-b][1,2,4]triazoles as telomeric G-quadruplex stabilizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Klupsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Guédin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (13), pp.3434 - 3438. </w:t></w:r><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2009.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of SIRT7 in resumption of rDNA transcription at the exit from mitosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Grob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane. E. Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Mcstay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hernandez-Verdun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 122 (4), epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.042382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and luminescence properties of (N-Doped) ZnO nanostructures from a dimethylformamide aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laureyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113, pp.13643-13650. </w:t></w:r><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp903504w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical impedance spectroscopy of ZnO nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laureyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, pp.945-949. </w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2009.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Transitions in the BiVO4-nPbO (n = 1, 2) System: Structural–Electrical Properties Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wignacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Drache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (1), pp.113 - 118. </w:t></w:r><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-008-0588-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of local defects in the oxygen excess apatite La9.67(SiO4)6O2.5 from high resolution neutron powder diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beaudet-Savignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Noëlle Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 182 (12), pp.3358 - 3364. </w:t></w:r><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2009.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprecedented dual behaviour of a half-sandwich scandium-based initiator for both highly selective isoprene and styrene polymerisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina da Costa Violante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mortreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Visseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23, </w:t></w:r><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b903403j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An easy sol–gel route for deposition of oriented Ln2Ti2O7 (Ln=La, Nd) films on SrTiO3 substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 311 (16), pp.4134 - 4141. </w:t></w:r><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.06.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Ba2In2−xVxO5+x phases: Complementarity of diffraction, Raman and absorption techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Daviero-Minaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rubbens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.N. Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 179 (21-26), pp.771 - 775. </w:t></w:r><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2008.01.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation kinetics of Ni metallic films: formation of NiO-based resistive switching structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Courtade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Turquat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Lisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Goux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 516 (12), pp.4083-4092. </w:t></w:r><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2007.09.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-Aminopyridinium maleate: A structural study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Chitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredric Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitra Murli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Choudhury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 891 (1-3), pp.103 - 109. </w:t></w:r><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2008.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism in PbBiOXO4 compounds (X=V, P, As). Part I: Crystal structures of α- and β-PbBiOVO4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Drache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Nöelle Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 181 (9), pp.2260 - 2267. </w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2008.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neutron diffraction study of the oxygen diffusion in molybdenum doped Ba2In2O5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nambi Giridharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Noelle Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 179 (35-36), pp.1986 - 1995. </w:t></w:r><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2008.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface Excess and Polymorphic Stability of Nanosized Zirconia-Magnesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo H.R Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo J. B. Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Lorriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlu C. Steil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (10), pp. 3505-3511. </w:t></w:r><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm703599r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of Ba2In2 − x Sn x O5 + x/2 oxide ion conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Seymour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Rubbens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Nöelle Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (6), pp.477 - 482. </w:t></w:r><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11581-008-0234-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(MBi)46V8Oy-family type (M=Pb, Sr, Ca, Cd, Na0.5Bi0.5): Syntheses, crystal structures and conductivity properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Drache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wignacourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (8), pp.1074 - 1082. </w:t></w:r><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ionic half-metallocenes of early lanthanides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Visseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mortreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 451, pp.352. </w:t></w:r><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2007.04.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PMN-PT thin films grown by sputtering on silicon substrate : influence of the annealing temperature on the physico-chemical and electrical properties of the films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Remiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Detalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Herdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Soyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Chemical Intermediates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34, pp.201-215. </w:t></w:r><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156856708783623465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional inorganic arrangement in the bismuth oxalate hydroxide Bi(C2O4)OH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Rivenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Abraham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 181 (10), pp.2586 - 2590. </w:t></w:r><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2008.06.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationic borohydrido–neodymium complex: Synthesis, characterization and its application as an efficient pre-catalyst for isoprene polymerisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Visseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mainil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mortreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34, </w:t></w:r><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b806669h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism in PbBiOXO4 compounds (X=V, P, As): Part II—PbBiOPO4 and PbBiOAsO4 structures and characterization of related solid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Drache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Nöelle Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wignacourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 181 (9), pp.2268 - 2273. </w:t></w:r><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2008.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of mononuclear hydroxamato and hydroximato complexes of iron(iii) based on the tris-(2-pyridylmethyl)amine ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Galardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Selkti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Artaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45, </w:t></w:r><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b808967a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure, dimensionality and magnetism of new cobalt oxyhalides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Ehora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (4), pp.471 - 475. </w:t></w:r><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Electrons and Orbitals in a Nearly One-Dimensional Co3+/Co4+ System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Legris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pautrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (5), pp.1741-1749. </w:t></w:r><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm702678v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationic borohydrido-neodymium complex : synthesis, characterization and its application as an efficient pre-catalyst for isoprene polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Visseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mainil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Mortreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal- Chemical Society Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.4558-4561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new investigation of the system NieSn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Schmetterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Flandorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usman Saeed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kauffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.869-884. </w:t></w:r><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2006.10.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot synthesis of an ionic half-sandwich complex of Neodymium. Application to stereospecific isoprene polymerization catalysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Visseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mortreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10, pp.1195. </w:t></w:r><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2007.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of structural and electrical properties of PMN-PT films deposited on Si with different bottom electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Detalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Remiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ruterana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 305 (1), pp.137-143. </w:t></w:r><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2007.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered ruthenium hexagonal perovskites: The new series [Ba2Br2-2x(CO3)x][Ban+1RunO3n+3] with n = 2, 3, 4, 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Abraham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, xx, pp.xx-xx. </w:t></w:r><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2007.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metalation of Cyclic Pseudopeptidic Thiosulfinates with Ni(II) and Zn(II) after Ring Opening: A Mechanistic Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Galardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46, pp.4515-4522. </w:t></w:r><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic062480m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal synthesis, structure and thermal stability of diamine templated layered uranyl-vanadates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Rivenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Abraham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 180, pp.722-733. </w:t></w:r><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2006.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Magnetism of New Cobalt Oxides and Oxyhalides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Ehora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, soumis, pp.xx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(MBi)46V8Oy-Family type (M=Pb; Sr; Ca; Cd; Na0.5Bi0.5) : Syntheses, crystal structures and conductivity properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Drache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wignacourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, xx, pp.xxx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Ba2In2-xVxO5+x phases: complementarity of diffraction, Raman and absorption techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Rubbens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Noëlle Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, soumis, pp.xx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neutron diffraction study of the oxygen diffusion in molybdenum doped Ba2InO5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nambi-V Giridharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Noëlle Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, soumis, pp.xx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigation of composite phases Ba1+x[(NaxMn1−x)O3] with x= 2/7, 5/17 and 1/3 ; exotic Mn4.5+ valence in perovskite-like structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Leligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, soumis, pp.xx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature perovskite crystallization of 70%PbMg1/3Nb2/3O3-30%PbTiO3 thin films deposited by sputtering and their electrical performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Detalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Remiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dkhil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91, pp.032903-1-3. </w:t></w:r><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2749859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structures and conductivity properties of MBi6V2O15 family type compounds (M = Pb, Sr, Ca, Cd, Na0.5Bi0.5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Drache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wignacourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.964-972. </w:t></w:r><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures and oxide mobility in Bi-Ln-O materials: Heritage of Bi2O3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Drache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wignacourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 107, pp.80-96. </w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cr050977s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New cobaltite materials containing CdI2-type layers: Synthesis and structures of Ba2Co4ClO7 and Ba2Co4BrO7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tancret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.885-894. </w:t></w:r><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostrictive and piezoelectric behavior of PMN-PT thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Detalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Herdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Remiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 351, pp.15-24. </w:t></w:r><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00150190701351873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New oxybromide cobaltites with layered perovskite-related structures: 18 R-Ba6Co5BrO14 and 14H-Ba7Co6BrO17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section B: Structural crystallography and crystal chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63, pp.589-596. </w:t></w:r><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108768107029394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Scattering Characterisation of bismuth based mixed oxides with Bi2O3 related structures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Rubbens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Drache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wignacourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42, pp.1683-1690. </w:t></w:r><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.materresbull.2006.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and X-Ray Structure of a Borohydrido Metallocene of Neodymium and its Use as Pre-catalyst in Nd/Mg Dual-Component Ethylene and Isoprene Polymerisations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Visseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mortreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 691, pp.86-92. </w:t></w:r><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jorganchem.2005.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-magnetic ordering of CoIV dimers in a new CoIII,IV oxychloride: Neutron diffraction analysis and DFT calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Legris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tancret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 432, pp.88-93. </w:t></w:r><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2006.10.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal evolution and crystal structures of the 3,5-pyrazole dicarboxylic acid (hydrated form and anhydrous); ligations with nickel II and barium II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Drache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Conflant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lagrenee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 798, pp.134-140. </w:t></w:r><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2006.03.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between plasma spray operational parameters and microstructure of hydroxyapatite coatings and powder particles sprayed into water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Dyshlovenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lech Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Murano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Le Maguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 200, pp.3845-3855. </w:t></w:r><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2004.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi1-xCaxMnO3 (x=0.4 and 0.45): X-ray Single-Crystal and Electron Microscopy Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premek Beran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Hervieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18, pp.3225-3236. </w:t></w:r><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm060222h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-guest interaction in Thiourea:dimethyl oxalate(2:1) complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Choudhury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62, pp.547-549. </w:t></w:r><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108270106026084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycationic disorder in [Bi6O4(OH)4](NO3)6: structure determination using synchrotron radiation and microcrystal X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maclean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 179, pp.3087-3094. </w:t></w:r><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2006.05.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sr4PbPt4O11, the first platinum oxide containing Pt26+ ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Rubbens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Abraham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 179, pp.2101-2110. </w:t></w:r><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2006.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and vibrational studies of propylenediammonium hexachlorobismuthate dihydrate, [NH3(CH2)3NH3]3(BiCl6)2·2H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ouasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Jeghnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rhandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Dhamelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dhamelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36, pp.791-796. </w:t></w:r><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.1365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of grain size on the phase transition beta2 -&amp;gt; epsilon in Bi4La2O9 material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Drache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Djelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlu-Cesar Steil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Conflant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 40, pp.1599-1608. </w:t></w:r><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.materresbull.2005.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and structure of Ba6Co6ClO16, a new cobalt oxychloride with a layered perovskite-related structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tancret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Abraham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 178, pp.3066-3073. </w:t></w:r><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2005.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi17Yb7O36 and BiYbO3 crystal structures. Characterization of thulium and lutetium homologous compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Drache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Conflant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wignacourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.269-276. </w:t></w:r><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2004.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crown Compounds Containing a 1,3,4-Thiadiazole Moiety: Microwave Assisted Synthesis, Crystal Structure and Quantum Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim Lebrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bentiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wignacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heterocycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 65 - 12, pp.2847-2860</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of a new delta' polymorph in P-substituted Pb2BiVO6; Single crystal structure of Pb2Bi(V0.84P0.16)O6 and conduction properties of related materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Drache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Conflant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 178, pp.2247-2255. </w:t></w:r><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2005.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural phase transition in [NH3(CH2)5NH3]BiCl5: thermal and vibrational studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Jeghnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ouasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rhandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Dhamelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dhamelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36, pp.1023-1028. </w:t></w:r><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.1400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new fluorite type compound Pb5Bi17X5O43: Synchrotron and neutron structure determination (X = P) and conduction properties (X = P, V and As)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wignacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Steinfink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4 (9), pp1143-1152. </w:t></w:r><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1293-2558(02)01380-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphate tungsten bronze series: crystallographic and structural properties of low-dimensional conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallogr. Sect. B-Struct. Sci.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Acta Crystallogr. Sect. B-Struct. Sci, 57, pp.603-632. </w:t></w:r><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s0108768101009685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure and electrical properties of K2P4W12O44, the m=6 member of the series of low-dimensional conductors Kx(PO2)4(WO3)2m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (4), pp.973-978. </w:t></w:r><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/a808902g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P 4 W 20 O 68 : A complex charge-density-wave modulated structure with an antiferroelectric-like lattice distortion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Foury-Leylekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62 (1), pp.176-188. </w:t></w:r><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.62.176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry and twins in the monophosphate tungsten bronze series (P02)4(W03)2m (2 &amp;lt; or = m &amp;lt; or = 14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Groult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Acta Crystallographica Section B : Structural Science [1968-2013], 56, pp.377-91. </w:t></w:r><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s0108768199016195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigation of a new variety of the low dimensional conductor with 2 m = 5 + 5: P 4 W 10 O 38</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Foury-Leylekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domengès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (4), pp.497-508. </w:t></w:r><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100510051031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster configurations in modulated EuV x Mo 8± y O 14 crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grebille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hervieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 55 (4), pp.467-483. </w:t></w:r><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108768199000452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Instabilities and Localization Effects in the Quasi-Two-Dimensional Monophosphate Tungsten Bronzes (PO2)4(WO3)2m and KxP4W8O32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Beierlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 147 (1), pp.320-327. </w:t></w:r><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jssc.1999.8289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Relations, Crystal Structure, and Electron Transport Properties of Phosphate Tungsten Bronzes (K x Na y )(PO 2 ) 4 (WO 3 ) 2 m ( m = 4, 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (8), pp.2049-2056. </w:t></w:r><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm9807790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of New Lead-Based Monophosphate Tungsten Bronzes, Pbx(PO2)4(WO3)2m(6≤m≤10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domengès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 139 (2), pp.362-372. </w:t></w:r><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jssc.1998.7858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Investigation of P4W24O80: A New Monophosphate Tungsten Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mather</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domengès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 54 (4), pp.365-375. </w:t></w:r><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108768197013785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic instabilities in the quasi-two-dimensional metallic oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Schlenker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 9 (33), pp.7081-7088. </w:t></w:r><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/9/33/010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Study of P4W14O50, a New Odd Member in the Series (PO2)4(WO3)2m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domengès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 122 (2), pp.281-290. </w:t></w:r><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jssc.1996.0114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(PO2)4(WO3)14Single Crystals of the MPTBpFamily: A HREM Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domengès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Groult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 127 (2), pp.302-307. </w:t></w:r><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jssc.1996.0387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1601"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonpietro Di Pierro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Gnos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacob" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-025-01336-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517247v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Barr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Benrabaa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Berrabah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaldja&#8208;meddour Boukhobza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202506502" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05111071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chowdhary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kumar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Henry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Demertzis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.4c01130" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158241v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiman Jrondi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chaillou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Karmazin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2025.104399" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05295730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Sharma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ardp.70075" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109464v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Alizadeh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Golmohammad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Fagg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I Lebedev" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/add76a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04818039v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bokova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kassem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Usuki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Tverjanovich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Sokolov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202400371" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05295708v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sravan Kumar Kilaparthi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pareek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c08149" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04903955v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gerlach" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Teyss&#233;dou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roch-Jeune" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145568" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05216433v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Almendras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallardo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steinbrueck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2025.117648" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04974659v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Moussa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pourpoint" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saitzek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosios Famprikis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c05119" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Ran Yu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Xin Ji" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao-Hui Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2024.12.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943202v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sthioul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheniia Chernukha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Koussir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coinon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c17204" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477058v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Vandemeulebroucke" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Batuk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Hajizadeh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Wastiaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c03199" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04727244v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Henni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaldja Meddour-Boukhobza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29194597" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04772807v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Long Le Tran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bonvalet Rolland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Proriol Serre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balloy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-024-10341-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04495652v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Huy Dinh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Whang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssine Makhlouf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnab&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-024-01816-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bukola Jolayemi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Buvat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lethien" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10090317" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648284v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Chapuis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mahmoudi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vignaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ad573a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712598v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.155472" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04791414v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Guebli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Djediai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#226;ldja Meddour-Boukhobza" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Blach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202404396" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629577v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal14070400" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764747v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Patil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le-Friec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deblock" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jeannot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226265" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673409v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Teyssedou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400682" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426894v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrin Shokouhfar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moses Abraham" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02583" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062788v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botayna Bounor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Asbani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sti&#233;venard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/acbee8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227856v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TA02770H" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04331317v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chitra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Choudhury" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Capet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bhatt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11224-023-02228-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401822v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raina Preeti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Raza" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Anand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Sharma" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA05869G" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250991v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Almoussawi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kageyama" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Kabbour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.3c00006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03989924v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boivin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fauth" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02801" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034213v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c07549" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04092701v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Fontaine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Benrkia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blach" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mathieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA01509B" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339224v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Gioia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ruggieri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Biela" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Landry" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242417395" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369028v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohui Zhang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiran Yu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c12254" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301095v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Al Bacha" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mccabe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01298" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04146255v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hance" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph16050771" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192205v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Picon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Boulahjar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hoguet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Baron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duplan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.2c01881" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04042912v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benmerabet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benrabaa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fares" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. F. Cherif" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rubbens" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202203543" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241602v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Robert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Thuriot-Roukos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01803" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033995v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankush Bhatia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hallot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leviel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202141" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04268734v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gallardo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Arancibia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Jim&#233;nez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Wilkinson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M Toro" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-023-02010-4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130862v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Miao" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifei Yuan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Ren" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c00302" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04305135v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smritijit Sen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saitzek" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02592" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04271402v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arancibia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0717-97072023000105741" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182755v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go Inoue" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfei Ma" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Cao" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c04894" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959151v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de La Pena" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202203462" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631330v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huve" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Benali Karroubi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac6328" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03871177v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Hallassi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Fodil Cherif" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahida Lerari" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Chebout" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12121507" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03690613v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parth Raval" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dhennin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vezin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Pawlak" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.140602" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03811834v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gouriet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-022-01206-5" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03806924v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bakhtiar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouberka" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12193313" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878300v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC06760E" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843226v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Buvat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brousse" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/aca050" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918348v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c03052" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401742v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2021.105774" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875848v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c02905" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03871221v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trentesaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Noelle Vannier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2022.102319" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587506v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Nikitin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202107054" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04008525v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Lheureux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chambrier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla Francesca" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Vargas" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Yedra" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.2c00913" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747992v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Leviel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202200733" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507057v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Cretu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folastre" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202100891" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501780v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Choi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joule.2021.07.003" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551562v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621003949" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545166v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Caja-Munoz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c21961" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198793v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2021.02.006" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361238v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Li" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100401" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395314v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Freixas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2021.07.038" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03474097v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meimoun" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choltirosn Sutapin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Huret" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c09744" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501760v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Bencheikh" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Kumar" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.139198" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089826v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Cherifi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128798" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135963v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuqing Pang" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddheshwar N Bhange" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.01.049" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194252v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abec57" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337210v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leroy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Douali" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legrand" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Krasinski" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00365" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401819v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Choudhury" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Bhatt" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130142" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959031v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saitzek" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Montagne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120406" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546305v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hallot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lethien" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.0c02831" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02949093v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosselin Huentupil" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Chung" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Novoa" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt01756f" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02949089v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.06.092" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485636v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Sayede" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lefevre" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC09797J" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339456v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Alejandra G&#243;mez Torres" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kaczmarek" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gauthier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03689" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02949085v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dolci" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136664" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02949079v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clevers" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duffort" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03674" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553060v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ee03787j" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02415370v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Touaa" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems-Eddine Gherdaoui" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Supiot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S179360472051008X" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933289v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Costa" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Denneulin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c01405" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656977v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Sandoval" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cardenas" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capoen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pirovano" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136494" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089832v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu. Naushad" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.125370" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401758v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Almendras" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Melis" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119050" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-081465W2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098282v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colmont" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lemoine" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Olchowka" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC07707J" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03976872v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma L. Moreno Botello" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Montenegro" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grimaldos Osorio" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ta04912f" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263482v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Farger" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Haidon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Arab-Chapelet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rivenet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02744" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263481v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Arico" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Ouendi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b01457" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03976773v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vecino-Mantilla" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gauthier-Maradei" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jose Serra" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901002" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02310376v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-I. Karato" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019gc008429" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02149083v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Harnois" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Jijie" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.04.083" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090080v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.135065" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263480v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.05.181" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187904v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.04.006" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065046v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Capoen" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.03.037" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263478v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belfaquir" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elyoubi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rhandour" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2019.04.020" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG0WH49J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362414v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Nezar" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2018.01.002" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153951v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rondeau" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas St&#233;phant" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2019/0031-2817" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263479v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.01.187" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114554v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bayart" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2019.04.049" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263484v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouasri" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S.D. Elyoubi" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Georgieva" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ts Zahariev" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2018.09.040" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04442631v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Duran" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Rangel" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Silva" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario A. Macias" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2019.115031" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZS9FKF1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135683v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Codron" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2018.08.022" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309188v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreya Nandi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Blanck" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mamede" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6450" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793438v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hansupo" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tricot" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellayer" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samyn" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.04.028" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N76RMHFB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263483v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thuriot-Roukos" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bennis" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heuson" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumeignil" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra08216b" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263493v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Surov" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Voronin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Drozd" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Churakov" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE02033C" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263489v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demorti&#232;re" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201800036" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263488v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2018.08.012" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F67B5N47-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339636v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Farger" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haidon" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arab-Chapelet" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivenet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069140v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhoan Tellez" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mac&#237;as" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2018.10.001" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779322v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentre" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pautrat" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Leclercq" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2018.01.016" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263486v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane M&#228;rz" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hennig" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC03744B" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263494v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Dur&#225;n" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Prada" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gardoll" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2018.01.025" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R015P34M-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263490v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#228;rz" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Feuchter" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duval" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC03121E" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862683v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CE00797G" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321992v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Kumar" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hamdi" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2018.01.033" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663087v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leverrier" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2017.05.028" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF5PQHBK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175390v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Blazquez-Alcover" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huv&#233;" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce02248k" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578527v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H. Gauthier" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tessier" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Pussacq" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01309" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657851v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robin" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audebrand" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poriel" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Canivet" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE00108H" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263654v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Liliana Moreno Botello" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Caneiro" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.08.125" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663095v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Vitart" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Arab-Chapelet" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bisel" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00643" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192879v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon L&#233;tiche" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b01921" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663077v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Chmielowski" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Bhattacharya" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacob" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacob" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46630" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663083v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amin" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar A. Fadlallah" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaida S. Alosaimi" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad M. Ahmed" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Y. Mostafa" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b07611" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582136v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brousse" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demortiere" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peihua Huang" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Daffos" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201606813" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663119v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jooris" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.07.062" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779334v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duval" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2017.06.015" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ5B3RSK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663092v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Abadie" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Medina" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duhal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kouach" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701301" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663081v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mencom.2017.11.018" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04Z82B0J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263656v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pineda" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Moreno" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad &#346;wierczek" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2016.01.022" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMQT2H5Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263711v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Fadlallah" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Terrier" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Jones" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnet" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00877" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268864v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kouznetsov" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Merch&#225;n-Arenas" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mart&#237;nez-Bonilla" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5935/0103-5053.20160117" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782674v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600941" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NTSHS16R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523471v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Guerrero-Caballero" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentr&#233;" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanushree Kane" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201601109" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192855v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Letiche" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Eustache" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Andrade" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201601402" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263668v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Acosta" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sanabria" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alirio Palma" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053229616004885" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8W1DFMPD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263663v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dnyanesh Ranade" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archika Bapat" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Ramteke" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bimba Joshi" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.07.028" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0M1C54K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687368v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colmont" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palatinus" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kabbour" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02663" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263699v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wu" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjie Gao" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianglong Wang" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14359" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1K7K6X1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263712v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Georges" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Visseaux" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zinck" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.3395" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-60X9V89D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263701v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Prevet" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Flipo" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit D&#233;prez" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Willand" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.05.065" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0N52LP5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715358v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joice Miagava" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Navrotsky" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo De Castro" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13790" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLC6041T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386138v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caisso" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph den Auwer" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01672" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687358v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturas Katelnikovas" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6tc02258h" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687359v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenmian Shao" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desfeux" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra01225f" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263658v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Martinez" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago V&#225;zquez-Cuadriello" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Suescun" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2016.02.010" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJSJ6JTR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681464v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.02.054" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4ZQ5XJ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505295v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamdi" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boussekey" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Addad" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ezzaouia" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.07.098" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFV17Q5J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270800v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenhmian Shao" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273315092402" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268884v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Colis" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NJ00798K" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268874v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lasalle" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj&#226;a Boulahjar" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien van Obbergen" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.01.046" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPXKV73V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681467v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Estrad&#233;" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b01776" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687360v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thery" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.05.155" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNLHQNF1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265761v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P&#233;rillat-Merceroz" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rosini" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;lin" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2015.11.005" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268872v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Commare" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rigault" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lemasson" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Deschamps" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tomas" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4OB01960A" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268876v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Iorgulescu" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renaut" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT03874F" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268873v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besson" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N. Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thuinet" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kwon" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.12.050" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZBXZKR9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244376v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loiseau" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt02932e" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268875v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marizy" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ringued&#233;" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cassir" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TA00861A" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725993v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Eustache" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Brillard" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0051504jes" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162475v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rotella" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Steciuk" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henni Ouerdane" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/17/175001" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268878v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Blazquez Alcover" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nald David" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviero-Minaud" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Filimonov" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b00525" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268868v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Palatinus" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Ngassa Tankeu" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Domeneghetti" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273315095418" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188191v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boufas" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mohamedi" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;nard-Rocherull&#233;" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Roisnel" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2015.06.229" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149284v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perillat-Merceroz" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huve" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosini" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.10.131" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV5V70JR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151538v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bourlier" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cristini Robbe" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pastre" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2015.04.016" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLFZWGK8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268883v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandan Bera" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Opahle" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Xie" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4916528" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268880v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellen Dyer" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Kinani" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carin Dietz" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT00252D" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772461v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Bucataru" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Borowiec" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Capron" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt01444a" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780689v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT02932E" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112206v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Palatinus" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Antunes Corr&#234;a" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520615017023" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268879v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeta Panwar" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Al-Nafiey" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sieber" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA14665H" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687392v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huo" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thor&#233;ton" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rolle" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mam&#232;de" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2014.10.026" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMB8CQSF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368435v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Ponti" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Carlo Bellenchi" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Puca" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bastianelli" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marella Maroder" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096037" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999999v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tilmant" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Morgenroth" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201301612" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7K8375RV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790596v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Bulimestru" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Shova" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelea Popa" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm502009y" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269080v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajul Ranjan Choudhury" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10870-014-0553-z" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790590v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Dumaisnil" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fasquelle" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mascot" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.136" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3D4VFZH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687527v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebreton" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.06.028" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX05B7WP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269078v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dennler" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201301581" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1T6M07Q9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269075v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Caraballo" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J&#233;gou" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.05.025" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS3RMFGD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717864v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201402350" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QPR4SP55-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736177v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Gouvea" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Pereira" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gengembre" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlu C. Steil" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.05.017" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269074v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Huv&#233;" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327331409072X" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269081v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Belva" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.01.012" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K72NXC5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681468v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc00207e" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687362v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Pouhet" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.036" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJT1819F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269090v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Boudiba" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Georges Olivier" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Snyders" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.09.063" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BW07MFLB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042952v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Galardon" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hombeline Daguet" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31758c" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717873v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Agbossou-Niedercorn" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michon" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;thegnies" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300510" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F30XSRHC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871953v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha Gokarna" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je-Hyung Kim" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leroy" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2013.07.031" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W4GXV0L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042963v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ternel" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M. Gauvin" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cy20818k" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780522v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aliev" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Endara" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402930d" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877701v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eustache" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tilmant" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morgenroth" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05810.0119ecst" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910298v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Surov" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Bui" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Proshin" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Idrissi" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp405624e" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263473v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marizy" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Desaunay" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chery" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ringued&#233;" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05701.0983ecst" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780283v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Falaise" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vigier" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaurain" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4067207" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790600v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-N&#246;elle Vannier" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2013.06.007" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F69PL91F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042930v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Semlali" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bria" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31624b" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263477v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jeghnou" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.01.002" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQN8R8SW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263475v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402124s" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687372v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bayart" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Chambrier" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferri" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ce40256h" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042550v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Rodrigues" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Yong Xue" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2013.06.035" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMT15GKZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044277v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Choudhury" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himal Bhatt" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2013.05.068" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCLR4DXK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685324v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bai" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wyrwalski" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Machut" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ce26540k" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796408v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iorgulescu" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tancret" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Renaut" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.09.040" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR9ZQJVS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263476v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewal Kumar" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biot" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Carrere-Kremer" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremer" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;rardel" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om4009229" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042895v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Delaney" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pascual" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2012.08.024" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70FP85P9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786913v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bernard" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zegaoui" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.5.125801" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863078v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. van Tran" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Si Bui" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turrell" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capoen" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.3099" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZVQXQ4BM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764038v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister Mel&#233;n" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Tynell" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku Fagerlund" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hernandez-Verdun" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-9-167" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269099v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tancret" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renault" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic3004068" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269085v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Samir Ibn El Alami" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin El Amrani" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Dahdouh" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Suisse" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22073" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PZ4MSQNB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269087v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roger" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic300952d" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269083v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leclercq" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2011.11.047" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RPW3DTJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782362v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ce26078f" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681471v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm34729f" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269098v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capet" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abraham" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0022476612020217" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FMVH9WTL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269091v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzah" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2012.05.061" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9ZWQSZG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269094v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Alimi" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Allam" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selkti" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic301090t" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269084v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dupont" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm16261j" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602776v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gelin" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm103316b" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736222v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2010.12.023" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269373v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillot" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roskosz" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leroux" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.06.022" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK269R2H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668306v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruyer" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201100105" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7456FDC67CE7BE234F03D2DE5A75BAF9B04A918/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173767v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhoste" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Abraham" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01721c" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269103v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sadeqzadeh" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karaca" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Safonova" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fongarland" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambrey" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.12.035" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXVK7XC5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269101v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guillot" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beaudet-Savignat" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambert" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-No&#235;lle Vannier" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2010.12.005" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XS7FDQTK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639805v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2011.06.022" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2GX0TVK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712624v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barka-Bouaifel" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sieber" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bezzi" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benner" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM11351H" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658398v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duband-Goulet" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Woerner" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Gasparini" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wikayatou Attanda" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kond&#233;" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.09.012" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269104v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2011.02.048" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F08NXCGX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269377v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kermagoret" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Morgant" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean D&#8217;angelo" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2010.10.026" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3PLCZ7T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269105v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;line Karaca" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Safonova" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chambrey" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fongarland" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.10.007" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRNZR2NP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269374v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Artaud" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100527" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5BMV8PT3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736227v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tricot" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2878" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E4D48E2031B00DF35145A3E7A45B02C599610F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699712v1" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N. Vannier" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201100107" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QRC4XRS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593291v1" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2011.01.022" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KPJCFHX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269376v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016244" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04282981v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Bruyer" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667847v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100309" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WB0NZ9X1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269384v1" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic101795s" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269385v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc00294a" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3DB5C1B8179C93CB44AD392B161953B4C3D6976/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531347v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T.T. Tran" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddafi" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouazaoui" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2010.04.010" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLVZX81K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269379v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mortreux" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000184" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KF6LBK5J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817475v1" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingping Hong" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Griboval-Constant" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b920110f" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/004E8B168E95C940158A856D246B3EED95599B81/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717881v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201000536" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJV3SMTN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269383v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Jida" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Deprez-Poulain" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Malaquin" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b924111f" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/598BCA7E79849AECB7274F05860DDFD0306AAC5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269378v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drache" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.05.013" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G5QX798-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681476v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Prihor Gheorghiu" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.05.004" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJMKM2HQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269380v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Valente" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Violante" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23828" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CB6E937D5014C976D4E7C4CCDD5FF9C3173B79E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968019v1" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toulemonde" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andre" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm100571v" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817474v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pizon" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.06.021" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN4BGM5J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477339v1" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perez" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quarez" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leligny" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mentre" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2010.1206" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586670v1" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Muro" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine G&#233;brane-Youn&#237;s" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jobart-Malfait" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Louvet" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/nucl.1.2.11334" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514193v1" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pichonat" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godey" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pichonat" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2010.04.001" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1TRH2QM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817461v1" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nagasawa" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daviero-Minaud" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Preux" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm902040v" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394808v1" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lechertier" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grob" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2009.01.016" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NML6LMRM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817471v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roskosz" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Gillot" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/2/L174" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817470v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitra Chitra" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitra Murli" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2009.01.057" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T1D3MBW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817467v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907115f" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DDE63222CF5A7F19EFC958B6DC673B1437D4154E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817466v1" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbenoit" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00958970902855614" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780876v1" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigier" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.01.019" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CTP3CGK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452855v1" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N.B. Bhaktha" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kinowski" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cristini" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp907764p" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817453v1" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2009.09.033" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLGV5M8P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817465v1" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Bakali" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Klupsch" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gu&#233;din" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Brassart" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fontaine" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.05.025" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6HTPGDR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383697v1" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liu" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piret" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laureyns" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2009.02.019" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412954v1" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903504w" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357402v1" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane. E. Wright" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mcstay" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.042382" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817462v1" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina da Costa Violante" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b903403j" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/579A8A17E2A0D82F13D5F5EFDC1C3559DD30F6D1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817457v1" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wignacourt" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Labidi" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-008-0588-z" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D0W4HDXT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817459v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.09.031" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SM6PMW9H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817455v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.06.051" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5B9RHWFX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817469v1" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic900238v" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817458v1" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768109020898" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SK0XJ44R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187467v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courtade" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Turquat" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Muller" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Lisoni" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goux" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.09.050" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792530v1" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2008.05.026" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLKCG7C7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792535v1" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chitra" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredric Capet" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2008.03.014" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JWF7CQV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792498v1" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rolle" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nambi Giridharan" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Suard" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Noelle Vannier" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2008.06.021" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365508v1" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo H.R Castro" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo J. B. Marcos" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lorriaux" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gengembre" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm703599r" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B09CSJP5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264451v1" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.04.140" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792461v1" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Seymour" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-008-0234-z" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H571N008-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792447v1" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.11.014" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360335v1" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Remiens" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Detalle" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herdier" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Wang" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856708783623465" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N2BXRDBN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780877v1" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2008.06.031" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GQ8RF4X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792529v1" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mainil" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b806669h" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D01D2010CF14901DB935F49C8C1CE651AEE217B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792531v1" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2008.05.019" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCRQRZKH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792540v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b808967a" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0246208FB8F1B2E203D3BAD65F84FFB6001C55AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792454v1" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kauffmann" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Ehora" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.12.032" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XVCRCQS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187566v1" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legris" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;bert" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm702678v" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-396WLWTW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371279v1" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mortreux" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792457v1" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rubbens" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Vannier" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2008.01.068" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187568v1" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187339v1" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2006.11.034" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187442v1" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187465v1" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187570v1" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.06.012" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176607v1" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruterana" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.04.020" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DML4108F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187426v1" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2007.05.018" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187503v1" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourl&#232;s" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daran" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic062480m" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VX20BZP3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187450v1" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nambi-V Giridharan" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187569v1" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perez" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quarez" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Leligny" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283061v1" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dkhil" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2749859" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187437v1" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.07.004" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108133v1" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr050977s" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8H9H1SDB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187411v1" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.06.012" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285654v1" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190701351873" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187403v1" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768107029394" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MDKFPHQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104948v1" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2006.11.036" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R46PCD0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187350v1" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Schmetterer" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Flandorfer" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Richter" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Saeed" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kauffman" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2006.10.045" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MLQ6N3R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082039v1" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Dyshlovenko" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Pawlowski" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Murano" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Le Maguer" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.11.037" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMLV8HNT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106197v1" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2005.08.036" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082040v1" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Bentiss" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conflant" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lagrenee" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2006.03.074" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3NWDXJM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104945v1" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.10.064" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBGMQG0R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082041v1" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Giot" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premek Beran" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malo" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Hervieu" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm060222h" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-532G5TZF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104957v1" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270106026084" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZR3445BH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082272v1" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maclean" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2006.05.043" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG4S2LF6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082070v1" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2006.04.009" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBMK7DGB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082074v1" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2005.07.016" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ2WZ5GJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082072v1" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Djelal" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlu-Cesar Steil" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2005.04.038" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVQC9Q9T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082073v1" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2004.10.018" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHNBZS9L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082042v1" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounim Lebrini" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082071v1" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2005.05.003" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCHW8Z92-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082045v1" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Jeghnou" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouasri" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rhandour" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dhamelincourt" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dhamelincourt" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1400" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M79HQLDP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082044v1" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1365" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PNTJR8BJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726567v1" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giraud" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Steinfink" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1293-2558(02)01380-8" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZNKH3ZM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04560298v1" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labbe" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0108768101009685" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TSQKNT23-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270371v1" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Drouard" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Groult" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labb&#233;" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumas" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a808902g" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/947F88C420D394F756037292FECAC79AF874C157/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270372v1" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Labb&#233;" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Groult" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foury-Leylekian" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.176" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04560315v1" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0108768199016195" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WW9SPFLF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270370v1" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domeng&#232;s" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510051031" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VQQRW0H4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270368v1" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grebille" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hervieu" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768199000452" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6PTCDPT8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270367v1" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumas" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Beierlein" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drouard" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hess" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.1999.8289" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCMNGK38-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270369v1" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maignan" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm9807790" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DG3C3L60-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270366v1" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C Masset" TargetMode="External"/><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maignan" TargetMode="External"/><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Groult" TargetMode="External"/><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.1998.7858" TargetMode="External"/><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWR4M4FZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270365v1" TargetMode="External"/><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mather" TargetMode="External"/><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768197013785" TargetMode="External"/><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A1FA4764CDFD25197858FDC46994E831A89C7C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270364v1" TargetMode="External"/><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hess" TargetMode="External"/><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schlenker" TargetMode="External"/><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/9/33/010" TargetMode="External"/><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270362v1" TargetMode="External"/><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.1996.0387" TargetMode="External"/><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZZ8RTGQV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270363v1" TargetMode="External"/><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.1996.0114" TargetMode="External"/><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3F6G27W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517247v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Barr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Benrabaa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Berrabah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaldja&#8208;meddour Boukhobza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202506502" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonpietro Di Pierro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Gnos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacob" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-025-01336-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04974659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Moussa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pourpoint" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saitzek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosios Famprikis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c05119" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05216433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Almendras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallardo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Henry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steinbrueck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2025.117648" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943202v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sthioul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheniia Chernukha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Koussir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coinon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c17204" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942858v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Ran Yu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Xin Ji" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao-Hui Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2024.12.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158241v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiman Jrondi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chaillou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Karmazin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2025.104399" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05111071v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chowdhary" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kumar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Demertzis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.4c01130" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05295730v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raza" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Sharma" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ardp.70075" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109464v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Alizadeh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Golmohammad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Fagg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I Lebedev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/add76a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04818039v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bokova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kassem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Usuki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Tverjanovich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Sokolov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202400371" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05295708v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sravan Kumar Kilaparthi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pareek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c08149" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04903955v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gerlach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Teyss&#233;dou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roch-Jeune" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145568" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426894v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrin Shokouhfar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moses Abraham" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02583" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648284v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Chapuis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mahmoudi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vignaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ad573a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723253v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bukola Jolayemi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Buvat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lethien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10090317" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04772807v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Long Le Tran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bonvalet Rolland" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Proriol Serre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balloy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-024-10341-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04727244v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Henni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaldja Meddour-Boukhobza" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29194597" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477058v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Vandemeulebroucke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Batuk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Hajizadeh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Wastiaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c03199" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04495652v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Huy Dinh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Whang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssine Makhlouf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnab&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-024-01816-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712598v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.155472" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04791414v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Guebli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Djediai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#226;ldja Meddour-Boukhobza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Blach" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202404396" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764747v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Patil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le-Friec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deblock" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jeannot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226265" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673409v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Teyssedou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400682" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629577v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal14070400" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182755v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go Inoue" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfei Ma" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Cao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c04894" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959151v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de La Pena" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202203462" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04271402v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arancibia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0717-97072023000105741" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04305135v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Almoussawi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smritijit Sen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saitzek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Kabbour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02592" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03989924v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boivin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fauth" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02801" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034213v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c07549" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04250991v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kageyama" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.3c00006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401822v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raina Preeti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Raza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Anand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Sharma" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA05869G" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04331317v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chitra" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Choudhury" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Capet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bhatt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11224-023-02228-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062788v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botayna Bounor" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Asbani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sti&#233;venard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/acbee8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227856v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TA02770H" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04092701v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Fontaine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Benrkia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blach" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mathieu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA01509B" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339224v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Gioia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ruggieri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Biela" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Landry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242417395" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369028v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohui Zhang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiran Yu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c12254" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301095v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Al Bacha" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mccabe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01298" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04146255v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hance" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph16050771" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192205v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Picon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Boulahjar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hoguet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Baron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duplan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.2c01881" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241602v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Robert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Thuriot-Roukos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01803" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033995v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankush Bhatia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hallot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leviel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202141" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04042912v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benmerabet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benrabaa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fares" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. F. Cherif" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rubbens" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202203543" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130862v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Miao" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifei Yuan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Ren" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c00302" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04268734v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gallardo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Arancibia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Jim&#233;nez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Wilkinson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M Toro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-023-02010-4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747992v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Leviel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202200733" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507057v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Cretu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folastre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202100891" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03690613v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parth Raval" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dhennin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vezin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Pawlak" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.140602" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03806924v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bakhtiar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouberka" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12193313" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878300v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC06760E" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03811834v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gouriet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-022-01206-5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03871177v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Hallassi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Fodil Cherif" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahida Lerari" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Chebout" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12121507" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631330v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huve" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Benali Karroubi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac6328" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843226v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Buvat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brousse" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/aca050" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918348v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c03052" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401742v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2021.105774" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875848v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c02905" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587506v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Nikitin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202107054" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03871221v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trentesaux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Noelle Vannier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2022.102319" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04008525v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Lheureux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chambrier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla Francesca" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Vargas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Yedra" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.2c00913" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401819v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Choudhury" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Bhatt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130142" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959031v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saitzek" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Montagne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120406" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546305v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hallot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lethien" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.0c02831" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545166v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Caja-Munoz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c21961" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198793v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2021.02.006" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501780v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Choi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joule.2021.07.003" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551562v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621003949" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361238v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Li" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100401" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395314v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Freixas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2021.07.038" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501760v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Bencheikh" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Kumar" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.139198" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03474097v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meimoun" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choltirosn Sutapin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Huret" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c09744" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089826v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Cherifi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128798" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135963v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuqing Pang" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddheshwar N Bhange" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.01.049" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194252v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abec57" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337210v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leroy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Douali" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legrand" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Krasinski" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00365" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339456v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Alejandra G&#243;mez Torres" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kaczmarek" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gauthier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03689" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02949085v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dolci" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136664" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02949093v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosselin Huentupil" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Chung" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Novoa" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt01756f" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485636v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Sayede" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lefevre" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC09797J" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02949089v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.06.092" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02949079v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clevers" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duffort" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03674" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553060v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ee03787j" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933289v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Costa" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Denneulin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c01405" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02415370v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Touaa" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems-Eddine Gherdaoui" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Supiot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S179360472051008X" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656977v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Sandoval" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cardenas" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capoen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pirovano" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136494" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089832v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu. Naushad" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.125370" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04442631v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Duran" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Rangel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Silva" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario A. Macias" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Capoen" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2019.115031" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZS9FKF1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135683v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Ouendi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Arico" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Codron" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2018.08.022" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03976872v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma L. Moreno Botello" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Montenegro" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grimaldos Osorio" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ta04912f" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263482v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Farger" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Haidon" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Arab-Chapelet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rivenet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02744" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02310376v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-I. Karato" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019gc008429" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263481v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simon" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b01457" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03976773v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vecino-Mantilla" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gauthier-Maradei" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jose Serra" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901002" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098282v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colmont" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lemoine" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Olchowka" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC07707J" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401758v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Almendras" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Melis" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119050" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-081465W2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02149083v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Harnois" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Jijie" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.04.083" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090080v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.135065" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263480v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.05.181" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187904v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.04.006" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065046v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.03.037" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263478v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belfaquir" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elyoubi" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rhandour" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2019.04.020" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG0WH49J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362414v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Nezar" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2018.01.002" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153951v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rondeau" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas St&#233;phant" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2019/0031-2817" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263484v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouasri" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S.D. Elyoubi" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Georgieva" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ts Zahariev" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2018.09.040" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114554v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bayart" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2019.04.049" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263479v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.01.187" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321992v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Kumar" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hamdi" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2018.01.033" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263493v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Surov" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Voronin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Drozd" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Churakov" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE02033C" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069140v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhoan Tellez" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mac&#237;as" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2018.10.001" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263489v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demorti&#232;re" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201800036" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263488v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2018.08.012" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F67B5N47-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339636v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Farger" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haidon" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arab-Chapelet" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivenet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263483v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thuriot-Roukos" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bennis" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heuson" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumeignil" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra08216b" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793438v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hansupo" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tricot" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellayer" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samyn" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.04.028" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N76RMHFB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309188v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreya Nandi" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Blanck" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mamede" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6450" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779322v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentre" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pautrat" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Leclercq" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2018.01.016" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263486v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane M&#228;rz" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hennig" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC03744B" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263494v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Dur&#225;n" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Prada" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gardoll" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2018.01.025" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R015P34M-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263490v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#228;rz" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Feuchter" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duval" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC03121E" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862683v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CE00797G" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663081v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mencom.2017.11.018" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04Z82B0J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663092v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Abadie" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Medina" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duhal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kouach" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701301" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657851v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robin" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audebrand" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poriel" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Canivet" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE00108H" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175390v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Blazquez-Alcover" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huv&#233;" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce02248k" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578527v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H. Gauthier" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tessier" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Pussacq" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01309" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263654v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Liliana Moreno Botello" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Caneiro" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.08.125" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663095v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Vitart" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Arab-Chapelet" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bisel" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00643" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663087v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leverrier" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2017.05.028" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF5PQHBK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192879v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon L&#233;tiche" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b01921" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663077v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Chmielowski" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Bhattacharya" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacob" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacob" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46630" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779334v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duval" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2017.06.015" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ5B3RSK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663083v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amin" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar A. Fadlallah" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaida S. Alosaimi" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad M. Ahmed" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Y. Mostafa" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b07611" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663119v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jooris" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.07.062" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582136v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brousse" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demortiere" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peihua Huang" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Daffos" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201606813" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263658v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Martinez" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago V&#225;zquez-Cuadriello" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Suescun" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2016.02.010" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJSJ6JTR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681464v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.02.054" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4ZQ5XJ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505295v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamdi" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boussekey" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Addad" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ezzaouia" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.07.098" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFV17Q5J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523471v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Guerrero-Caballero" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentr&#233;" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanushree Kane" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201601109" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782674v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600941" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NTSHS16R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192855v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Letiche" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Eustache" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Andrade" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201601402" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263656v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pineda" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Moreno" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad &#346;wierczek" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2016.01.022" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMQT2H5Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263711v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Fadlallah" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Terrier" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Jones" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnet" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00877" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268864v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kouznetsov" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Merch&#225;n-Arenas" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mart&#237;nez-Bonilla" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5935/0103-5053.20160117" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263712v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Georges" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Visseaux" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zinck" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.3395" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-60X9V89D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263668v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Acosta" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sanabria" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alirio Palma" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053229616004885" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8W1DFMPD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263663v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dnyanesh Ranade" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archika Bapat" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Ramteke" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bimba Joshi" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.07.028" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0M1C54K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687368v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colmont" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palatinus" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kabbour" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02663" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263699v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wu" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjie Gao" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianglong Wang" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14359" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1K7K6X1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263701v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Prevet" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Flipo" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit D&#233;prez" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Willand" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.05.065" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0N52LP5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687359v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenmian Shao" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desfeux" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra01225f" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687358v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturas Katelnikovas" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6tc02258h" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715358v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joice Miagava" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Navrotsky" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo De Castro" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13790" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLC6041T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386138v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caisso" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph den Auwer" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01672" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268879v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeta Panwar" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Al-Nafiey" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sieber" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA14665H" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687392v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huo" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thor&#233;ton" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rolle" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mam&#232;de" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2014.10.026" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMB8CQSF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780689v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT02932E" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112206v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Palatinus" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Antunes Corr&#234;a" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520615017023" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265761v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P&#233;rillat-Merceroz" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rosini" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;lin" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2015.11.005" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268872v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Commare" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rigault" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lemasson" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Deschamps" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tomas" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4OB01960A" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687360v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thery" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.05.155" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNLHQNF1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268876v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Iorgulescu" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renaut" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT03874F" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268873v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besson" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N. Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thuinet" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kwon" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.12.050" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZBXZKR9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244376v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loiseau" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt02932e" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270800v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenhmian Shao" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273315092402" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268874v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lasalle" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj&#226;a Boulahjar" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien van Obbergen" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.01.046" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPXKV73V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681467v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Estrad&#233;" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b01776" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268884v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Colis" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NJ00798K" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268880v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellen Dyer" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Kinani" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carin Dietz" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT00252D" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268875v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marizy" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ringued&#233;" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cassir" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TA00861A" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725993v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Eustache" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Brillard" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0051504jes" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162475v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rotella" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Steciuk" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henni Ouerdane" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/17/175001" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188191v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boufas" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mohamedi" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;nard-Rocherull&#233;" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Roisnel" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2015.06.229" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268868v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Palatinus" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Ngassa Tankeu" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Domeneghetti" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273315095418" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268878v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Blazquez Alcover" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nald David" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviero-Minaud" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Filimonov" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b00525" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772461v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Bucataru" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Borowiec" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Capron" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt01444a" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268883v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandan Bera" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Opahle" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Xie" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4916528" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151538v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bourlier" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cristini Robbe" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pastre" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2015.04.016" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLFZWGK8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149284v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perillat-Merceroz" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huve" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosini" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.10.131" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV5V70JR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269081v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Belva" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.01.012" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K72NXC5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269074v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Huv&#233;" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327331409072X" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681468v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc00207e" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687362v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Pouhet" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.036" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJT1819F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790596v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Bulimestru" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Shova" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelea Popa" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm502009y" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999999v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tilmant" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Morgenroth" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201301612" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7K8375RV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269080v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajul Ranjan Choudhury" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10870-014-0553-z" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368435v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Ponti" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Carlo Bellenchi" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Puca" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bastianelli" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marella Maroder" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096037" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269078v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dennler" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201301581" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1T6M07Q9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790590v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Dumaisnil" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fasquelle" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mascot" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.136" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3D4VFZH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687527v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebreton" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.06.028" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX05B7WP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269075v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Caraballo" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J&#233;gou" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.05.025" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS3RMFGD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717864v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201402350" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QPR4SP55-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736177v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Gouvea" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Pereira" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gengembre" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlu C. Steil" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.05.017" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263476v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewal Kumar" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biot" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Carrere-Kremer" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremer" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;rardel" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om4009229" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042895v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Delaney" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pascual" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2012.08.024" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70FP85P9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042952v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Galardon" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hombeline Daguet" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31758c" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042963v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ternel" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Agbossou-Niedercorn" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M. Gauvin" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cy20818k" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871953v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha Gokarna" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je-Hyung Kim" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leroy" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2013.07.031" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W4GXV0L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717873v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michon" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;thegnies" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300510" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F30XSRHC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910298v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Surov" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Bui" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Proshin" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Idrissi" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp405624e" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780522v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aliev" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Endara" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402930d" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877701v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eustache" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tilmant" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morgenroth" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05810.0119ecst" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269090v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Boudiba" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Georges Olivier" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Snyders" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.09.063" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BW07MFLB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263473v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marizy" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Desaunay" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chery" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ringued&#233;" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05701.0983ecst" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780283v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Falaise" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vigier" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaurain" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4067207" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790600v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-N&#246;elle Vannier" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2013.06.007" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F69PL91F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042930v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Semlali" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bria" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31624b" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263477v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jeghnou" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.01.002" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQN8R8SW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263475v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402124s" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687372v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bayart" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Chambrier" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferri" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ce40256h" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044277v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Choudhury" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himal Bhatt" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2013.05.068" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCLR4DXK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042550v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Rodrigues" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Yong Xue" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2013.06.035" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMT15GKZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685324v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bai" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wyrwalski" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Machut" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ce26540k" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796408v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iorgulescu" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tancret" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Renaut" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.09.040" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR9ZQJVS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269084v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dupont" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm16261j" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269099v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tancret" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renault" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic3004068" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764038v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister Mel&#233;n" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Tynell" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku Fagerlund" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hernandez-Verdun" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-9-167" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863078v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. van Tran" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Si Bui" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turrell" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capoen" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.3099" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZVQXQ4BM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269087v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roger" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic300952d" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269085v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Samir Ibn El Alami" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin El Amrani" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Dahdouh" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Suisse" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22073" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PZ4MSQNB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269083v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leclercq" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2011.11.047" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RPW3DTJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786913v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bernard" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zegaoui" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.5.125801" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782362v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ce26078f" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681471v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm34729f" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269098v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capet" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abraham" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0022476612020217" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FMVH9WTL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269094v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Alimi" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Allam" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selkti" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic301090t" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269091v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzah" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2012.05.061" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9ZWQSZG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269376v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roskosz" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillot" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leroux" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016244" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667847v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100309" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WB0NZ9X1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04282981v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Bruyer" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201100105" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7456FDC67CE7BE234F03D2DE5A75BAF9B04A918/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269373v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.06.022" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK269R2H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668306v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruyer" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602776v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gelin" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm103316b" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736222v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2010.12.023" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173767v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhoste" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Abraham" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01721c" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269103v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sadeqzadeh" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karaca" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Safonova" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fongarland" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambrey" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.12.035" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXVK7XC5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269101v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guillot" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beaudet-Savignat" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambert" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-No&#235;lle Vannier" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2010.12.005" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XS7FDQTK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639805v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2011.06.022" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2GX0TVK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712624v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barka-Bouaifel" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sieber" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bezzi" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benner" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM11351H" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658398v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duband-Goulet" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Woerner" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Gasparini" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wikayatou Attanda" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kond&#233;" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.09.012" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269377v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kermagoret" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Morgant" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean D&#8217;angelo" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2010.10.026" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3PLCZ7T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269104v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2011.02.048" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F08NXCGX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269374v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Artaud" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100527" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5BMV8PT3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269105v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;line Karaca" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Safonova" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chambrey" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fongarland" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.10.007" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRNZR2NP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736227v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tricot" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2878" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E4D48E2031B00DF35145A3E7A45B02C599610F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593291v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2011.01.022" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KPJCFHX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699712v1" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N. Vannier" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201100107" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QRC4XRS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586670v1" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Muro" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine G&#233;brane-Youn&#237;s" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jobart-Malfait" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Louvet" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/nucl.1.2.11334" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968019v1" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toulemonde" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andre" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm100571v" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477339v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perez" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quarez" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leligny" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mentre" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2010.1206" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817474v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pizon" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.06.021" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN4BGM5J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514193v1" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pichonat" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godey" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pichonat" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2010.04.001" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1TRH2QM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269385v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc00294a" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3DB5C1B8179C93CB44AD392B161953B4C3D6976/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531347v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T.T. Tran" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddafi" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouazaoui" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2010.04.010" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLVZX81K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269384v1" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic101795s" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269379v1" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mortreux" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000184" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KF6LBK5J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817475v1" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingping Hong" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Griboval-Constant" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b920110f" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/004E8B168E95C940158A856D246B3EED95599B81/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717881v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201000536" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJV3SMTN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269383v1" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Jida" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Deprez-Poulain" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Malaquin" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b924111f" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/598BCA7E79849AECB7274F05860DDFD0306AAC5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269378v1" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drache" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.05.013" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G5QX798-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269380v1" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Valente" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Violante" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23828" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CB6E937D5014C976D4E7C4CCDD5FF9C3173B79E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681476v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Prihor Gheorghiu" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.05.004" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJMKM2HQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817469v1" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic900238v" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817458v1" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Labidi" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wignacourt" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768109020898" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SK0XJ44R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817471v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roskosz" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Gillot" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/2/L174" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817470v1" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitra Chitra" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitra Murli" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2009.01.057" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T1D3MBW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817466v1" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbenoit" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00958970902855614" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817467v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907115f" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DDE63222CF5A7F19EFC958B6DC673B1437D4154E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817461v1" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nagasawa" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daviero-Minaud" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Preux" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm902040v" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394808v1" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lechertier" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grob" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2009.01.016" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NML6LMRM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780876v1" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigier" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.01.019" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CTP3CGK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452855v1" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N.B. Bhaktha" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kinowski" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cristini" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp907764p" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817453v1" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2009.09.033" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLGV5M8P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817465v1" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Bakali" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Klupsch" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gu&#233;din" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Brassart" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fontaine" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.05.025" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6HTPGDR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357402v1" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane. E. Wright" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mcstay" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.042382" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412954v1" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liu" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piret" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laureyns" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903504w" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383697v1" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2009.02.019" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817457v1" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-008-0588-z" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D0W4HDXT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817459v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.09.031" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SM6PMW9H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817462v1" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina da Costa Violante" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b903403j" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/579A8A17E2A0D82F13D5F5EFDC1C3559DD30F6D1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817455v1" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.06.051" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5B9RHWFX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792457v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rubbens" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Vannier" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2008.01.068" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187467v1" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courtade" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Turquat" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Muller" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Lisoni" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goux" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.09.050" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792535v1" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chitra" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredric Capet" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2008.03.014" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JWF7CQV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792530v1" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2008.05.026" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLKCG7C7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792498v1" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rolle" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nambi Giridharan" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Suard" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Noelle Vannier" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2008.06.021" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365508v1" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo H.R Castro" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo J. B. Marcos" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lorriaux" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gengembre" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm703599r" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B09CSJP5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792461v1" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Seymour" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-008-0234-z" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H571N008-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792447v1" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.11.014" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264451v1" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.04.140" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360335v1" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Remiens" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Detalle" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herdier" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Wang" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856708783623465" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780877v1" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2008.06.031" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GQ8RF4X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792529v1" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mainil" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b806669h" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D01D2010CF14901DB935F49C8C1CE651AEE217B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792531v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2008.05.019" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCRQRZKH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792540v1" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b808967a" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0246208FB8F1B2E203D3BAD65F84FFB6001C55AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792454v1" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kauffmann" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Ehora" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.12.032" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XVCRCQS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187566v1" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legris" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;bert" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm702678v" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-396WLWTW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371279v1" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mortreux" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187350v1" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Schmetterer" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Flandorfer" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Richter" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Saeed" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kauffman" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2006.10.045" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MLQ6N3R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187570v1" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.06.012" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176607v1" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruterana" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.04.020" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DML4108F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187426v1" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2007.05.018" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187503v1" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourl&#232;s" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daran" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic062480m" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VX20BZP3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187339v1" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2006.11.034" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187568v1" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187442v1" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187465v1" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187450v1" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nambi-V Giridharan" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187569v1" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perez" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quarez" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Leligny" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283061v1" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dkhil" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2749859" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187437v1" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.07.004" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108133v1" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr050977s" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8H9H1SDB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187411v1" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.06.012" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285654v1" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190701351873" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187403v1" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768107029394" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MDKFPHQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104948v1" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2006.11.036" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R46PCD0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106197v1" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2005.08.036" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104945v1" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.10.064" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBGMQG0R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082040v1" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Bentiss" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conflant" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lagrenee" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2006.03.074" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3NWDXJM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082039v1" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Dyshlovenko" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Pawlowski" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Murano" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Le Maguer" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.11.037" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMLV8HNT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082041v1" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Giot" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premek Beran" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malo" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Hervieu" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm060222h" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-532G5TZF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104957v1" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270106026084" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZR3445BH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082272v1" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maclean" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2006.05.043" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG4S2LF6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082070v1" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2006.04.009" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBMK7DGB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082044v1" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouasri" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Jeghnou" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rhandour" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dhamelincourt" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dhamelincourt" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1365" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PNTJR8BJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082072v1" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Djelal" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlu-Cesar Steil" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2005.04.038" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVQC9Q9T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082074v1" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2005.07.016" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ2WZ5GJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082073v1" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2004.10.018" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHNBZS9L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082042v1" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounim Lebrini" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082071v1" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2005.05.003" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCHW8Z92-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082045v1" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1400" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M79HQLDP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726567v1" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giraud" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Steinfink" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1293-2558(02)01380-8" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZNKH3ZM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04560298v1" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labbe" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0108768101009685" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TSQKNT23-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270371v1" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Drouard" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Groult" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labb&#233;" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumas" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a808902g" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/947F88C420D394F756037292FECAC79AF874C157/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270372v1" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Labb&#233;" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Groult" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foury-Leylekian" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.176" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04560315v1" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0108768199016195" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WW9SPFLF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270370v1" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domeng&#232;s" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510051031" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VQQRW0H4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270368v1" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grebille" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hervieu" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768199000452" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6PTCDPT8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270367v1" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumas" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Beierlein" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drouard" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hess" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.1999.8289" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCMNGK38-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270369v1" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maignan" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm9807790" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DG3C3L60-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270366v1" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C Masset" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maignan" TargetMode="External"/><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Groult" TargetMode="External"/><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.1998.7858" TargetMode="External"/><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWR4M4FZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270365v1" TargetMode="External"/><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mather" TargetMode="External"/><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768197013785" TargetMode="External"/><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A1FA4764CDFD25197858FDC46994E831A89C7C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270364v1" TargetMode="External"/><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hess" TargetMode="External"/><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schlenker" TargetMode="External"/><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/9/33/010" TargetMode="External"/><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270363v1" TargetMode="External"/><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.1996.0114" TargetMode="External"/><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3F6G27W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270362v1" TargetMode="External"/><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.1996.0387" TargetMode="External"/><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZZ8RTGQV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>