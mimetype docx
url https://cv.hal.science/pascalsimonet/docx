--- v0 (2026-03-23)
+++ v1 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> PASCAL SIMONET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Pascal SIMONET Maître de conférences Centre de Recherche en Éducation de Nantes, CREN (UR 2661).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascalsimonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2585-6764</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">157131696</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypo-socialisation du mouvement : prévention durable des troubles musculo-squelettiques chez des fossoyeurs municipaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Conservatoire national des arts et metiers - CNAM, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011CNAM0774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00652318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which training of occupational gesture as lever for the prevention of musculoskeletal disorders? Reflection based on an interdisciplinary action biomechanical/clinical activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Savescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (3), pp.49. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.871.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798873v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d’actions multimodales, développement professionnel et santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (1), pp.9-36. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11nxx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUELLE CONCEPTION DE LA RENORMALISATION DANS LE MÉTIER D’ENSEIGNANT ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Kohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 40, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13fs7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement du corps et prévention des troubles musculosquelettiques dans la co-conception d’une formation initiale au métier de sellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 53 (4), pp.77-102. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.534.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03638190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement professionnel et co-construction de savoirs de métier d’étudiants stagiaires dans l’activité conjointe avec le formateur-chercheur : analyses didactique et clinique de l’activité d’auto-confrontation croisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.49 - 76. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.8259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary methodological framework of biomechanics and occupational psychology for MSD prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Savescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (2), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.5836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Geste dialogué » et prévention des TMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 83 (1), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.831.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité et vision professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (3), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.6814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie interdisciplinaire de prévention des TMS : association de la Biomécanique et de la Clinique de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Savescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (2), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.5802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir dans l’entreprise pour soutenir la discussion sur le travail comme moyen de transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19-3, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pistes.5491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marge de manœuvre et pouvoir d’agir dans la prévention des TMS et des RPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vézina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.781.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01302970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging workers in WRMSD prevention: Two interdisciplinary case studies in an activity clinic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Kloetzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillerou-Grivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (2), pp.161-173. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-141970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoirs d'agir et marges de manœuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marge de manoeuvre et pouvoir d'agir dans la prévention des TMS et des RPS, vol. 78 (n° 1), pp. 31-52. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.781.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La socialisation des gestes de métier : un enjeu de santé au travail qui interroge la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Poussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les synergies travail-formation, HS6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'observation de l'activité de travail et prévention durable des TMS : action et discussion interdisciplinaire entre clinique de l'activité et ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.104-128. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.2481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps : l'œuvre du collectif de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 6, pp.23-30. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp.006.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’examen méthodique d’un geste de métier pour une prévention durable des TMS : une intervention en clinique de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (2), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pistes.2404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bruner. Pourquoi nous racontons nous des histoires ? Paris Editions Retz, 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conquête d’une nouvelle marge de manœuvre organisationnelle par le développement des pouvoirs d’agir sur la prescription. Le cas d’une intervention-recherche dans un établissement public de la formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Coutarel, Mohsen Zare, Sandrine Caroly, Agnès Aublet-Cuvelier, Nicole Vézina, Alain Garrigou, Yves Roquelaure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge.s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2024, 978-2-36630-143-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser la dynamique entre travail, développement et formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de Sciences de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782807331181. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.guibe.2021.01.0365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clandestine Activity Among Care Assistants in France: Questions for Training?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Parage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st Congress of the International Ergonomics Association (IEA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 219, Springer International Publishing, pp.500-507, 2021, Lecture Notes in Networks and Systems, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instruction au sosie : une méthode au service du développement de l’expérience professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de Sciences de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de Boeck supérieur, 2021, 9782807331181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission du geste, une question de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique de la musique instrumentale : entre tâche et activité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un cadre générique d’évaluation des interventions pour une prévention des TMS et RPS en psychologie du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillerou-Grivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne van de Weerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grusenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chouanière Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Précis d’évaluation des interventions en santé au travail. Pour une approche interdisciplinaire appliquée aux RPS et TMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.305-332, 2019, 978-2-36630-096-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations Between Quantitative and Qualitative Methods: Shared Contributions from an Ergonomist and an Occupational Psychologist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chatigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th Congress of the International Ergonomics Association (IEA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 824, Springer International Publishing, pp.1860-1866, 2019, Advances in Intelligent Systems and Computing, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96071-5_194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de cas n° 6. « Le travail sur le travail » pour agir en santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Desrumaux, Christine Jeoffrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 études de cas en psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.133-157, 2019, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.desru.2019.01.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formalisation d’un répertoire des gestes de métier comme instrument de l’intervention du clinicien de l’activité : une question de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Poussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ulmann Anne-Lise (dir.), Weill-Fassina Annie (dir.), Benchekroun Tahar Hakim (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenir : Histoires, Recherches, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, pp.173-183, 2017, Collection travail &amp; activité humaine, 978-2-36630-070-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel de formation et développement du geste de métier : quelle voie pour la prévention durable des TMS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les référentiels contre l'activité. En formation, gestion, certification.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2014, Le travail en débats. Colloque, 978-2-36630-030-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation du geste entre standardisation et tensions du métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maggi Bruno, Prot Bernard (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développer le pouvoir d'apprendre : pour une critique de la transmission en éducation et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TAO Digital Library, 2012, 978-88-906740-7-5. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/unibo/amsacta/348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier d'exploration sensible : atelier de stimulation sensorielle du corps en situations d’interaction pour expérimenter une didactique du sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque international de Recherches et Pratiques en Didactique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSFEA, Jun 2025, Toulouse-Auzeville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à la conduite d’entretiens collectifs visant la conception de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque international de Recherches et Pratiques en Didactique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSFEA, Jun 2025, Toulouse-Auzeville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium « Faire correspondre arts vivants & enseignement pour une « didactique du sensible »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Courchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque international de didactique professionnelle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RPDP, Jun 2025, Toulouse (31000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation dans la formation des soignants : un moyen de dépasser les limites des prescriptions de la sécurité réglée pour une meilleure prise en charge des patients ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheima El Ouafrassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoda Nouiouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque international de Recherches et Pratiques en Didactique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSFEA, Jun 2025, Toulouse-Auzeville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passer par « le faire comme si j’étais l’autre » ou comment s’ouvrir à un nouveau rapport à la consigne chorégraphique, au collectif et à soi par l’expérience sensible faite de nouvelles sensations éprouvées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Arnaud-Bestieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque international de Recherches et Pratiques en Didactique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSFEA, Jun 2025, Toulouse-Auzeville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles marges de manœuvres pour travailler en formation l’articulation sécurité réglée et sécurité gérée ? Le cas des debriefings menés par des formateurs de conduite de centrale nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque international de Recherches et Pratiques en Didactique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSFEA, Jun 2025, Toulouse-Auzeville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Regards croisés - S’engager sur le sens et la qualité du travail : l’évolution des pratiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Attractivité et fidélisation dans les établissements de l’ESR »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMUE – DGESIP - IH2EF, Jul 2024, Paris Panthéon Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Trainers' Work Situation in the Nuclear Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA 2024 Congress : " Better Life Ergonomics for Future Humans "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA, Aug 2024, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Trainers' Work Situation in the Nuclear Field.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA 2024 Congress : « Better Life Ergonomics for Future Humans »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International ergonomics association, Technical Committee « Ergonomics work analysis and training ». Symposium « Ergonomic analysis of activity and training of trainers, Aug 2024, Jeju Corée, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyager dans les postures : du travail collectif au collectif de travail : la relation enseignant-artiste dans le cadre d’un projet EAC en danse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fassier Lise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courchay Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences CREN CARDIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREN CARDIE; Centre Chorégraphique National de Nantes, Apr 2024, NANTES, Nantes Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence introductive ateliers au Colloque International Doctoral de l’Éducation et de la Formation (7ième édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre avec et par les autres en éducation et formation : enjeux épistémiques, éthiques et politiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREN, Oct 2024, NANTES, Nantes Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which training of occupational gesture as lever for the prevention of musculoskeletal disorders (msds)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Savescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA 2024 Congress : " Better Life Ergonomics for Future Humans ".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technical Committee Ergonomics work analysis and training. Symposium " Ergonomic analysis of activity and training of trainers "., Aug 2024, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instruction au sosie comme méthode de construction du collectif des formateurs et d’interpellation de la direction d’un CFA sur la qualité d’accompagnement des apprentis. Le cas d’une intervention-recherche Clinique de l’activité dans un CFA Logistique transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mahlaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RUMEF Les métiers de la formation à l’épreuve du travail. Perspectives internationales et interdisciplinaires. Symposium Maldonado M., &amp; Simonet, P. (Coord.) Des méthodes de recherche et formation au service de la fabrication d’un collectif de travail favorable au développement professionnel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Tours, May 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyager dans les postures : le cheminement des danseur-euse-s médiateur-trice-s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senatore Ambra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fassier Lise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmenegger Corinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres transmettre 2023. Pédagogie, Oeuvre, Expérience, Médiation, Sensible (P.O.E.M.S).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Chorégraphique National de Nantes, Mar 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle formation pour une prévention continue des TMS ? Réflexion interdisciplinaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Savescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Prévenir les Troubles Musculo Squelettiques ou concevoir le travail futur ? Et si on tenait les deux ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée scientifique CNAM, avec le soutien du Groupe de recherche francophone sur les troubles musculo-squelettiques, Nov 2023, CNAM, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoconfrontation croisée entre élèves et coopération interdisciplinaire entre didactique et clinique de l’activité. Le cas d’un atelier danse au collège à Marseille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Arnaud-Bestieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la TACD Coopération et Dispositifs de coopération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission du geste dansé et geste dialogué chez les élèves. Dispositif de coopération entre didactique et clinique de l’activité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Arnaud-Bestieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Congrès International de la Théorie de l’Action Conjointe en Didactique : Coopération et dispositifs de coopération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale, Nov 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes des fossoyeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirzabekiantz Eliane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panassié Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Benesh International Benmove 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CONSERVATOIRE NATIONAL SUPÉRIEUR DE MUSIQUE ET DE DANSE DE PARIS, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium « Des méthodes de recherche et formation au service de la fabrication d’un collectif de travail favorable au développement professionnel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RUMEF les métiers de la formation à l’épreuve du travail. Perspectives internationales et interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, May 2023, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quelles conditions un dialogue professionnel de qualité s'avère-t-il favorable au développement de collectifs de travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence CREN-CARDIE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREN CARDIE, May 2023, Nantes (Nantes Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps comme instrument de l’activité et le geste dialogué, entre Wallon, Ajuriaguerra, Vygotski et Bullinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches sensori-motrice d’André Bullinger. Regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7ième Journée scientifique de l’ABSM, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier - Des données brutes à leur mise en récit pour participer à la production de connaissances : de l’intérêt de monter les enregistrements vidéo de situations de travail ou d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Visa « Filmer des situations hors de la classe : une occasion de questionner la forme scolaire ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université, Nov 2022, Nantes (Nantes Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction de savoirs de métier au sein d’une situation d’autoconfrontation croisée entre deux étudiants stagiaires et un formateur-chercheur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Brière-Guenoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopérer en éducation physique et en sport : quels enjeux pour l’intervention ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque ARIS 2022 Université de Bordeaux, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-confrontations de collégiens à leurs mouvements de danse : créativité et formation d’un geste dialogué. Le cas d’un atelier danse dans un collège à Marseille-Nord.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Arnaud-Bestieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque international de didactique professionnelle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RPDP, Jun 2022, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement professionnel des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Clé(s) de l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CARDIE, DANE, DAFPEN de l’académie de Nantes, Jul 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium « Corps, activité, travail et formation. Hommage aux travaux de Gérard Vergnaud. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque international de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RPDP, Jun 2022, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand témoin chercheur - Je vois autrement, je joue autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Clé(s) de l'éducation Construire la classe Ensemble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rectorat Nantes CARDIE, Jul 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer le pouvoir d’agir des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international « Agir professoral et changement : pourquoi et comment change-t-on quand on enseigne une langue ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, équipe de recherche DILTEC, séminaire « Interactions didactiques et agir professoral » (IDAP)., Jun 2022, Paris Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage de la méthode des instructions au sosie et interrogations sur la posture clinique du psychologue dans le champ de la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès International de Psychologie du Travail Changement et innovations au travail : Quels enjeux pour les personnes et les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Association Internationale de Psychologie du Travail en Langue Française (AIPTLF), Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde « Regards croisés sur le concept d’activité ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chatigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ACFAS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier M-E, Major, I. Feillou, M. Chadouin (Coord) Le concept d'activité au coeur d’une approche interdisciplinaire de la recherche : enjeux et défis, May 2021, Université de Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage de la méthode des instructions au sosie en formation professionnelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychologie, Dec 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instruction au sosie : une méthode au service du développement professionnel de formateurs et de la transformation de l'organisation du travail au sein d'un CFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mahlaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques professionnelles - Édition 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium « Usages des instructions au sosie en intervention et en formation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Miossec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychologie, Dec 2021, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage de la méthode des instructions au sosie en formation professionnelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium « Changements, innovations et corps au travail »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès International de Psychologie du Travail. Changement et innovations au travail : quels enjeux pour les personnes et les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Psychologie du Travail en Langue Française (AIPTLF), Jul 2021, CNAM Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés d’une ergonome et d’un psychologue du travail sur l’activité en contexte de travail, d’apprentissage et de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chatigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le concept d’activité au cœur d’une approche interdisciplinaire de la recherche : enjeux et défis.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès de l’Association francophone pour le savoir (ACFAS)., May 2021, En distanciel, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment associer la mesure biomécanique au cadre d'intervention de la clinique de l’activité dans une action de prévention des TMS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Savescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55e congrès SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examen des conditions de création d’un collectif de professionnels associés à l’intervention-recherche et de conduite d’un comité de pilotage avec ses commanditaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude ViSA 2020 « Les usages des enregistrements vidéos et d’autres données empiriques dans la collaboration entre chercheurs et acteurs des activités de travail, d’enseignement-apprentissage ou de formation ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agrosup Dijon, Feb 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entretien par auto-confrontation : une méthode favorable au travail du corps par le dialogue entre pairs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de l’entretien en danse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice Sophia Antipolis., Jun 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre saisie poétique et dévoilement réflexif : du commun et du singulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vellet Joëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« S’entre-tenir : faire parler les savoirs du corps »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Festival de la Danse de Cannes 2019, Dec 2019, Cannes Côte dAzur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission du geste et ses dilemmes. Contribution d’un psychologue du travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique de l'enseignement instrumental : entre tâche et activité, une analyse des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary association between biomechanical analysis and occupational psychology: challenges and procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Savescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, FLORENCE, Italy. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96083-8_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes didactiques de métier : un concept au service de l’action. Regards croisés entre approches didactiques et clinique de l’activité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Brière-Guenoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Enjeux, débats et perspectives : 50 ans de sciences de l'éducation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoirs d’agir des professionnels et conception de nouvelles marges de manœuvre dans l’organisation du travail. Le cas d’une intervention dans un établissement de formation professionnelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat de l'art du concept de marge de manœuvre dans les projets de conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTBM, Feb 2017, Montbéliard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les gestes de métier des enseignants en croisant les regards d’une approche clinique de l’activité et des approches didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Brière-Guenoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Enjeux, débats et perspectives : 50 ans de sciences de l’éducation ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen, Oct 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoi transmettre du métier d’enseignant ? Le cas d’un dispositif de formation de formateurs d’enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième colloque international en éducation. Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sur des extraits vidéo d'enseignants en activité avec leurs élèves: qu'en dire et qu'en faire dans une perspective de développement des gestes de métier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyses croisées autour d'un même corpus: les gestes des enseignants comme objets d'étude et objet de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Unesco " former les enseignants au XXIe siècle", Feb 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de la variabilité gestuelle peut-elle devenir un moyen de développer l'activité des professionnels et de repenser leur formation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques en formation professionnelle: des actions, des processus et des relations à la croisée des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec. UQAM, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir dans la diversité des registres du métier pour favoriser le développement de dynamiques psychosociales. Le cas d'un établissement de la formation professionnelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversités au travail: individu, groupe et organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès de l'Association Internationale de Psychologie du Travail de langue Française, Jul 2016, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle mobilisation possible pour les représentants syndicaux CHSCT et CPHSCT dans des contextes de changements organisationnels ? Dans Actes de la SELF 2015 &amp;quot;Articulation performance et santé dans l'évolution des systèmes de production&amp;quot; (p. 531).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SELF 2015 "Articulation performance et santé dans l'évolution des systèmes de production"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to support the transformation of the work activity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">work organization and MSDs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Congress on Occupational Health, May 2015, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des concepts de marges de manœuvre et de pouvoir d’agir dans l’intervention : un enjeu d’articulation entre performance et santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulation performance et santé dans l'évolution des systèmes de production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France. pp.504-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir le développement des pouvoirs d'agir et des marges de manoeuvre. Le cas d'une intervention dans un établissement de la formation professionnelle dans un contexte de conduite du changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Miossec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50e congrès de la SELF. Articulation performance et santé dans l’évolution des systèmes de production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandrine Caroly (PACTE; Université de Grenoble) &amp; Alexandre Morais (PSA), Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements organisationnels et métiers sous tensions. La qualité du travail en question. Réflexions pour une gestion humaine des ressources psycho-sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Régionale de l'emploi territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux en hauteur : entre règles de sécurité et règles de métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Santé Sécurité au travail de la Mutuelle Sociale Agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mutuelle Sociale Agricole, Nov 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie de l'activité des professionnels de l'éducation : quand les obstacles de l'intervention interrogent les modalités de l'action ergonomique et son évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès annuel de l'Association canadienne d'ergonomie (ACE). Diversité des interventions, diversité des populations : quels enjeux, quels défis pour l'ergonomie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Oct 2014, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir les risques psycho-sociaux au sein de l'Éducation Nationale : questions d'actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FSU "souffrance au travail".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSU, Nov 2014, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium &amp;quot;Les enjeux de l'intervention ergonomique sur la prévention des TMS : quels débats pour la recherche et pour la pratique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International Société d'Ergonomie de Langue Française 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socializing tensions of the work activity among the practitioners engaging gravediggers and their managers in WRMSD prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premus 2013. Eighth international conference on Prevention of Work-related Musculo-Skeletal Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir pour changer le travail : quelles dynamiques outiller au sein des entreprises ? Contribution à partir de deux interventions en prévention des TMS et des RPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International du DIM Gestes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM Gestes, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le geste de métier entre standardisation et rituel funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale de l'éducation et de la formation : développer le pouvoir d'apprendre: pour une critique de la transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biennale de l'éducation et de la formation, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des TMS : l'hypo-socialisation du mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARAPT (Association Rhône -Alpes de Psychodynamique du Travail)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail : un risque ou une ressource psychologique et sociale ? Contribution à la réflexion sur les questions de santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACIST (Association de Conseil et d'Intervention Sociales du Travail)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction du geste dans la reconquête du sens au travail : une question de reconnaissance [Atelier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillerou-Grivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Poete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 3ème Congrès francophone sur les troubles musculosquelettiques (TMS). Les troubles musculosquelettiques : échanges et pratiques sur la prévention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenoble, May 2011, Grenoble, France. pp.108-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations du geste professionnel à partir de la mesure des tensions du métier: l'exemple du métier de fossoyeur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique G.E.S.T.E.S "Dire et entendre la souffrance au travail: l'objectivation des maux".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges de manœuvre et pouvoir d'agir : question d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pluridisciplinaire ergonomie et clinique de l'activité.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRTD, CNAM, Jun 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mutidisciplinary approach of activity development: a perspective in Clinic of Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Kloetzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillerou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAR Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCAR, Sep 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention durable des TMS chez des fossoyeurs de la Ville de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel van Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Savescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31è Congrès National de Médecine et Santé au Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affecter l'activité de l'autre pour développer le métier en soi: une perspective en clinique de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international pluridisciplinaire. Les paradoxes de l'empathie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nanterre, Jan 2010, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'analyse des gestes de métier à la production d'un référentiel : un instrument de prévention durable des TMS ? Contribution fondée sur une intervention réalisée avec des fossoyeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Poussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire. Les référentiels et leurs usages : une question de recherche ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inetop CRTD (EA 4132), Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When workers use biomechanical analysis to develop their activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillerou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Conference on Activity Theory and the Forth Finnish Conference on Cultural and Activity Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission des savoirs d'expérience de santé sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Anact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANACT, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des automatismes comme conception du geste professionnel pour une prévention durable des TMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie et conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ajaccio, France. pp.575-580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00373612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des gestes et des automatismes professionnels dans la prévention durable des TMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43e congrès de la SELF. Ergonomie et Conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARACT Corse, Sep 2008, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en circulation d'un geste de métier controversé entre plusieurs générations de fossoyeurs : un dispositif de formation au service d'une prévention durable des TMS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ième Congrès francophone sur les TMS : de la recherche à l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRSST (Institut de Recherche Robert-Sauvé en Santé et en Sécurité du Travail) Montréal, Canada, Jun 2008, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes dans l’activité en situation de travail : aperçu de quelques problèmes d’analyse. Échange posthume avec Jacques Leplat, basé sur son texte publié dans PISTES, 15-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1356t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912621v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Le corps et la gestion des risques dans l’activité collective&amp;quot; de Sandrine Caroly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.8955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de travail dans l’ESR et leur modification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Urbanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.n°720, décembre 2023-janvier 2024, 12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05543802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde émission audio-visuelle sur le thème du bien-être au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage de J. Bruner &amp;quot;Pourquoi nous racontons nous des histoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinique des métiers de Conseiller Éducation Populaire Jeunesse et d’Inspecteur Jeunesse et Sport en région Grand Est. Rapport de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Litim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction de la Jeunesse de l’Éducation Populaire et de la Vie Associative du Ministère de l’Éducation Nationale de Jeunesse et des Sports. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements de l'affect dans l'activité du chef de groupe de sapeurs-pompiers : quel autre regard possible sur la formation professionnelle ? [ensosp]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École Nationale Supérieure des Officiers de Sapeurs Pompiers. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser le tutorat des jeunes en formation professionnelle initiale dans les petites structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mahlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gosseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Ulmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Céreq études n° 20, Céreq. 2018, 175 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02890907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser le tutorat des jeunes en formation professionnelle initiale dans les petites structures. Une étude exploratoire conduite dans des domaines où il se développe. Rapport de recherche DGESCO.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mahlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gosseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEREQ - Centre d'études et de recherches sur les qualifications. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention des risques psychosociaux dans les métiers de conseiller-formation et de directeur régional au sein de différents établissements du Centre National de la Formation Publique Territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNFPT. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tutorat comme principale modalité d’implication des professionnels dans la formation des jeunes : quels apprentissages/développements en termes d’organisation et d’activités au sein des petites structures ? Rapport relatif au volet 1 de l’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mahlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gosseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Ulmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEREQ - Centre d'études et de recherches sur les qualifications. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention des risques psychosociaux dans les métiers de conseiller-formation et de directeur régional au sein de différents établissements du Centre National de la Formation Publique Territoriale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNFPT. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport CHSCT Ville de Paris sur la prévention des TMS des fossoyeurs municipaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ville de Paris. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au chapitre 1.6 Formation et transmission du geste de métier Dans Sandrine Caroly, Fabien Coutarel, E. Escriva, Y. Roquelaure, J.M Schweitzer, et al.. La prévention durable des TMS : Quels freins ? Quels leviers d’action ?. [Rapport de recherche] PACTE; ANACT; LEEST; Equipe d’Ergonomie Bordeaux. 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PACTE; ANACT; LEEST; Equipe d’Ergonomie Bordeaux. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La didactique de la didactique professionnelle. Comment former à ces démarches dans l’enseignement supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque international de Recherches et Pratiques en Didactique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05117515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps au travail et développement de l’activité : question de méthode en analyse de l’activité et perspective possible pour la santé au travail. 9ie édition des rendez-vous de l’ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ie édition des rendez-vous de l’ergonomie. « Analyses du travail, analyses des usages. Quelles données pour comprendre et transformer l’activité ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations between quantitative and qualitative methods : shared contributions from an ergonomist and an oc-cupational psychologist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chatigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, FLORENCE, Italy. 2018, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96071-5_194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations : regards croisés d'une ergonome et d'un clinicien de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chatigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SELF 2017 52ème Congrès International Société d’Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toulouse, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluridisciplinarité au service de la prévention des TMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Savescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel van Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Congrès francophone sur les troubles musculosquelettiques (TMS). Échanges et pratiques sur la prévention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Grenoble, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00602195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary prevention of work-related musculo-skeletal disorders: gravediggers confronted with the biomechanical analyses within the methodology of clinic of activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel van Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Savescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh international conference on Prevention of work-related musculo-skeletal disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Angers, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId225"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> PASCAL SIMONET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Pascal SIMONET Maître de conférences Centre de Recherche en Éducation de Nantes, CREN (UR 2661).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascalsimonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2585-6764</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">157131696</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypo-socialisation du mouvement : prévention durable des troubles musculo-squelettiques chez des fossoyeurs municipaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Conservatoire national des arts et metiers - CNAM, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011CNAM0774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00652318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(2025). Analyse partagée de l’activité en vue du développement collectif en éducation artistique et culturelle en danse : regards pluriels en didactique professionnelle et en clinique de l’activité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fassier Lise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Courchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14(4) (496-116), https://shs.cairn.info/revue-phronesis-2025-4-page-96?lang=fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which training of occupational gesture as lever for the prevention of musculoskeletal disorders? Reflection based on an interdisciplinary action biomechanical/clinical activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Savescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (3), pp.49. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.871.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798873v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d’actions multimodales, développement professionnel et santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (1), pp.9-36. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11nxx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geste dialogué et créativité de l’élève. Le cas de l’analyse de gestes dansés par autoconfrontation croisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Arnaud-Bestieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 56 (3), pp.111-142. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.563.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUELLE CONCEPTION DE LA RENORMALISATION DANS LE MÉTIER D’ENSEIGNANT ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Kohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 40, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13fs7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement du corps et prévention des troubles musculosquelettiques dans la co-conception d’une formation initiale au métier de sellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 53 (4), pp.77-102. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.534.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03638190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement professionnel et co-construction de savoirs de métier d’étudiants stagiaires dans l’activité conjointe avec le formateur-chercheur : analyses didactique et clinique de l’activité d’auto-confrontation croisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.49 - 76. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.8259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Geste dialogué » et prévention des TMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 83 (1), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.831.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary methodological framework of biomechanics and occupational psychology for MSD prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Savescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (2), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.5836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité et vision professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (3), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.6814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie interdisciplinaire de prévention des TMS : association de la Biomécanique et de la Clinique de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Savescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (2), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.5802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir dans l’entreprise pour soutenir la discussion sur le travail comme moyen de transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19-3, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pistes.5491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoirs d'agir et marges de manœuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marge de manoeuvre et pouvoir d'agir dans la prévention des TMS et des RPS, vol. 78 (n° 1), pp. 31-52. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.781.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marge de manœuvre et pouvoir d’agir dans la prévention des TMS et des RPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vézina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.781.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01302970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging workers in WRMSD prevention: Two interdisciplinary case studies in an activity clinic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Kloetzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillerou-Grivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (2), pp.161-173. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-141970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La socialisation des gestes de métier : un enjeu de santé au travail qui interroge la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Poussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les synergies travail-formation, HS6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'observation de l'activité de travail et prévention durable des TMS : action et discussion interdisciplinaire entre clinique de l'activité et ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.104-128. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.2481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’examen méthodique d’un geste de métier pour une prévention durable des TMS : une intervention en clinique de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (2), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pistes.2404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps : l'œuvre du collectif de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 6, pp.23-30. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp.006.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bruner. Pourquoi nous racontons nous des histoires ? Paris Editions Retz, 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conquête d’une nouvelle marge de manœuvre organisationnelle par le développement des pouvoirs d’agir sur la prescription. Le cas d’une intervention-recherche dans un établissement public de la formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Coutarel, Mohsen Zare, Sandrine Caroly, Agnès Aublet-Cuvelier, Nicole Vézina, Alain Garrigou, Yves Roquelaure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge.s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2024, 978-2-36630-143-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instruction au sosie : une méthode au service du développement de l’expérience professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de Sciences de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de Boeck supérieur, pp.143-155, 2021, 9782807331181. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.guibe.2021.01.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clandestine Activity Among Care Assistants in France: Questions for Training?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Parage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st Congress of the International Ergonomics Association (IEA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 219, Springer International Publishing, pp.500-507, 2021, Lecture Notes in Networks and Systems, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser la dynamique entre travail, développement et formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de Sciences de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782807331181. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.guibe.2021.01.0365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un cadre générique d’évaluation des interventions pour une prévention des TMS et RPS en psychologie du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillerou-Grivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne van de Weerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grusenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chouanière Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Précis d’évaluation des interventions en santé au travail. Pour une approche interdisciplinaire appliquée aux RPS et TMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.305-332, 2019, 978-2-36630-096-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations Between Quantitative and Qualitative Methods: Shared Contributions from an Ergonomist and an Occupational Psychologist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chatigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th Congress of the International Ergonomics Association (IEA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 824, Springer International Publishing, pp.1860-1866, 2019, Advances in Intelligent Systems and Computing, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96071-5_194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de cas n° 6. « Le travail sur le travail » pour agir en santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Desrumaux, Christine Jeoffrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 études de cas en psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.133-157, 2019, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.desru.2019.01.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission du geste, une question de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique de la musique instrumentale : entre tâche et activité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formalisation d’un répertoire des gestes de métier comme instrument de l’intervention du clinicien de l’activité : une question de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Poussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ulmann Anne-Lise (dir.), Weill-Fassina Annie (dir.), Benchekroun Tahar Hakim (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenir : Histoires, Recherches, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, pp.173-183, 2017, Collection travail &amp; activité humaine, 978-2-36630-070-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel de formation et développement du geste de métier : quelle voie pour la prévention durable des TMS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les référentiels contre l'activité. En formation, gestion, certification.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2014, Le travail en débats. Colloque, 978-2-36630-030-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation du geste entre standardisation et tensions du métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maggi Bruno, Prot Bernard (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développer le pouvoir d'apprendre : pour une critique de la transmission en éducation et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TAO Digital Library, 2012, 978-88-906740-7-5. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/unibo/amsacta/348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles marges de manœuvres pour travailler en formation l’articulation sécurité réglée et sécurité gérée ? Le cas des debriefings menés par des formateurs de conduite de centrale nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque international de Recherches et Pratiques en Didactique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSFEA, Jun 2025, Toulouse-Auzeville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à la conduite d’entretiens collectifs visant la conception de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque international de Recherches et Pratiques en Didactique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSFEA, Jun 2025, Toulouse-Auzeville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium « Faire correspondre arts vivants & enseignement pour une « didactique du sensible »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Courchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque international de didactique professionnelle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RPDP, Jun 2025, Toulouse (31000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier d'exploration sensible : atelier de stimulation sensorielle du corps en situations d’interaction pour expérimenter une didactique du sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque international de Recherches et Pratiques en Didactique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSFEA, Jun 2025, Toulouse-Auzeville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation dans la formation des soignants : un moyen de dépasser les limites des prescriptions de la sécurité réglée pour une meilleure prise en charge des patients ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheima El Ouafrassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoda Nouiouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque international de Recherches et Pratiques en Didactique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSFEA, Jun 2025, Toulouse-Auzeville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passer par « le faire comme si j’étais l’autre » ou comment s’ouvrir à un nouveau rapport à la consigne chorégraphique, au collectif et à soi par l’expérience sensible faite de nouvelles sensations éprouvées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Arnaud-Bestieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque international de Recherches et Pratiques en Didactique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSFEA, Jun 2025, Toulouse-Auzeville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which training of occupational gesture as lever for the prevention of musculoskeletal disorders (msds)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Savescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA 2024 Congress : " Better Life Ergonomics for Future Humans ".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technical Committee Ergonomics work analysis and training. Symposium " Ergonomic analysis of activity and training of trainers "., Aug 2024, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Regards croisés - S’engager sur le sens et la qualité du travail : l’évolution des pratiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Attractivité et fidélisation dans les établissements de l’ESR »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMUE – DGESIP - IH2EF, Jul 2024, Paris Panthéon Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence introductive ateliers au Colloque International Doctoral de l’Éducation et de la Formation (7ième édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre avec et par les autres en éducation et formation : enjeux épistémiques, éthiques et politiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREN, Oct 2024, NANTES, Nantes Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Trainers' Work Situation in the Nuclear Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA 2024 Congress : « Better Life Ergonomics for Future Humans »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International ergonomics association, Technical Committee « Ergonomics work analysis and training ». Symposium « Ergonomic analysis of activity and training of trainers, Aug 2024, Jeju Corée, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Trainers' Work Situation in the Nuclear Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA 2024 Congress : " Better Life Ergonomics for Future Humans "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA, Aug 2024, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyager dans les postures : du travail collectif au collectif de travail : la relation enseignant-artiste dans le cadre d’un projet EAC en danse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fassier Lise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courchay Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences CREN CARDIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREN CARDIE; Centre Chorégraphique National de Nantes, Apr 2024, NANTES, Nantes Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps comme instrument de l’activité et le geste dialogué, entre Wallon, Ajuriaguerra, Vygotski et Bullinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches sensori-motrice d’André Bullinger. Regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7ième Journée scientifique de l’ABSM, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoconfrontation croisée entre élèves et coopération interdisciplinaire entre didactique et clinique de l’activité. Le cas d’un atelier danse au collège à Marseille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Arnaud-Bestieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la TACD Coopération et Dispositifs de coopération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle formation pour une prévention continue des TMS ? Réflexion interdisciplinaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Savescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Prévenir les Troubles Musculo Squelettiques ou concevoir le travail futur ? Et si on tenait les deux ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée scientifique CNAM, avec le soutien du Groupe de recherche francophone sur les troubles musculo-squelettiques, Nov 2023, CNAM, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instruction au sosie comme méthode de construction du collectif des formateurs et d’interpellation de la direction d’un CFA sur la qualité d’accompagnement des apprentis. Le cas d’une intervention-recherche Clinique de l’activité dans un CFA Logistique transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mahlaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RUMEF Les métiers de la formation à l’épreuve du travail. Perspectives internationales et interdisciplinaires. Symposium Maldonado M., &amp; Simonet, P. (Coord.) Des méthodes de recherche et formation au service de la fabrication d’un collectif de travail favorable au développement professionnel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Tours, May 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyager dans les postures : le cheminement des danseur-euse-s médiateur-trice-s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senatore Ambra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fassier Lise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmenegger Corinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres transmettre 2023. Pédagogie, Oeuvre, Expérience, Médiation, Sensible (P.O.E.M.S).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Chorégraphique National de Nantes, Mar 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission du geste dansé et geste dialogué chez les élèves. Dispositif de coopération entre didactique et clinique de l’activité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Arnaud-Bestieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Congrès International de la Théorie de l’Action Conjointe en Didactique : Coopération et dispositifs de coopération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale, Nov 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes des fossoyeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirzabekiantz Eliane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panassié Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Benesh International Benmove 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CONSERVATOIRE NATIONAL SUPÉRIEUR DE MUSIQUE ET DE DANSE DE PARIS, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium « Des méthodes de recherche et formation au service de la fabrication d’un collectif de travail favorable au développement professionnel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RUMEF les métiers de la formation à l’épreuve du travail. Perspectives internationales et interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, May 2023, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quelles conditions un dialogue professionnel de qualité s'avère-t-il favorable au développement de collectifs de travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence CREN-CARDIE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREN CARDIE, May 2023, Nantes (Nantes Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand témoin chercheur - Je vois autrement, je joue autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Clé(s) de l'éducation Construire la classe Ensemble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rectorat Nantes CARDIE, Jul 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer le pouvoir d’agir des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international « Agir professoral et changement : pourquoi et comment change-t-on quand on enseigne une langue ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, équipe de recherche DILTEC, séminaire « Interactions didactiques et agir professoral » (IDAP)., Jun 2022, Paris Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium « Corps, activité, travail et formation. Hommage aux travaux de Gérard Vergnaud. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque international de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RPDP, Jun 2022, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement professionnel des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Clé(s) de l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CARDIE, DANE, DAFPEN de l’académie de Nantes, Jul 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-confrontations de collégiens à leurs mouvements de danse : créativité et formation d’un geste dialogué. Le cas d’un atelier danse dans un collège à Marseille-Nord.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Arnaud-Bestieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque international de didactique professionnelle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RPDP, Jun 2022, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction de savoirs de métier au sein d’une situation d’autoconfrontation croisée entre deux étudiants stagiaires et un formateur-chercheur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Brière-Guenoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopérer en éducation physique et en sport : quels enjeux pour l’intervention ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque ARIS 2022 Université de Bordeaux, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier - Des données brutes à leur mise en récit pour participer à la production de connaissances : de l’intérêt de monter les enregistrements vidéo de situations de travail ou d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Visa « Filmer des situations hors de la classe : une occasion de questionner la forme scolaire ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université, Nov 2022, Nantes (Nantes Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium « Changements, innovations et corps au travail »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès International de Psychologie du Travail. Changement et innovations au travail : quels enjeux pour les personnes et les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Psychologie du Travail en Langue Française (AIPTLF), Jul 2021, CNAM Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium « Usages des instructions au sosie en intervention et en formation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Miossec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychologie, Dec 2021, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage de la méthode des instructions au sosie en formation professionnelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage de la méthode des instructions au sosie et interrogations sur la posture clinique du psychologue dans le champ de la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès International de Psychologie du Travail Changement et innovations au travail : Quels enjeux pour les personnes et les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Association Internationale de Psychologie du Travail en Langue Française (AIPTLF), Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage de la méthode des instructions au sosie en formation professionnelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychologie, Dec 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde « Regards croisés sur le concept d’activité ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chatigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ACFAS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier M-E, Major, I. Feillou, M. Chadouin (Coord) Le concept d'activité au coeur d’une approche interdisciplinaire de la recherche : enjeux et défis, May 2021, Université de Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instruction au sosie : une méthode au service du développement professionnel de formateurs et de la transformation de l'organisation du travail au sein d'un CFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mahlaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques professionnelles - Édition 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés d’une ergonome et d’un psychologue du travail sur l’activité en contexte de travail, d’apprentissage et de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chatigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le concept d’activité au cœur d’une approche interdisciplinaire de la recherche : enjeux et défis.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès de l’Association francophone pour le savoir (ACFAS)., May 2021, En distanciel, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment associer la mesure biomécanique au cadre d'intervention de la clinique de l’activité dans une action de prévention des TMS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Savescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55e congrès SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examen des conditions de création d’un collectif de professionnels associés à l’intervention-recherche et de conduite d’un comité de pilotage avec ses commanditaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude ViSA 2020 « Les usages des enregistrements vidéos et d’autres données empiriques dans la collaboration entre chercheurs et acteurs des activités de travail, d’enseignement-apprentissage ou de formation ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agrosup Dijon, Feb 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entretien par auto-confrontation : une méthode favorable au travail du corps par le dialogue entre pairs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de l’entretien en danse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice Sophia Antipolis., Jun 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre saisie poétique et dévoilement réflexif : du commun et du singulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vellet Joëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« S’entre-tenir : faire parler les savoirs du corps »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Festival de la Danse de Cannes 2019, Dec 2019, Cannes Côte dAzur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission du geste et ses dilemmes. Contribution d’un psychologue du travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique de l'enseignement instrumental : entre tâche et activité, une analyse des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary association between biomechanical analysis and occupational psychology: challenges and procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Savescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, FLORENCE, Italy. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96083-8_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes didactiques de métier : un concept au service de l’action. Regards croisés entre approches didactiques et clinique de l’activité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Brière-Guenoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Enjeux, débats et perspectives : 50 ans de sciences de l'éducation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les gestes de métier des enseignants en croisant les regards d’une approche clinique de l’activité et des approches didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Brière-Guenoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Enjeux, débats et perspectives : 50 ans de sciences de l’éducation ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen, Oct 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoirs d’agir des professionnels et conception de nouvelles marges de manœuvre dans l’organisation du travail. Le cas d’une intervention dans un établissement de formation professionnelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat de l'art du concept de marge de manœuvre dans les projets de conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTBM, Feb 2017, Montbéliard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoi transmettre du métier d’enseignant ? Le cas d’un dispositif de formation de formateurs d’enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième colloque international en éducation. Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de la variabilité gestuelle peut-elle devenir un moyen de développer l'activité des professionnels et de repenser leur formation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques en formation professionnelle: des actions, des processus et des relations à la croisée des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec. UQAM, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sur des extraits vidéo d'enseignants en activité avec leurs élèves: qu'en dire et qu'en faire dans une perspective de développement des gestes de métier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyses croisées autour d'un même corpus: les gestes des enseignants comme objets d'étude et objet de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Unesco " former les enseignants au XXIe siècle", Feb 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir dans la diversité des registres du métier pour favoriser le développement de dynamiques psychosociales. Le cas d'un établissement de la formation professionnelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversités au travail: individu, groupe et organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès de l'Association Internationale de Psychologie du Travail de langue Française, Jul 2016, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to support the transformation of the work activity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">work organization and MSDs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Congress on Occupational Health, May 2015, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle mobilisation possible pour les représentants syndicaux CHSCT et CPHSCT dans des contextes de changements organisationnels ? Dans Actes de la SELF 2015 &amp;quot;Articulation performance et santé dans l'évolution des systèmes de production&amp;quot; (p. 531).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SELF 2015 "Articulation performance et santé dans l'évolution des systèmes de production"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir le développement des pouvoirs d'agir et des marges de manoeuvre. Le cas d'une intervention dans un établissement de la formation professionnelle dans un contexte de conduite du changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Miossec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50e congrès de la SELF. Articulation performance et santé dans l’évolution des systèmes de production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandrine Caroly (PACTE; Université de Grenoble) &amp; Alexandre Morais (PSA), Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements organisationnels et métiers sous tensions. La qualité du travail en question. Réflexions pour une gestion humaine des ressources psycho-sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Régionale de l'emploi territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des concepts de marges de manœuvre et de pouvoir d’agir dans l’intervention : un enjeu d’articulation entre performance et santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulation performance et santé dans l'évolution des systèmes de production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France. pp.504-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux en hauteur : entre règles de sécurité et règles de métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Santé Sécurité au travail de la Mutuelle Sociale Agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mutuelle Sociale Agricole, Nov 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir les risques psycho-sociaux au sein de l'Éducation Nationale : questions d'actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FSU "souffrance au travail".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSU, Nov 2014, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie de l'activité des professionnels de l'éducation : quand les obstacles de l'intervention interrogent les modalités de l'action ergonomique et son évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès annuel de l'Association canadienne d'ergonomie (ACE). Diversité des interventions, diversité des populations : quels enjeux, quels défis pour l'ergonomie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Oct 2014, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir pour changer le travail : quelles dynamiques outiller au sein des entreprises ? Contribution à partir de deux interventions en prévention des TMS et des RPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International du DIM Gestes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM Gestes, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socializing tensions of the work activity among the practitioners engaging gravediggers and their managers in WRMSD prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premus 2013. Eighth international conference on Prevention of Work-related Musculo-Skeletal Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium &amp;quot;Les enjeux de l'intervention ergonomique sur la prévention des TMS : quels débats pour la recherche et pour la pratique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International Société d'Ergonomie de Langue Française 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations du geste professionnel à partir de la mesure des tensions du métier: l'exemple du métier de fossoyeur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique G.E.S.T.E.S "Dire et entendre la souffrance au travail: l'objectivation des maux".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des TMS : l'hypo-socialisation du mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARAPT (Association Rhône -Alpes de Psychodynamique du Travail)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le geste de métier entre standardisation et rituel funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale de l'éducation et de la formation : développer le pouvoir d'apprendre: pour une critique de la transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biennale de l'éducation et de la formation, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail : un risque ou une ressource psychologique et sociale ? Contribution à la réflexion sur les questions de santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACIST (Association de Conseil et d'Intervention Sociales du Travail)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction du geste dans la reconquête du sens au travail : une question de reconnaissance [Atelier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillerou-Grivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Poete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 3ème Congrès francophone sur les troubles musculosquelettiques (TMS). Les troubles musculosquelettiques : échanges et pratiques sur la prévention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenoble, May 2011, Grenoble, France. pp.108-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges de manœuvre et pouvoir d'agir : question d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pluridisciplinaire ergonomie et clinique de l'activité.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRTD, CNAM, Jun 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mutidisciplinary approach of activity development: a perspective in Clinic of Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Kloetzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillerou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAR Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCAR, Sep 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention durable des TMS chez des fossoyeurs de la Ville de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel van Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Savescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31è Congrès National de Médecine et Santé au Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affecter l'activité de l'autre pour développer le métier en soi: une perspective en clinique de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international pluridisciplinaire. Les paradoxes de l'empathie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nanterre, Jan 2010, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When workers use biomechanical analysis to develop their activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillerou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Conference on Activity Theory and the Forth Finnish Conference on Cultural and Activity Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'analyse des gestes de métier à la production d'un référentiel : un instrument de prévention durable des TMS ? Contribution fondée sur une intervention réalisée avec des fossoyeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Poussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire. Les référentiels et leurs usages : une question de recherche ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inetop CRTD (EA 4132), Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission des savoirs d'expérience de santé sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Anact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANACT, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des automatismes comme conception du geste professionnel pour une prévention durable des TMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie et conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ajaccio, France. pp.575-580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00373612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des gestes et des automatismes professionnels dans la prévention durable des TMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43e congrès de la SELF. Ergonomie et Conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARACT Corse, Sep 2008, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en circulation d'un geste de métier controversé entre plusieurs générations de fossoyeurs : un dispositif de formation au service d'une prévention durable des TMS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ième Congrès francophone sur les TMS : de la recherche à l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRSST (Institut de Recherche Robert-Sauvé en Santé et en Sécurité du Travail) Montréal, Canada, Jun 2008, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’ouvrage par Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ybs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes dans l’activité en situation de travail : aperçu de quelques problèmes d’analyse. Échange posthume avec Jacques Leplat, basé sur son texte publié dans PISTES, 15-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1356t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912621v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Le corps et la gestion des risques dans l’activité collective&amp;quot; de Sandrine Caroly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.8955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de travail dans l’ESR et leur modification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Urbanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.n°720, décembre 2023-janvier 2024, 12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05543802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde émission audio-visuelle sur le thème du bien-être au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage de J. Bruner &amp;quot;Pourquoi nous racontons nous des histoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinique des métiers de Conseiller Éducation Populaire Jeunesse et d’Inspecteur Jeunesse et Sport en région Grand Est. Rapport de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Litim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction de la Jeunesse de l’Éducation Populaire et de la Vie Associative du Ministère de l’Éducation Nationale de Jeunesse et des Sports. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements de l'affect dans l'activité du chef de groupe de sapeurs-pompiers : quel autre regard possible sur la formation professionnelle ? [ensosp]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École Nationale Supérieure des Officiers de Sapeurs Pompiers. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser le tutorat des jeunes en formation professionnelle initiale dans les petites structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mahlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gosseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Ulmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Céreq études n° 20, Céreq. 2018, 175 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02890907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser le tutorat des jeunes en formation professionnelle initiale dans les petites structures. Une étude exploratoire conduite dans des domaines où il se développe. Rapport de recherche DGESCO.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mahlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gosseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEREQ - Centre d'études et de recherches sur les qualifications. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention des risques psychosociaux dans les métiers de conseiller-formation et de directeur régional au sein de différents établissements du Centre National de la Formation Publique Territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNFPT. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tutorat comme principale modalité d’implication des professionnels dans la formation des jeunes : quels apprentissages/développements en termes d’organisation et d’activités au sein des petites structures ? Rapport relatif au volet 1 de l’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mahlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gosseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Ulmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEREQ - Centre d'études et de recherches sur les qualifications. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention des risques psychosociaux dans les métiers de conseiller-formation et de directeur régional au sein de différents établissements du Centre National de la Formation Publique Territoriale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNFPT. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport CHSCT Ville de Paris sur la prévention des TMS des fossoyeurs municipaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ville de Paris. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au chapitre 1.6 Formation et transmission du geste de métier Dans Sandrine Caroly, Fabien Coutarel, E. Escriva, Y. Roquelaure, J.M Schweitzer, et al.. La prévention durable des TMS : Quels freins ? Quels leviers d’action ?. [Rapport de recherche] PACTE; ANACT; LEEST; Equipe d’Ergonomie Bordeaux. 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PACTE; ANACT; LEEST; Equipe d’Ergonomie Bordeaux. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La didactique de la didactique professionnelle. Comment former à ces démarches dans l’enseignement supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque international de Recherches et Pratiques en Didactique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05117515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps au travail et développement de l’activité : question de méthode en analyse de l’activité et perspective possible pour la santé au travail. 9ie édition des rendez-vous de l’ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ie édition des rendez-vous de l’ergonomie. « Analyses du travail, analyses des usages. Quelles données pour comprendre et transformer l’activité ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations between quantitative and qualitative methods : shared contributions from an ergonomist and an oc-cupational psychologist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chatigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, FLORENCE, Italy. 2018, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96071-5_194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations : regards croisés d'une ergonome et d'un clinicien de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chatigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SELF 2017 52ème Congrès International Société d’Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toulouse, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluridisciplinarité au service de la prévention des TMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Savescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel van Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Congrès francophone sur les troubles musculosquelettiques (TMS). Échanges et pratiques sur la prévention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Grenoble, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00602195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary prevention of work-related musculo-skeletal disorders: gravediggers confronted with the biomechanical analyses within the methodology of clinic of activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel van Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Savescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh international conference on Prevention of work-related musculo-skeletal disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Angers, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId233"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75569F6D"/>
+    <w:nsid w:val="98BF4E5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascalsimonet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2585-6764" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157131696" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00652318v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CNAM0774" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798873v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Savescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.871.0049" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04737827v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Munoz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nxx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05001944v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Maldonado" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Kohler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13fs7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03638190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Body" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.534.0077" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677320v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8259" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gaudez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fernandez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5836" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951039v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.831.0001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02985659v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tom&#225;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ianeva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.6814" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02976093v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5802" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288194v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.5491" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302970v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole V&#233;zina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.781.0001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288193v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kloetzer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillerou-Grivot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-141970" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298462v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.781.0031" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314677v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Poussin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715614v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2481" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598812v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp.006.0023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599004v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.2404" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288221v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198945v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Miossec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598781v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.guibe.2021.01.0365" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598814v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Munoz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parage" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_70" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598776v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314684v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598791v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne van de Weerdt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grusenmeyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/hors-serie/257-precis-devaluation-des-interventions-en-sante-au-travail-pour-une-approche-interdisciplinaire-appliquee-aux-rps-et-tms.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598837v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chatigny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_194" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598803v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.desru.2019.01.0133" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598770v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598808v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598810v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/348" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210168v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fassier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210150v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202009v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Courchay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210187v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima El Ouafrassi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda Nouiouat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Arnaud-Bestieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210176v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chiron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201096v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210109v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538484v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201131v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanc Vincent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fassier Lise" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courchay Maurice" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201138v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201943v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201954v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mahlaoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201170v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senatore Ambra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmenegger Corinne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201146v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198954v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201950v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201153v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirzabekiantz Eliane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panassi&#233; Romain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201977v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201163v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201162v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201997v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Petit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Santos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201960v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re-Guenoun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201962v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204980v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201979v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201174v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201194v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201966v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201205v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201970v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544784v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202005v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sandoval" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599008v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202000v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599007v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598821v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204923v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314694v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204934v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vellet Jo&#235;lle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314689v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314685v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96083-8_32" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832396v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314697v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205482v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314698v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314692v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314705v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314701v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205372v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brunet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314707v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309612v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314709v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314693v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205486v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205484v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205485v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205351v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984048v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205361v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Briec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205365v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205488v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205487v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598979v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poete" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205363v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205367v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillerou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598986v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel van Trier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205483v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205491v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205368v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205492v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373612v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simonet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599006v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205353v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912621v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1356t" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210080v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8955" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543802v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Urbanski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201188v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205011v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204968v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Litim" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063636v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rossow" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890907v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gosseaume" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ulmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204964v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cadet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204949v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204958v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204945v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204939v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206334v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05117515v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marty" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Briand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599035v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314687v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314688v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602195v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599003v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascalsimonet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2585-6764" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157131696" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00652318v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CNAM0774" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607233v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fassier Lise" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Courchay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798873v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Savescu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.871.0049" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04737827v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Munoz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nxx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Arnaud-Bestieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.563.0111" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05001944v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Maldonado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Kohler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13fs7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03638190v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Body" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.534.0077" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677320v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8259" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951039v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.831.0001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593212v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gaudez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fernandez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5836" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02985659v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tom&#225;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ianeva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.6814" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02976093v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5802" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288194v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.5491" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298462v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.781.0031" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302970v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole V&#233;zina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.781.0001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288193v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kloetzer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillerou-Grivot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-141970" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314677v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Poussin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715614v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2481" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599004v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.2404" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598812v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp.006.0023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288221v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198945v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Miossec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598776v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.guibe.2021.01.0143" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598814v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Munoz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_70" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.guibe.2021.01.0365" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598791v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne van de Weerdt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grusenmeyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/hors-serie/257-precis-devaluation-des-interventions-en-sante-au-travail-pour-une-approche-interdisciplinaire-appliquee-aux-rps-et-tms.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598837v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chatigny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_194" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598803v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.desru.2019.01.0133" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314684v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598770v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598810v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/348" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210176v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chiron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210150v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202009v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210168v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fassier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210187v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima El Ouafrassi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda Nouiouat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210142v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201943v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201096v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201138v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538484v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210109v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201131v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanc Vincent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courchay Maurice" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201162v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198954v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201146v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201954v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mahlaoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201170v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senatore Ambra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmenegger Corinne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201950v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201153v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirzabekiantz Eliane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panassi&#233; Romain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201977v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201163v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201174v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201194v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201979v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204980v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201962v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201960v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re-Guenoun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201997v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Petit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Santos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202000v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202005v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sandoval" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599008v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201966v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201970v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201205v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544784v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599007v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598821v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204923v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314694v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204934v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vellet Jo&#235;lle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314689v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314685v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96083-8_32" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832396v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205482v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314697v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314698v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314705v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314692v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314701v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314707v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205372v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brunet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314709v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314693v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309612v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205486v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205485v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205484v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205361v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Briec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984048v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205351v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205363v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205488v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205365v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205487v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598979v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poete" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205489v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205367v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillerou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598986v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel van Trier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205483v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205368v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205491v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205492v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373612v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simonet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599006v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205353v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604974v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ybs" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912621v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1356t" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210080v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8955" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543802v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Urbanski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201188v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205011v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204968v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Litim" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063636v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rossow" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890907v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gosseaume" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ulmann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204964v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cadet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204949v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204958v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204945v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204939v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206334v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05117515v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marty" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Briand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599035v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314687v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314688v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602195v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599003v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>