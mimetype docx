--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -465,472 +465,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05150274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking LLM-based Ontology Conceptualization: A Proposal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Streamlining Event Relation Extraction: A Pipeline Leveraging Pretrained and Large Language Models for Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Flores Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssra Rebboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lisena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphael Troncy</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphäel Troncy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC 2024, 23rd International Semantic Web Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">EKAW 2024, 24th International Conference on Knowledge Engineering and Knowledge Management, Poster and Demo Track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEUR, Nov 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757816v1</w:t>
+                <w:t xml:space="preserve">hal-05135516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Nodes to Narratives: A Knowledge Graph-based Storytelling Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can LLMs Generate Competency Questions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssra Rebboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tailhardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lisena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Tiddi</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Troncy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEXT2STORY 2024, 7th International Workshop on Narrative Extraction from Texts (Text2Story), colocated with ECIR 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEUR, Mar 2024, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">ESWC 2024, Extended Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576222v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamlining Event Relation Extraction: A Pipeline Leveraging Pretrained and Large Language Models for Inference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Flores Miguel</w:t>
+                <w:t xml:space="preserve">From Nodes to Narratives: A Knowledge Graph-based Storytelling Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike de Kok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssra Rebboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lisena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphäel Troncy</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Troncy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Tiddi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EKAW 2024, 24th International Conference on Knowledge Engineering and Knowledge Management, Poster and Demo Track</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEUR, Nov 2024, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">TEXT2STORY 2024, 7th International Workshop on Narrative Extraction from Texts (Text2Story), colocated with ECIR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEUR, Mar 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05135516v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can LLMs Generate Competency Questions?</w:t>
+                <w:t xml:space="preserve">Benchmarking LLM-based Ontology Conceptualization: A Proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssra Rebboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Lisena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tailhardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Troncy</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Troncy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESWC 2024, Extended Semantic Web Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">ISWC 2024, 23rd International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564055v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Causality: Representing Event Relations in Knowledge Graphs</w:t>
               </w:r>
@@ -1162,51 +1162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Canale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lisena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Troncy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2019 - Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.78-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1270,51 +1270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lisena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Troncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Delahousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1391,51 +1391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lisena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Troncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Delahousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1620,51 +1620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Complexity of Music Metadata in Semantic Graphs for Exploration and Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lisena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Troncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1776,51 +1776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Troncy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWC: International Semantic Web Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1903,51 +1903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lisena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Ehrhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Troncy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Neurosymbolic AI and Knowledge Graphs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOS Press, 2025, Frontiers in Artificial Intelligence and Applications, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2158,295 +2158,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Semantic Web : 21st International Conference, ESWC 2024, Hersonissos, Crete, Greece, May 26–30, 2024, Proceedings, Part II</w:t>
+                <w:t xml:space="preserve">The Semantic Web : 21st International Conference, ESWC 2024, Hersonissos, Crete, Greece, May 26–30, 2024, Proceedings, Part I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Meroño Peñuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Dimou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Troncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Hartig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maribel Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Semantic Web, 21st International Conference, ESWC 2024, Hersonissos, Crete, Greece, May 26–30, 2024, Proceedings, Part II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Crete Island, Greece. 14665, pp.XXVI, 252, 2024, Lecture Notes in Computer Science, 978-3-031-60635-9. </w:t>
+              <w:t xml:space="preserve">The Semantic Web, 21st International Conference, ESWC 2024, Hersonissos, Crete, Greece, May 26–30, 2024, Proceedings, Part I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Crete, Greece. 14664, Springer, pp.XXVI, 344, 2024, Lecture Notes in Computer Science, 978-3-031-60626-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-60635-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-60626-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05113239v1</w:t>
+                <w:t xml:space="preserve">hal-05113235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Semantic Web : 21st International Conference, ESWC 2024, Hersonissos, Crete, Greece, May 26–30, 2024, Proceedings, Part I</w:t>
+                <w:t xml:space="preserve">The Semantic Web : 21st International Conference, ESWC 2024, Hersonissos, Crete, Greece, May 26–30, 2024, Proceedings, Part II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Meroño Peñuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Dimou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Troncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Hartig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maribel Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Semantic Web, 21st International Conference, ESWC 2024, Hersonissos, Crete, Greece, May 26–30, 2024, Proceedings, Part I</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Crete, Greece. 14664, Springer, pp.XXVI, 344, 2024, Lecture Notes in Computer Science, 978-3-031-60626-7. </w:t>
+              <w:t xml:space="preserve">The Semantic Web, 21st International Conference, ESWC 2024, Hersonissos, Crete, Greece, May 26–30, 2024, Proceedings, Part II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Crete Island, Greece. 14665, pp.XXVI, 252, 2024, Lecture Notes in Computer Science, 978-3-031-60635-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-60626-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-60635-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05113235v1</w:t>
+                <w:t xml:space="preserve">hal-05113239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2490,51 +2490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lisena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorma Laaksonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Troncy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28 (6), pp.2147-2159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3012,51 +3012,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507383v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssra Rebboud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lisena" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Troncy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748522.3779831" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301914v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Moreno Escobar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Trouillez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gapin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150274v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Burel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Daga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harith Alani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757816v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tailhardat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576222v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike de Kok" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Tiddi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Flores Miguel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raph&#228;el Troncy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564055v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754069v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03768117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carrive" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mazuet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Canale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284533v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Achichi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delahousse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894663v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00668-6_1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987704v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cecconi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leresche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987671v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3144749.3144754" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988237v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fernandez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ehrhart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA250205" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875186v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Beloued" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Lalande" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pan/7194" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.7194" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113239v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Mero&#241;o Pe&#241;uela" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Dimou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Hartig" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Acosta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60635-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113235v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60626-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorma Laaksonen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-022-00959-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166755v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02087112v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehwish Alam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Abderrahmani Ghorfi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esha Agrawal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alqawasmeh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Annane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507383v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssra Rebboud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lisena" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Troncy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748522.3779831" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301914v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Moreno Escobar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Trouillez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gapin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150274v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Burel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Daga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harith Alani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135516v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Flores Miguel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raph&#228;el Troncy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564055v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tailhardat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576222v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike de Kok" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Tiddi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757816v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754069v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03768117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carrive" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mazuet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Canale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284533v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Achichi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delahousse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894663v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00668-6_1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987704v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cecconi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leresche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987671v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3144749.3144754" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988237v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fernandez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ehrhart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA250205" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875186v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Beloued" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Lalande" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pan/7194" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.7194" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113235v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Mero&#241;o Pe&#241;uela" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Dimou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Hartig" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Acosta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60626-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113239v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60635-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorma Laaksonen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-022-00959-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166755v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02087112v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehwish Alam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Abderrahmani Ghorfi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esha Agrawal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alqawasmeh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Annane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>