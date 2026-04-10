--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -227,217 +227,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisitions et déploiement international des firmes multinationales issues des pays émergents : Étude du cas de l’entreprise brésilienne JBS</w:t>
+                <w:t xml:space="preserve">Les fourmis, l’économie et les systèmes alimentaires. Sommes-nous capables de changer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, pp.29-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556510v1</w:t>
+                <w:t xml:space="preserve">hal-04819036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fourmis, l’économie et les systèmes alimentaires. Sommes-nous capables de changer ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Acquisitions et déploiement international des firmes multinationales issues des pays émergents : Étude du cas de l’entreprise brésilienne JBS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (2), pp.24-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59876/a-9yea-59zg⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819036v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probit 9 in international trade: another case of institutional path dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 103 (2), pp.97-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
@@ -497,51 +497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demaria Federica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Food Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -588,51 +588,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-transit cold treatment: a case of institutional path dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Institutional Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (4), pp.463-479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -692,51 +692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cecilia Florêncio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -783,51 +783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exportations françaises de pommes face à la contrainte du traitement au froid en transit. Un cas de dépendance de sentier institutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -881,256 +881,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the complexity of complying with phytosanitary standard: the case of French and Chilean fresh apples</w:t>
+                <w:t xml:space="preserve">L’effetto delle regolamentazioni sanitarie e fitosanitarie sul mercato mondiale delle mele: l’esempio delle esportazioni francesi e cilene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-based and Applied Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agriregionieuropa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (53), pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618869v1</w:t>
+                <w:t xml:space="preserve">hal-02618859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effetto delle regolamentazioni sanitarie e fitosanitarie sul mercato mondiale delle mele: l’esempio delle esportazioni francesi e cilene</w:t>
+                <w:t xml:space="preserve">Measuring the complexity of complying with phytosanitary standard: the case of French and Chilean fresh apples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Lubello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriregionieuropa</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bio-based and Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1), pp.39-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13128/BAE-24047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618859v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution récente de l'agriculture brésilienne : entre enjeu alimentaire et globalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes en Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 161, pp.107-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1190,51 +1190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Guerroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 320, pp.53-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1291,51 +1291,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes agroalimentaires en transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1424,51 +1424,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adaptation des productions fruitières au changement climatique par l’évolution des systèmes et des aires de culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Warlop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1536,51 +1536,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes agroalimentaires en transition [introduction de l'ouvrage]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1618,64 +1618,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration des grandes firmes et nouvelle division multinationale du travail : la révolution du système agroalimentaire mondial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes agroalimentaires en transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 184 p., 2016, Update Sciences and Technologies, 978-2-7592-2573-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1732,77 +1732,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécificités des stratégies d’internationalisation des firmes issues de pays émergents : apports d’une approche institutionnelle et par les réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Conférence annuelle d’Atlas-AFMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1827,64 +1827,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisitions et déploiement international des firmes multinationales issues des pays émergents : étude du cas de l’entreprise brésilienne JBS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Conférence annuelle internationale d’Atlas AFMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFMI - Association Francophone de Management International, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1909,64 +1909,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de déploiement international des firmes multinationales issues des pays émergents : Étude du cas de l’entreprise brésilienne JBS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2017,51 +2017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cecilia Florêncio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2112,51 +2112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Sustain'Apple : management des risques SPS à l'export</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2188,51 +2188,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of sanitary and phytosanitary risks in the apple value chain: the Sustain' Apple project</w:t>
+                <w:t xml:space="preserve">Management of sanitary and phytosanitary risks in the apple industry: the Sustain' Apple project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
@@ -2246,297 +2246,297 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Horticulture in Europe, SHE2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Oct 2016, Chania, Greece. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Oct 2016, Chania, Greece. 245 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737084v1</w:t>
+                <w:t xml:space="preserve">hal-02743263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les évolutions récentes du marché mondial de la pomme : l’effet régionalisant des contraintes phytosanitaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Management of sanitary and phytosanitary risks in the apple value chain: the Sustain' Apple project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Demaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de recherches en sciences sociales (JRSS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3. International Symposium on Horticulture in Europe, SHE2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Oct 2016, Chania, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1242.41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419766v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of sanitary and phytosanitary risks in the apple industry: the Sustain' Apple project</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les évolutions récentes du marché mondial de la pomme : l’effet régionalisant des contraintes phytosanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Horticulture in Europe, SHE2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Oct 2016, Chania, Greece. 245 p</w:t>
+              <w:t xml:space="preserve">10. Journées de recherches en sciences sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2016, Paris, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743263v1</w:t>
+                <w:t xml:space="preserve">hal-01419766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticides expenditure in the apple sector: a comparison between Italian and French firms</w:t>
               </w:r>
@@ -2561,51 +2561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Marongiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. AIEAA Conference: Innovation, productivity and growth: towards sustainable agri-food production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Associazione Italiana di Economia Agraria e Applicata (AIEAA). ITA., Jun 2015, Ancona, Italy. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2682,51 +2682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Galvarros Bueno Lobo Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josema Xavier de Madeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on Coexistence between Genetically Modified (GM) and non-GM based Agricultural Supply Chains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Sevilla, Spain</w:t>
@@ -2800,51 +2800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les protocoles et contraintes phytosanitaires pour les exportations de pommes - comparaison de trois grands pays exportateurs : la France, l'Italie et le Chili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez Lizarraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2892,51 +2892,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytosanitary protocols and constraints relating to apple exports - comparison of three major exporting countries: France, Italy and Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez  Lizarraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2997,408 +2997,408 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les protocoles et contraintes phytosanitaires pour les exportations de pommes : comparaison de trois grands pays exportateurs, la France, l’Italie et le Chili</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence des normes SPS sur les contrats d’exportation longue distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iciar Pavez</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cecilia Florêncio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Disponible en version française et en version anglaise. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787327v1</w:t>
+                <w:t xml:space="preserve">hal-02789949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réglementations phytosanitaires, un obstacle aux exportations françaises de pommes fraîches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les protocoles et contraintes phytosanitaires pour les exportations de pommes : comparaison de trois grands pays exportateurs, la France, l’Italie et le Chili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Disponible en version française et en version anglaise. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789858v1</w:t>
+                <w:t xml:space="preserve">hal-02787327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les exportations françaises de pommes et le traitement en froid contre la mouche méditerranéenne : est-il possible de s’affranchir de la norme de l’USDA sur laquelle s’adossent tous les protocoles internationaux?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les réglementations phytosanitaires, un obstacle aux exportations françaises de pommes fraîches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Demaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Disponible en version française et en version anglaise. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790070v1</w:t>
+                <w:t xml:space="preserve">hal-02789858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des normes SPS sur les contrats d’exportation longue distance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iciar Pavez</w:t>
+                <w:t xml:space="preserve">Les exportations françaises de pommes et le traitement en froid contre la mouche méditerranéenne : est-il possible de s’affranchir de la norme de l’USDA sur laquelle s’adossent tous les protocoles internationaux?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Lubello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu-Hurtiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Disponible en version française et en version anglaise. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789949v1</w:t>
+                <w:t xml:space="preserve">hal-02790070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3474,51 +3474,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06B63E0E"/>
+    <w:nsid w:val="A1782B4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3705,51 +3705,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pasquale-lubello" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4973-9207" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556510v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lubello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-9yea-59zg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819036v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-022-00169-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259289v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demaria Federica" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-021-00193-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624856v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137420000041" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622435v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Codron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Flor&#234;ncio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.102668" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu-Hurtiger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7176" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618869v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Demaria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/BAE-24047" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618859v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641962v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.161.0107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540820v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fok" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Guerrou&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Falque" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906650v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601921v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607822v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085354v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fabiano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03674354v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528114v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790913v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737084v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1242.41" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419766v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743263v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797797v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Marongiu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176585v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Mendez del Villar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Magri Ferreira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Galvarros Bueno Lobo Ribeiro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josema Xavier de Madeiros" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788005v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez Lizarraga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez  Lizarraga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787327v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790070v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789949v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pasquale-lubello" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4973-9207" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819036v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lubello" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556510v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-9yea-59zg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-022-00169-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259289v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demaria Federica" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-021-00193-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624856v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137420000041" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622435v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Codron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Flor&#234;ncio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.102668" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu-Hurtiger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7176" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618859v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Demaria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/BAE-24047" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641962v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.161.0107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540820v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fok" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Guerrou&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Falque" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906650v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601921v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607822v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085354v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fabiano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03674354v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528114v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790913v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743263v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737084v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1242.41" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419766v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797797v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Marongiu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176585v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Mendez del Villar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Magri Ferreira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Galvarros Bueno Lobo Ribeiro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josema Xavier de Madeiros" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788005v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez Lizarraga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez  Lizarraga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789949v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787327v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789858v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790070v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>