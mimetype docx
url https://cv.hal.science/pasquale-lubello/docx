--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -193,1081 +193,1159 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fourmis, l’économie et les systèmes alimentaires. Sommes-nous capables de changer ?</w:t>
+                <w:t xml:space="preserve">Les fourmis, l’économie et les systèmes alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 9, pp.29-39</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 2024 (9), pp.29-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17650-3.p.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04819036v1</w:t>
+                <w:t xml:space="preserve">hal-05590982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisitions et déploiement international des firmes multinationales issues des pays émergents : Étude du cas de l’entreprise brésilienne JBS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 28 (2), pp.24-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.59876/a-9yea-59zg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probit 9 in international trade: another case of institutional path dependence</w:t>
+                <w:t xml:space="preserve">Les fourmis, l’économie et les systèmes alimentaires. Sommes-nous capables de changer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, pp.29-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41130-022-00169-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03681121v1</w:t>
+                <w:t xml:space="preserve">hal-04819036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of pest risk management measures on trade: the case of apples from France and Chile</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probit 9 in international trade: another case of institutional path dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Food Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40100-021-00193-5⟩</w:t>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 103 (2), pp.97-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41130-022-00169-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259289v1</w:t>
+                <w:t xml:space="preserve">hal-03681121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-transit cold treatment: a case of institutional path dependence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+                <w:t xml:space="preserve">The impact of pest risk management measures on trade: the case of apples from France and Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demaria Federica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Institutional Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1744137420000041⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Food Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40100-021-00193-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624856v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosecurity institutions and the choice of contracts in international fruit supply chains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Codron</w:t>
+                <w:t xml:space="preserve">In-transit cold treatment: a case of institutional path dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Cecilia Florêncio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2019.102668⟩</w:t>
+              <w:t xml:space="preserve">Journal of Institutional Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (4), pp.463-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1744137420000041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622435v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les exportations françaises de pommes face à la contrainte du traitement au froid en transit. Un cas de dépendance de sentier institutionnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biosecurity institutions and the choice of contracts in international fruit supply chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mathieu-Hurtiger</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cecilia Florêncio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.7176⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 176, pp.online first. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2019.102668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624995v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effetto delle regolamentazioni sanitarie e fitosanitarie sul mercato mondiale delle mele: l’esempio delle esportazioni francesi e cilene</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les exportations françaises de pommes face à la contrainte du traitement au froid en transit. Un cas de dépendance de sentier institutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu-Hurtiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriregionieuropa</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 370, pp.29-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.7176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618859v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the complexity of complying with phytosanitary standard: the case of French and Chilean fresh apples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-based and Applied Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7 (1), pp.39-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13128/BAE-24047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution récente de l'agriculture brésilienne : entre enjeu alimentaire et globalisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’effetto delle regolamentazioni sanitarie e fitosanitarie sul mercato mondiale delle mele: l’esempio delle esportazioni francesi e cilene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Demaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes en Développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriregionieuropa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (53), pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/med.161.0107⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02641962v1</w:t>
+                <w:t xml:space="preserve">hal-02618859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'évolution récente de l'agriculture brésilienne : entre enjeu alimentaire et globalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Lubello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes en Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 161, pp.107-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/med.161.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un état de coexistence du soja transgénique et conventionnel au Paraná, Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Guerroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 320, pp.53-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00540820v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1277,117 +1355,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes agroalimentaires en transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Temri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Quae, 184 p., 2016, Update Sciences and Technologies, 978-2-7592-2573-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1397,318 +1475,318 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adaptation des productions fruitières au changement climatique par l’évolution des systèmes et des aires de culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Warlop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Michel Legave. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les productions fruitières à l'heure du changement climatique. Risques et opportunités en régions tempérées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.411-438, 2022, Synthèses, 9782759232512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes agroalimentaires en transition [introduction de l'ouvrage]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes agroalimentaires en transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 183 p., 2016, Update Sciences and Technologies, 978-2-7592-2573-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration des grandes firmes et nouvelle division multinationale du travail : la révolution du système agroalimentaire mondial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes agroalimentaires en transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 184 p., 2016, Update Sciences and Technologies, 978-2-7592-2573-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1718,1052 +1796,1052 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécificités des stratégies d’internationalisation des firmes issues de pays émergents : apports d’une approche institutionnelle et par les réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Fabiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Conférence annuelle d’Atlas-AFMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisitions et déploiement international des firmes multinationales issues des pays émergents : étude du cas de l’entreprise brésilienne JBS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Conférence annuelle internationale d’Atlas AFMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFMI - Association Francophone de Management International, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de déploiement international des firmes multinationales issues des pays émergents : Étude du cas de l’entreprise brésilienne JBS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of SPS agreements on the contractual choice in international fruit supply chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cecilia Florêncio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Annual Conference of the Academy of International Business Latin America Chapter (AIB-LAT 2018): Political Uncertainty and the Future of International Business in Latin America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academy of International Business (AIB). USA.; Institut Polytechnique LaSalle Beauvais (UniLaSalle). FRA., Mar 2018, Buenos-Aires, Argentina. 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Sustain'Apple : management des risques SPS à l'export</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre technique conservation pomme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL). FRA., Dec 2017, Balandran, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of sanitary and phytosanitary risks in the apple industry: the Sustain' Apple project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Management of sanitary and phytosanitary risks in the apple value chain: the Sustain' Apple project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Horticulture in Europe, SHE2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Oct 2016, Chania, Greece. 245 p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Oct 2016, Chania, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1242.41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743263v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of sanitary and phytosanitary risks in the apple value chain: the Sustain' Apple project</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les évolutions récentes du marché mondial de la pomme : l’effet régionalisant des contraintes phytosanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Horticulture in Europe, SHE2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10. Journées de recherches en sciences sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2016, Paris, France. 19 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737084v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les évolutions récentes du marché mondial de la pomme : l’effet régionalisant des contraintes phytosanitaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management of sanitary and phytosanitary risks in the apple industry: the Sustain' Apple project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Demaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de recherches en sciences sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2016, Paris, France. 19 p</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Horticulture in Europe, SHE2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Oct 2016, Chania, Greece. 245 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419766v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticides expenditure in the apple sector: a comparison between Italian and French firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Marongiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. AIEAA Conference: Innovation, productivity and growth: towards sustainable agri-food production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Associazione Italiana di Economia Agraria e Applicata (AIEAA). ITA., Jun 2015, Ancona, Italy. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Private governance in royalty collection: Effectiveness and limitations in tracing GM soybean in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Mendez del Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Magri Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Galvarros Bueno Lobo Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josema Xavier de Madeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on Coexistence between Genetically Modified (GM) and non-GM based Agricultural Supply Chains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00176585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2773,213 +2851,213 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les protocoles et contraintes phytosanitaires pour les exportations de pommes - comparaison de trois grands pays exportateurs : la France, l'Italie et le Chili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez Lizarraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] workpackage 4.3. du projet Sustain'Apple, INRA. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytosanitary protocols and constraints relating to apple exports - comparison of three major exporting countries: France, Italy and Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez  Lizarraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] workpackage 4.3. du projet Sustain'Apple, Agence Nationale de la Recherche. 2019, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2989,424 +3067,424 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des normes SPS sur les contrats d’exportation longue distance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Les protocoles et contraintes phytosanitaires pour les exportations de pommes : comparaison de trois grands pays exportateurs, la France, l’Italie et le Chili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Lubello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Disponible en version française et en version anglaise. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789949v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les protocoles et contraintes phytosanitaires pour les exportations de pommes : comparaison de trois grands pays exportateurs, la France, l’Italie et le Chili</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+                <w:t xml:space="preserve">Les réglementations phytosanitaires, un obstacle aux exportations françaises de pommes fraîches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Disponible en version française et en version anglaise. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787327v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réglementations phytosanitaires, un obstacle aux exportations françaises de pommes fraîches</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les exportations françaises de pommes et le traitement en froid contre la mouche méditerranéenne : est-il possible de s’affranchir de la norme de l’USDA sur laquelle s’adossent tous les protocoles internationaux?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu-Hurtiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Disponible en version française et en version anglaise. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789858v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les exportations françaises de pommes et le traitement en froid contre la mouche méditerranéenne : est-il possible de s’affranchir de la norme de l’USDA sur laquelle s’adossent tous les protocoles internationaux?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence des normes SPS sur les contrats d’exportation longue distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cecilia Florêncio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Disponible en version française et en version anglaise. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790070v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3474,51 +3552,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A1782B4D"/>
+    <w:nsid w:val="944BF9F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3705,51 +3783,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pasquale-lubello" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4973-9207" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819036v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lubello" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556510v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-9yea-59zg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-022-00169-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259289v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demaria Federica" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-021-00193-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624856v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137420000041" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622435v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Codron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Flor&#234;ncio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.102668" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu-Hurtiger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7176" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618859v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Demaria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/BAE-24047" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641962v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.161.0107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540820v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fok" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Guerrou&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Falque" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906650v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601921v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607822v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085354v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fabiano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03674354v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528114v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790913v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743263v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737084v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1242.41" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419766v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797797v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Marongiu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176585v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Mendez del Villar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Magri Ferreira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Galvarros Bueno Lobo Ribeiro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josema Xavier de Madeiros" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788005v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez Lizarraga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez  Lizarraga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789949v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787327v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789858v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790070v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pasquale-lubello" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4973-9207" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590982v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lubello" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17650-3.p.0029" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556510v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-9yea-59zg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819036v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681121v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-022-00169-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259289v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demaria Federica" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-021-00193-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624856v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137420000041" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622435v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Codron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Flor&#234;ncio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.102668" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624995v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu-Hurtiger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7176" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Demaria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/BAE-24047" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618859v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641962v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.161.0107" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540820v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fok" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Guerrou&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Falque" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906650v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601921v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607822v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085354v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fabiano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03674354v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528114v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790913v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791313v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737084v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1242.41" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419766v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743263v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797797v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Marongiu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176585v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Mendez del Villar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Magri Ferreira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Galvarros Bueno Lobo Ribeiro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josema Xavier de Madeiros" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788005v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez Lizarraga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278993v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez  Lizarraga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787327v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789858v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790070v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789949v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>