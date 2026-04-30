--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -498,559 +498,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of diabatically forced anticyclonic plumes in the stratosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Podglajen</w:t>
+                <w:t xml:space="preserve">Observing the SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and Sulfate Aerosol Plumes From the 2022 Hunga Eruption With the Infrared Atmospheric Sounding Interferometer (IASI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Sellitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Siddans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Belhadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Carboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Legras</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Zeitlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.4658⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (19), pp.e2023GL105565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023GL105565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503827v1</w:t>
+                <w:t xml:space="preserve">insu-04763876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal speciation of volcanic aerosols from Mt. Etna at varying aerosol water content and pH obtained by different thermodynamic models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing biases in atmospheric parameters for radiative effects estimation in tropical regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. N. Santhosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tegan Hull</w:t>
+                <w:t xml:space="preserve">B. L. Madhavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara d'Aronco</w:t>
+                <w:t xml:space="preserve">M. Venkat Ratnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dinesh N. Naik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Sellitto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4EA00108G⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 314, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2023.108858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847493v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04763895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing biases in atmospheric parameters for radiative effects estimation in tropical regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of diabatically forced anticyclonic plumes in the stratosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Podglajen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riwal Plougonven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. N. Santhosh</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vladimir Zeitlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2023.108858⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.4658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04763895v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing the SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and Sulfate Aerosol Plumes From the 2022 Hunga Eruption With the Infrared Atmospheric Sounding Interferometer (IASI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pasquale Sellitto</w:t>
+                <w:t xml:space="preserve">Metal speciation of volcanic aerosols from Mt. Etna at varying aerosol water content and pH obtained by different thermodynamic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tegan Hull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara d'Aronco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Siddans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Redha Belhadji</w:t>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Carboni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Legras</w:t>
+                <w:t xml:space="preserve">Salvatore Giammanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 51 (19), pp.e2023GL105565. </w:t>
+              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023GL105565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4EA00108G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04763876v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative impacts of the Australian bushfires 2019-2020 - Part 2: Large-scale and in-vortex radiative heating</w:t>
               </w:r>
@@ -1683,1220 +1683,1220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative impacts of the Australian bushfires 2019-2020 - Part 1: Large-scale radiative forcing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling SO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; conversion into sulfates in the mid-troposphere with a 3D chemistry transport model: the case of Mount Etna's eruption on 12 April 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lachatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arineh Cholakian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 22, pp.9299-9311. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-22-9299-2022⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 22, pp.13861-13879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-13861-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03839373v1</w:t>
+                <w:t xml:space="preserve">insu-03993994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol Characterization of the Stratospheric Plume From the Volcanic Eruption at Hunga Tonga 15 January 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinna Kloss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 49, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2022GL099394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03776982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and microphysical characterization of atmospheric aerosol in the Central Mediterranean during simultaneous volcanic ash and desert dust transport events</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiative impacts of the Australian bushfires 2019-2020 - Part 1: Large-scale radiative forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Belhadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinna Kloss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 271, pp.106099. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, pp.9299-9311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2022.106099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-9299-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670252v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03839373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unexpected radiative impact of the Hunga Tonga eruption of 15th January 2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical and microphysical characterization of atmospheric aerosol in the Central Mediterranean during simultaneous volcanic ash and desert dust transport events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Sannino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Amoruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Damiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Scollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Sellitto</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elisa Carboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-022-00618-z⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 271, pp.106099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2022.106099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03869352v1</w:t>
+                <w:t xml:space="preserve">hal-03670252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global perturbation of stratospheric water and aerosol burden by Hunga eruption</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Felix Ploeger</w:t>
+                <w:t xml:space="preserve">The unexpected radiative impact of the Hunga Tonga eruption of 15th January 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Sellitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Podglajen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Belhadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens-Uwe Grooß</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Tencé</w:t>
+                <w:t xml:space="preserve">Marie Boichu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Carboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 3, pp.316. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-022-00652-x⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 3, pp.288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-022-00618-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-03889274v3</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03869352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution and dynamics of the Hunga Tonga–Hunga Ha’apai sulfate aerosol plume in the stratosphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisa Carboni</w:t>
+                <w:t xml:space="preserve">Global perturbation of stratospheric water and aerosol burden by Hunga eruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Khaykin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Podglajen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Ploeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens-Uwe Grooß</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tencé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-22-14957-2022⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-022-00652-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">insu-03741074v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03889274v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">24 h Evolution of an Exceptional HONO Plume Emitted by the Record-Breaking 2019/2020 Australian Wildfire Tracked from Space</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Siour</w:t>
+                <w:t xml:space="preserve">The evolution and dynamics of the Hunga Tonga–Hunga Ha’apai sulfate aerosol plume in the stratosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan Cuesta</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Podglajen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Carboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (22), pp.14957-14970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-14957-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos13091485⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04255525v1</w:t>
+                <w:t xml:space="preserve">insu-03741074v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Distribution of Biomass Burning Aerosols from Australian Wildfires Observed by TROPOMI Satellite Observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farouk Lemmouchi</w:t>
+                <w:t xml:space="preserve">24 h Evolution of an Exceptional HONO Plume Emitted by the Record-Breaking 2019/2020 Australian Wildfire Tracked from Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs14112582⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (9), pp.1485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos13091485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03688225v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling SO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; conversion into sulfates in the mid-troposphere with a 3D chemistry transport model: the case of Mount Etna's eruption on 12 April 2012</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-Dimensional Distribution of Biomass Burning Aerosols from Australian Wildfires Observed by TROPOMI Satellite Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Menut</w:t>
+                <w:t xml:space="preserve">Farouk Lemmouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arineh Cholakian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pasquale Sellitto</w:t>
+                <w:t xml:space="preserve">Claude Derognat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22, pp.13861-13879. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (11), pp.2582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-22-13861-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs14112582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03993994v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03688225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratospheric aerosol layer perturbation caused by the 2019 Raikoke and Ulawun eruptions and their radiative forcing</w:t>
               </w:r>
@@ -2921,51 +2921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Ploeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3055,64 +3055,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lachatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (9), pp.1808. </w:t>
@@ -3278,831 +3278,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03469261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global modeling studies of composition and decadal trends of the Asian Tropopause Aerosol Layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photometric Observations of Aerosol Optical Properties and Emission Flux Rates of Stromboli Volcano Plume during the PEACETIME Campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Sellitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Bossolasco</w:t>
+                <w:t xml:space="preserve">Jean-François Doussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Jegou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Corinna Kloss</w:t>
+                <w:t xml:space="preserve">Sylvain Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-2745-2021⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (19), pp.4016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13194016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169254v1</w:t>
+                <w:t xml:space="preserve">hal-03373317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photometric Observations of Aerosol Optical Properties and Emission Flux Rates of Stromboli Volcano Plume during the PEACETIME Campaign</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global modeling studies of composition and decadal trends of the Asian Tropopause Aerosol Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Bossolasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Dulac</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinna Kloss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (19), pp.4016. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (4), pp.2745 - 2764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs13194016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-2745-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373317v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-convective influence on the upper troposphere–lower stratosphere composition in the Asian monsoon anticyclone region: 2017 StratoClim campaign results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 2019/20 Australian wildfires generated a persistent smoke-charged vortex rising up to 35 km altitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Khaykin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco d'Amato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silvia Viciani</w:t>
+                <w:t xml:space="preserve">Lars Isaksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-20-12193-2020⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-020-00022-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006721v1</w:t>
+                <w:t xml:space="preserve">hal-02865306v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the 2018 Ambae Eruption on the Global Stratospheric Aerosol Layer and Climate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of ISS–CATS and CALIPSO–CALIOP Characterization of High Clouds in the Tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Legras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JD032410⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (23), pp.3946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12233946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017697v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2019/20 Australian wildfires generated a persistent smoke-charged vortex rising up to 35 km altitude</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergey Khaykin</w:t>
+                <w:t xml:space="preserve">Impact of the 2018 Ambae Eruption on the Global Stratospheric Aerosol Layer and Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinna Kloss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lars Isaksen</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-020-00022-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (14), pp.e2020JD032410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JD032410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865306v3</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of ISS–CATS and CALIPSO–CALIOP Characterization of High Clouds in the Tropics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep-convective influence on the upper troposphere–lower stratosphere composition in the Asian monsoon anticyclone region: 2017 StratoClim campaign results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Viciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (23), pp.3946. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (20), pp.12193-12210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs12233946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-12193-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142959v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropospheric ozone retrieval from thermal infrared nadir satellite measurements: Towards more adaptability of the constraint using a self-adapting regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sgheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4218,64 +4218,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henda Guermazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Carboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Siddans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Burton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4465,51 +4465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcide Di Sarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Corradini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Boichu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4573,51 +4573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satellite observation of lowermost tropospheric ozone by multispectral synergism of IASI thermal infrared and GOME-2 ultraviolet measurements over Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4665,445 +4665,98 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-13-9675-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274407v1</w:t>
-              </w:r>
-[...345 lines deleted...]
-                <w:t xml:space="preserve">insu-04367558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Hemispheric Transport of the Hunga Aerosol Plume: In Situ Evidence and Radiative Effects from the Northern Hemisphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinna Kloss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5112,120 +4765,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Bartolome Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Briaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05385867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid- and Far-Infrared Spectral Signatures of Mineral Dust from Low- to High-Latitude Regions: significance and implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5281,218 +4934,218 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of diabatically-forced anticyclonic plumes in the stratosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Podglajen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riwal Plougonven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Zeitlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235513v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global modelling studies of composition and decadal trends of the Asian Tropopause Aerosol Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Bossolasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5517,51 +5170,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Corinna Kloss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5571,1772 +5224,2033 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hunga Tonga-Hunga Ha'apai stratospheric eruption of 15th January 2022: a global warming volcanic plume?</w:t>
+                <w:t xml:space="preserve">A case study of two simultaneous extreme aerosol events in the Mediterranean: The Mount Etna series of eruptions and major Saharan dust event in February 202</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elisa Carboni</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Corradini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Xueref-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Riandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU23</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12992⟩</w:t>
+              <w:t xml:space="preserve">EGU23, the 25th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna (Online), Austria. pp.id. EGU-8281, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04237297v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04471834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution and dynamics of the sulfate aerosol plume in the stratosphere after the exceptional Tonga eruption of 15 January 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Duchamp</w:t>
+                <w:t xml:space="preserve">The Hunga Tonga-Hunga Ha'apai stratospheric eruption of 15th January 2022: a global warming volcanic plume?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Belhadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Carboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU23, the 25th EGU General Assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7369⟩</w:t>
+              <w:t xml:space="preserve">EGU23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04465598v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04237297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case study of two simultaneous extreme aerosol events in the Mediterranean: The Mount Etna series of eruptions and major Saharan dust event in February 202</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The evolution and dynamics of the sulfate aerosol plume in the stratosphere after the exceptional Tonga eruption of 15 January 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Riandet</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Podglajen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Carboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU23, the 25th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Vienna (Online), Austria. pp.id. EGU-8281, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8281⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2023, Vienna and Online, Austria. pp.id. EGU-7369, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04471834v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04465598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence Hunga Tonga plume in the stratosphere and its journey around the Earth.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Podglajen</w:t>
+                <w:t xml:space="preserve">A global ram method for fitting infrared and far-infrared data for small volative organic coumpounds: application to toluene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. Ilyushin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kwabia Tchana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU22, the 24th EGU General Assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-13595⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Urbana Champaign, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15278/isms.2022.wf02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04469444v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global perturbation of stratospheric water and aerosol burden by the Hunga eruption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Persistence Hunga Tonga plume in the stratosphere and its journey around the Earth.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Khaykin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Podglajen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Sellitto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU22, the 24th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna and Online, Austria. pp.id.EGU22-13595, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-13595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03914093v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04469444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global ram method for fitting infrared and far-infrared data for small volative organic coumpounds: application to toluene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Asselin</w:t>
+                <w:t xml:space="preserve">Global perturbation of stratospheric water and aerosol burden by the Hunga eruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Khaykin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Podglajen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Ploeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens-Uwe Grooss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tencé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.A56I-04</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744966v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03914093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near crater observations of gas and aerosols variability at Mount Etna during the EPL-RADIO and EPL-REFLECT measurement campaigns.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giusseppe Salerno</w:t>
+                <w:t xml:space="preserve">Striking repercussions of the Australian &amp;quot;Black Summer&amp;quot; bushfires on the stratospheric composition and dynamical circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Khaykin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Sellitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Isaksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">vEGU21</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-5684⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online Meeting, Germany. pp.EGU21-9645,, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03559376v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03196345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Striking repercussions of the Australian &amp;quot;Black Summer&amp;quot; bushfires on the stratospheric composition and dynamical circulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lars Isaksen</w:t>
+                <w:t xml:space="preserve">Near crater observations of gas and aerosols variability at Mount Etna during the EPL-RADIO and EPL-REFLECT measurement campaigns.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ranaivombola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tjarda J Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Giorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giusseppe Salerno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9645⟩</w:t>
+              <w:t xml:space="preserve">vEGU21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-5684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03196345v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03559376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Ambae, Raikoke and Ulawun eruptions in 2018-2019 on the global stratospheric aerosol layer and climate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small-scale volcanic aerosols variability, processes and direct radiative impact at Mount Etna during the EPL-RADIO/REFLECT campaigns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Jégou</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro La Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Caltabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Scollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd EGU General Assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-2406⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03560755v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02891851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Australian wildfires caused a major perturbation of the stratosphere and generate a smoke-charged vortex rising up to 35 km as inferred from satellite observations (Invited)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergey Khaykin</w:t>
+                <w:t xml:space="preserve">Impact of the Ambae, Raikoke and Ulawun eruptions in 2018-2019 on the global stratospheric aerosol layer and climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinna Kloss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lars Isaksen</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Online, France. pp.2591-2599, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-2406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03749675v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03560755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale volcanic aerosols variability, processes and direct radiative impact at Mount Etna during the EPL-RADIO/REFLECT campaigns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Australian wildfires caused a major perturbation of the stratosphere and generate a smoke-charged vortex rising up to 35 km as inferred from satellite observations (Invited)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Khaykin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Simona Scollo</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Isaksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AGU Fall Meeting 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online, Unknown Region. pp.2020AGUFMA049..01K</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02891851v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03749675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating chemical and dynamical processes in the Asian Monsoon UTLS using in-situ and satellite observations of carbon monoxide (CO) and carbonyl sulfide (OCS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc von Hobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinna Kloss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Bossolasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Höpfner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwanael Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp. 2552-2568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03563857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeoQAIR : Quantification de l'apport d'une plateforme d'observations Géostationnaires pour la surveillance de la Qualité de l'AIR en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Weissenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées scientifiques mésocentres et France Grilles 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozone in the Mediterranean Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Kalabokas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prodromos Zanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Akritidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristeidis Georgoulias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Kapsomenakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry in the Mediterranean Region</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.413-470, 2023, 978-3-031-12740-3/978-3-031-12741-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-12741-0_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Species Emitted by Fires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766077v1</w:t>
+                <w:t xml:space="preserve">Camille Viatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Sellitto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Phulpin, Didier Renaut, Hervé Roquet, Claude Camy-Peyret (eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Satellites for Atmospheric Sciences 2: Meteorology, Climate and Atmospheric Composition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chapitre 10, Wiley, pp.179-187, 2023, Online ISBN: 9781394264780; Print ISBN: 9781789451412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394264780.ch10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04367558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of the 2017 Canadian wild fire plume to the tropics and global stratosphere via the Asian monsoon circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinna Kloss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7345,115 +7259,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Plöger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. Geophysical Research Abstracts, 21, pp.EGU2019-453, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03563858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId222"/>
+      <w:footerReference w:type="default" r:id="rId221"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7600,51 +7514,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488667v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avila Orta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Baldo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-26-1079-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04883831v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sicard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranaivombola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gantois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Millet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-367-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Belhadji" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Podglajen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Duchamp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-6353-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503827v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lapeyre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Plougonven" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zeitlin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4658" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847493v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegan Hull" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara d'Aronco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Giammanco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EA00108G" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04763895v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Santhosh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Madhavan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Venkat Ratnam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh N. Naik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108858" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04763876v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Siddans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Carboni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL105565" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04472085v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-15523-2023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206495v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Wrana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL105076" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273492v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Kloss" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R&#252;diger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.1123727" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03437407v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Salerno" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Corradini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Xueref-Remy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Riandet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD035974" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273496v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bomidi Lakshmi Madhavan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rei Kudo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madineni Venkat Ratnam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15010029" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03839373v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-9299-2022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776982v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL099394" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03670252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Sannino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Amoruso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Damiano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Scollo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2022.106099" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869352v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00618-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03889274v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Khaykin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Podglajen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ploeger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Uwe Groo&#223;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tenc&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00652-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03741074v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-14957-2022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255525v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dufour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Eremenko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13091485" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03688225v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Lemmouchi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Derognat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14112582" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993994v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lachatre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mailler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arineh Cholakian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-13861-2022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142907v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Taha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-535-2021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03244779v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Guermazi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13091808" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03469261v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc von Hobe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Smale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.652024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169254v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bossolasco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jegou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-2745-2021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373317v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Triquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13194016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006721v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bucci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Amato" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Viciani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-12193-2020" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017697v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JD032410" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865306v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Isaksen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-020-00022-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142959v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12233946" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365313v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sgheri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ridolfi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Costantino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106577" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727016v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Burton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-5381-2019" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183051v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve S&#232;ze" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2017.1348635" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183049v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcide Di Sarra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herbin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-6841-2016" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274407v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Liu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dufour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaonan Cai" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-9675-2013" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914387v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Viatte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184893v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Kalabokas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prodromos Zanis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Akritidis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Georgoulias" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kapsomenakis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12741-0_13" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04367558v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264780.ch10" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05385867v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bartolome Garcia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Briaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05440194v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235513v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008812v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237297v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12992" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04465598v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duchamp" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7369" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04471834v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8281" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04469444v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-13595" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03914093v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ploeger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Uwe Grooss" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744966v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Ilyushin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kleiner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kwabia Tchana" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asselin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2022.wf02" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03559376v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjarda J Roberts" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giorio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusseppe Salerno" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5684" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03196345v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9645" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560755v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice J&#233;gou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2406" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749675v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891851v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro La Spina" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Caltabiano" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8337" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03563857v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#246;pfner" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwanael Berthet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766077v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weissenbach" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03563858v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Pl&#246;ger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488667v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avila Orta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Baldo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-26-1079-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04883831v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sicard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranaivombola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gantois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Millet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-367-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Belhadji" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Podglajen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Duchamp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-6353-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04763876v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Siddans" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Carboni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL105565" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04763895v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Santhosh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Madhavan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Venkat Ratnam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh N. Naik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108858" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lapeyre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Plougonven" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zeitlin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4658" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847493v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegan Hull" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara d'Aronco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Giammanco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EA00108G" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04472085v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-15523-2023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206495v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Wrana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL105076" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273492v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Kloss" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R&#252;diger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.1123727" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03437407v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Salerno" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Corradini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Xueref-Remy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Riandet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD035974" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273496v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bomidi Lakshmi Madhavan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rei Kudo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madineni Venkat Ratnam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15010029" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993994v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lachatre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mailler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arineh Cholakian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-13861-2022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776982v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL099394" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03839373v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-9299-2022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03670252v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Sannino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Amoruso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Damiano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Scollo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2022.106099" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869352v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00618-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03889274v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Khaykin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Podglajen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ploeger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Uwe Groo&#223;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tenc&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00652-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03741074v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-14957-2022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255525v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dufour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Eremenko" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13091485" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03688225v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Lemmouchi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Derognat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14112582" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142907v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Taha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-535-2021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03244779v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Guermazi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13091808" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03469261v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc von Hobe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Smale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.652024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373317v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Triquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13194016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169254v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bossolasco" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jegou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-2745-2021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865306v3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bucci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Isaksen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-020-00022-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142959v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12233946" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017697v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JD032410" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006721v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Amato" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Viciani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-12193-2020" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365313v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sgheri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ridolfi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Costantino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106577" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727016v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Burton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-5381-2019" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183051v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve S&#232;ze" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2017.1348635" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183049v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcide Di Sarra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herbin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-6841-2016" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274407v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Liu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dufour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaonan Cai" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-9675-2013" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05385867v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bartolome Garcia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Briaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05440194v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235513v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008812v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04471834v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8281" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237297v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12992" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04465598v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duchamp" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7369" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744966v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Ilyushin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kleiner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kwabia Tchana" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asselin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2022.wf02" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04469444v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-13595" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03914093v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ploeger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Uwe Grooss" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03196345v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9645" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03559376v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjarda J Roberts" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giorio" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusseppe Salerno" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5684" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891851v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro La Spina" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Caltabiano" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8337" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560755v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice J&#233;gou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2406" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749675v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03563857v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#246;pfner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwanael Berthet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766077v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weissenbach" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184893v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Kalabokas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prodromos Zanis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Akritidis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Georgoulias" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kapsomenakis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12741-0_13" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04367558v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Viatte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264780.ch10" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03563858v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Pl&#246;ger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>