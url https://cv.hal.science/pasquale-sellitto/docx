--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -498,291 +498,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing the SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and Sulfate Aerosol Plumes From the 2022 Hunga Eruption With the Infrared Atmospheric Sounding Interferometer (IASI)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing biases in atmospheric parameters for radiative effects estimation in tropical regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. N. Santhosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. L. Madhavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Venkat Ratnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinesh N. Naik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023GL105565⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 314, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2023.108858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04763876v1</w:t>
+                <w:t xml:space="preserve">insu-04763895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing biases in atmospheric parameters for radiative effects estimation in tropical regions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. L. Madhavan</w:t>
+                <w:t xml:space="preserve">Observing the SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and Sulfate Aerosol Plumes From the 2022 Hunga Eruption With the Infrared Atmospheric Sounding Interferometer (IASI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Venkat Ratnam</w:t>
+                <w:t xml:space="preserve">Richard Siddans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Belhadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinesh N. Naik</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisa Carboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 314, </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (19), pp.e2023GL105565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2023.108858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023GL105565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04763895v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04763876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of diabatically forced anticyclonic plumes in the stratosphere</w:t>
               </w:r>
@@ -1951,278 +1951,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03776982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative impacts of the Australian bushfires 2019-2020 - Part 1: Large-scale radiative forcing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical and microphysical characterization of atmospheric aerosol in the Central Mediterranean during simultaneous volcanic ash and desert dust transport events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Sannino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Amoruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Damiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Scollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-22-9299-2022⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 271, pp.106099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2022.106099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03839373v1</w:t>
+                <w:t xml:space="preserve">hal-03670252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and microphysical characterization of atmospheric aerosol in the Central Mediterranean during simultaneous volcanic ash and desert dust transport events</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiative impacts of the Australian bushfires 2019-2020 - Part 1: Large-scale radiative forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Belhadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinna Kloss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 271, pp.106099. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, pp.9299-9311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2022.106099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-9299-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670252v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03839373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The unexpected radiative impact of the Hunga Tonga eruption of 15th January 2022</w:t>
               </w:r>
@@ -2260,51 +2260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redha Belhadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Boichu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Carboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3, pp.288. </w:t>
@@ -2532,51 +2532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Podglajen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Carboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (22), pp.14957-14970. </w:t>
@@ -4218,64 +4218,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henda Guermazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Carboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Siddans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Burton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5424,51 +5424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redha Belhadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Carboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), Austria. </w:t>
@@ -5558,51 +5558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Podglajen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Carboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU23, the 25th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna and Online, Austria. pp.id. EGU-7369, </w:t>
@@ -6336,51 +6336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro La Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Caltabiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Scollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
@@ -7514,51 +7514,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488667v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avila Orta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Baldo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-26-1079-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04883831v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sicard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranaivombola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gantois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Millet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-367-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Belhadji" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Podglajen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Duchamp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-6353-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04763876v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Siddans" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Carboni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL105565" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04763895v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Santhosh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Madhavan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Venkat Ratnam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh N. Naik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108858" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lapeyre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Plougonven" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zeitlin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4658" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847493v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegan Hull" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara d'Aronco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Giammanco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EA00108G" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04472085v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-15523-2023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206495v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Wrana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL105076" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273492v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Kloss" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R&#252;diger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.1123727" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03437407v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Salerno" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Corradini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Xueref-Remy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Riandet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD035974" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273496v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bomidi Lakshmi Madhavan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rei Kudo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madineni Venkat Ratnam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15010029" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993994v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lachatre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mailler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arineh Cholakian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-13861-2022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776982v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL099394" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03839373v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-9299-2022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03670252v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Sannino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Amoruso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Damiano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Scollo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2022.106099" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869352v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00618-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03889274v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Khaykin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Podglajen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ploeger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Uwe Groo&#223;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tenc&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00652-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03741074v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-14957-2022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255525v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dufour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Eremenko" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13091485" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03688225v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Lemmouchi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Derognat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14112582" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142907v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Taha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-535-2021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03244779v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Guermazi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13091808" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03469261v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc von Hobe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Smale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.652024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373317v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Triquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13194016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169254v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bossolasco" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jegou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-2745-2021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865306v3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bucci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Isaksen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-020-00022-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142959v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12233946" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017697v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JD032410" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006721v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Amato" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Viciani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-12193-2020" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365313v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sgheri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ridolfi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Costantino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106577" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727016v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Burton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-5381-2019" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183051v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve S&#232;ze" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2017.1348635" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183049v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcide Di Sarra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herbin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-6841-2016" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274407v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Liu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dufour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaonan Cai" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-9675-2013" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05385867v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bartolome Garcia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Briaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05440194v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235513v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008812v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04471834v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8281" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237297v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12992" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04465598v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duchamp" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7369" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744966v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Ilyushin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kleiner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kwabia Tchana" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asselin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2022.wf02" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04469444v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-13595" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03914093v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ploeger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Uwe Grooss" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03196345v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9645" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03559376v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjarda J Roberts" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giorio" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusseppe Salerno" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5684" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891851v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro La Spina" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Caltabiano" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8337" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560755v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice J&#233;gou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2406" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749675v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03563857v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#246;pfner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwanael Berthet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766077v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weissenbach" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184893v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Kalabokas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prodromos Zanis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Akritidis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Georgoulias" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kapsomenakis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12741-0_13" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04367558v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Viatte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264780.ch10" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03563858v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Pl&#246;ger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488667v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avila Orta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Baldo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-26-1079-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04883831v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sicard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranaivombola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gantois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Millet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-367-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Belhadji" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Podglajen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Duchamp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-6353-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04763895v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Santhosh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Madhavan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Venkat Ratnam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh N. Naik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108858" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04763876v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Siddans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Carboni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL105565" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lapeyre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Plougonven" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zeitlin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4658" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847493v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegan Hull" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara d'Aronco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Giammanco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EA00108G" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04472085v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-15523-2023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206495v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Wrana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL105076" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273492v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Kloss" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R&#252;diger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.1123727" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03437407v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Salerno" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Corradini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Xueref-Remy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Riandet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD035974" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273496v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bomidi Lakshmi Madhavan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rei Kudo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madineni Venkat Ratnam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15010029" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993994v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lachatre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mailler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arineh Cholakian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-13861-2022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776982v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL099394" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03670252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Sannino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Amoruso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Damiano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Scollo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2022.106099" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03839373v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-9299-2022" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869352v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00618-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03889274v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Khaykin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Podglajen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ploeger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Uwe Groo&#223;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tenc&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00652-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03741074v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-14957-2022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255525v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dufour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Eremenko" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13091485" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03688225v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Lemmouchi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Derognat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14112582" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142907v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Taha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-535-2021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03244779v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Guermazi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13091808" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03469261v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc von Hobe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Smale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.652024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373317v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Triquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13194016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169254v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bossolasco" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jegou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-2745-2021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865306v3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bucci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Isaksen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-020-00022-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142959v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12233946" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017697v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JD032410" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006721v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Amato" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Viciani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-12193-2020" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365313v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sgheri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ridolfi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Costantino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106577" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727016v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Burton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-5381-2019" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183051v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve S&#232;ze" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2017.1348635" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183049v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcide Di Sarra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herbin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-6841-2016" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274407v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Liu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dufour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaonan Cai" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-9675-2013" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05385867v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bartolome Garcia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Briaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05440194v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235513v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008812v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04471834v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8281" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237297v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12992" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04465598v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duchamp" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7369" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744966v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Ilyushin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kleiner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kwabia Tchana" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asselin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2022.wf02" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04469444v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-13595" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03914093v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ploeger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Uwe Grooss" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03196345v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9645" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03559376v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjarda J Roberts" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giorio" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusseppe Salerno" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5684" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891851v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro La Spina" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Caltabiano" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8337" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560755v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice J&#233;gou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2406" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749675v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03563857v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#246;pfner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwanael Berthet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766077v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weissenbach" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184893v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Kalabokas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prodromos Zanis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Akritidis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Georgoulias" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kapsomenakis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12741-0_13" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04367558v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Viatte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264780.ch10" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03563858v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Pl&#246;ger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>