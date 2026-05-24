--- v0 (2026-03-15)
+++ v1 (2026-05-24)
@@ -184,51 +184,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">E. Roldán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.J. de Valcárcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
+              <w:t xml:space="preserve">New J.Phys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (9), pp.093076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1367-2630/abb73e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">