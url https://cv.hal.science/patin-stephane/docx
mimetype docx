--- v0 (2026-03-15)
+++ v1 (2026-05-10)
@@ -1000,151 +1000,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Política y discurso: viejas y nuevas representaciones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editorial Universitat Politècnica de València, 6, 290 p., 2020, Política y discurso: viejas y nuevas representaciones., Maria Luisa Carrio Pastor, 978-84-9048-844-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les enjeux du numérique en sciences sociales et humaines : vers un Homo numericus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Patin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EAC, https://eac.ac/books/9782813003867, 2020, InterCulturel, Jean-Michel Benayoun, 9782813003867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173567v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03188535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture dans tous ses É(é)tats. Stratégies de communication, logiques artistiques et logiques économiques. Préface de Djamella Berri, Chef du service de la régie des oeuvres. Département des Sculptures du Louvre</w:t>
               </w:r>
@@ -3750,169 +3750,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00967752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les élections présidentielles américaines vues par la presse hispanophone des États-Unis</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les élections présidentielles américaines vues par la presse hispanophone des États-Unis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La présidence de Barack Obama dans la presse internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, p. 131-152, 2012, 978-2-296-96160-9</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.131-151, 2012, 978-2-296-96160-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351444v1</w:t>
+                <w:t xml:space="preserve">hal-00967758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les élections présidentielles américaines vues par la presse hispanophone des États-Unis.</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les élections présidentielles américaines vues par la presse hispanophone des États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Hearn &amp; R. Ledru. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La présidence de Barack Obama dans la presse internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.131-151, 2012, 978-2-296-96160-9</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, p. 131-152, 2012, 978-2-296-96160-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00967758v1</w:t>
+                <w:t xml:space="preserve">hal-01351444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L´écho des débats télévisés dans la presse espagnole</w:t>
               </w:r>
@@ -4636,165 +4636,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le commentaire en ligne muséal : un e-lecte identifiable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus de genres spécialisés: caractérisation, méthodes et applications didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Université Grenoble Alpes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El criterio de direccionalidad en un corpus paralelo : estudio de la traducción de las metáforas del movimiento en el discurso económico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Patin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX° Congrès mondial de l’AILA (Association Internationale de Linguistique Appliquée)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Lyon, Jul 2023, Lyon, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032258v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05032230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Análisis lingüístico de las respuestas museísticas a comentarios en TripAdvisor</w:t>
               </w:r>
@@ -6378,51 +6378,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF3328DD"/>
+    <w:nsid w:val="88849E86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6526,51 +6526,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5F18A5D5"/>
+    <w:nsid w:val="78FE4966"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6674,51 +6674,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C57CC63F"/>
+    <w:nsid w:val="4947B826"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6911,51 +6911,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patin-stephane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2568-1191" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.fr/eila/patin-stephane/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://altae.u-pariscite.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://altae.u-pariscite.fr/structure/dynamique-des-discours-et-defis-societaux/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509846v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Richer-Rossi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Patin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363801v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Valdez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Ramos Ruiz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04856811v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421461v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407579v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661942v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230358v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813004093" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004093" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03264082v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173567v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03188535v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148751v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01231214v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Pineira Tresmontant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925384v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137vj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252703v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03837059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04376107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126088v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10878-8.p.0151" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082654v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02144149v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02615941v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gledhill" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimina-Poirot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01351391v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00967774v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01003018v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270853v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155207v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Madrid Canovas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04856840v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comares.com/libro/traduccion-discurso-turistico-y-cultura_157191/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04856876v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa&#239;e Waeterloos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afpu-diffusion.fr/ouvrage/les-discours-de-crise-sanitaire-covid-19-approches-linguistiques/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911545v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661951v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173584v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082607v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02144147v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02144145v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02144146v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01532769v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01370451v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01351372v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01109280v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497517v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zuili" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01148389v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00967629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00967631v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00967752v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01351444v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00967758v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01351449v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322834v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032354v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032222v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698208v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032211v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032358v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032361v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032258v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032230v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318539v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032363v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032345v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032264v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032270v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032349v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032350v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032372v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032346v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032348v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032292v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032296v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032374v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01321112v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032351v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01099315v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/tel-04087492v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543729v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Farges" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patin-stephane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2568-1191" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.fr/eila/patin-stephane/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://altae.u-pariscite.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://altae.u-pariscite.fr/structure/dynamique-des-discours-et-defis-societaux/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509846v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Richer-Rossi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Patin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363801v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Valdez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Ramos Ruiz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04856811v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421461v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407579v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661942v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230358v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813004093" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004093" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03264082v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03188535v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173567v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148751v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01231214v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Pineira Tresmontant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925384v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137vj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252703v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03837059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04376107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126088v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10878-8.p.0151" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082654v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02144149v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02615941v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gledhill" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimina-Poirot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01351391v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00967774v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01003018v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270853v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155207v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Madrid Canovas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04856840v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comares.com/libro/traduccion-discurso-turistico-y-cultura_157191/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04856876v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa&#239;e Waeterloos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afpu-diffusion.fr/ouvrage/les-discours-de-crise-sanitaire-covid-19-approches-linguistiques/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911545v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661951v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173584v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082607v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02144147v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02144145v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02144146v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01532769v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01370451v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01351372v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01109280v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497517v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zuili" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01148389v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00967629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00967631v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00967752v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00967758v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01351444v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01351449v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322834v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032354v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032222v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698208v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032211v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032358v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032361v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032230v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032258v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318539v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032363v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032345v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032264v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032270v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032349v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032350v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032372v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032346v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032348v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032292v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032296v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032374v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01321112v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032351v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01099315v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/tel-04087492v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543729v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Farges" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>